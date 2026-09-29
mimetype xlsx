--- v2 (2026-03-05)
+++ v3 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -177,82 +177,88 @@
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20232534-13-july-2023-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/eli/reg_del/2023/2534/oj</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
-    <t>October 2023</t>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 812/2013 of 18 February 2013 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to the energy labelling of water heaters, hot water storage tanks and packages</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for labelling of and providing supplementary product information on electrical lamps.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>Instantaneous Water Heaters, Storage Water Heaters</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil, Solar</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-8122013-18-february-2013-supplementing-directive</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0812-20180426</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for labelling of and providing supplementary product information on electrical lamps.</t>
+  </si>
+  <si>
+    <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-8122013-18-february-2013-supplementing-directive-0</t>
   </si>
   <si>
     <t>Commission Delegated Regulation EU No 65-2014 of 1 October 2013 supplementing Directive 2010-30-EU -with regard to the energy labelling of domestic ovens and range hoods</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for domestic electric and gas ovens; including when incorporated into cookers; and for domestic electric range hoods; including when sold for non-domestic purposes.
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>Europe, European Union</t>
   </si>
   <si>
     <t>Ovens</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-65-2014-1-october-2013-supplementing-directive-2010</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02014R0065-20170307</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for domestic electric and gas ovens; including when incorporated into cookers; and for domestic electric range hoods; including when sold for non-domestic purposes.</t>
@@ -325,50 +331,53 @@
 (e) metal active gas and metal inert gas welding;
 (f) tungsten inert gas welding;
 (g) plasma arc cutting.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191784-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=uriserv%3AOJ.L_.2019.272.01.0121.01.ENG&amp;toc=OJ%3AL%3A2019%3A272%3ATOC</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2024/1103 of 18 April 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council as regards ecodesign requirements for local space heaters and separate related controls and repealing Commission Regulat</t>
   </si>
   <si>
     <t>This Regulation lays down ecodesign requirements for the placing on the market and putting into service of domestic local space heaters with a nominal heat output of 50 kW or less and commercial local space heaters with a nominal heat output of the product or a single tube segment heat output of 300 kW or less. This Regulation also lays down ecodesign requirements for separate related controls.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>July 2024</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20241103-18-april-2024-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401103</t>
   </si>
   <si>
@@ -409,51 +418,54 @@
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>August 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0814-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Department for Energy Security and Net Zero</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>May 2024</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
@@ -548,50 +560,75 @@
     <t>https://cprc-clasp.ngo/policies/ministry-industry-and-trade-decree-n-769</t>
   </si>
   <si>
     <t>http://www.consultant.ru/document/cons_doc_LAW_109983/c3f92e3c0a2fd053673311fdef9e3ee11b1609f9/</t>
   </si>
   <si>
     <t>Nordic Ecolabel 003 White Goods</t>
   </si>
   <si>
     <t>This product group covers electric, mains powered washing machines within the scope of EU Ecodesign Regulation 1015-2010-EC and Energy Labelling Regulation 1061-2010-EC.</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>Clothes Dryers, Washing Machines</t>
   </si>
   <si>
     <t>Ecolabelling Sweden</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nordic-ecolabel-003-white-goods-0</t>
   </si>
   <si>
     <t>http://www.svanen.se/en/Criteria/Nordic-Ecolabel-criteria/Criteria/?productGroupID=2</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information Regulations 2021: Welding Equipment</t>
   </si>
   <si>
     <t>This regulation applies to welding equipment using one or more of the following welding processes—
 (a) flux cored arc welding;
 (b) manual metal arc welding;
 (c) metal active gas and metal inert gas welding;
 (d) plasma arc cutting;
 (e) self-shielded flux-cored welding;
 (f) shielded metal arc welding;
 (g) tungsten inert gas welding.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-regulations-2021-welding</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/745/contents/made</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -914,65 +951,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P29"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="313.638" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="143.822" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1204,1132 +1241,1180 @@
       </c>
       <c r="P5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>51</v>
       </c>
       <c r="B6" t="s">
         <v>52</v>
       </c>
       <c r="C6" t="s">
         <v>53</v>
       </c>
       <c r="D6" t="s">
         <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>44</v>
       </c>
       <c r="F6" t="s">
         <v>45</v>
       </c>
       <c r="G6" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="H6">
         <v>1995</v>
       </c>
       <c r="I6">
         <v>2012</v>
       </c>
       <c r="J6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>47</v>
       </c>
       <c r="M6"/>
       <c r="N6" t="s">
         <v>26</v>
       </c>
       <c r="O6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E7" t="s">
         <v>44</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2013</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="K7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>48</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C8" t="s">
         <v>53</v>
       </c>
       <c r="D8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E8" t="s">
         <v>44</v>
       </c>
       <c r="F8" t="s">
         <v>45</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2013</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="K8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D9" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E9" t="s">
         <v>44</v>
       </c>
       <c r="F9" t="s">
         <v>45</v>
       </c>
       <c r="G9" t="s">
         <v>37</v>
       </c>
       <c r="H9">
         <v>1979</v>
       </c>
       <c r="I9">
         <v>2013</v>
       </c>
       <c r="J9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>48</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C10" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D10" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E10" t="s">
         <v>44</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10" t="s">
         <v>37</v>
       </c>
       <c r="H10">
         <v>1979</v>
       </c>
       <c r="I10">
         <v>2013</v>
       </c>
       <c r="J10" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11" t="s">
         <v>45</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
         <v>2013</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="K11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
         <v>48</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B12" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C12" t="s">
         <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12" t="s">
         <v>45</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2013</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="K12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
       </c>
       <c r="D13" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E13" t="s">
         <v>44</v>
       </c>
       <c r="F13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2015</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="K13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
         <v>26</v>
       </c>
       <c r="O13" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="P13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B14" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E14" t="s">
         <v>44</v>
       </c>
       <c r="F14" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2019</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="O14" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="P14" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B15" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
         <v>43</v>
       </c>
       <c r="E15" t="s">
         <v>44</v>
       </c>
       <c r="F15" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H15">
         <v>2012</v>
       </c>
       <c r="I15">
         <v>2023</v>
       </c>
       <c r="J15" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="K15" t="s">
         <v>32</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
       <c r="O15" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="P15" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B16" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E16" t="s">
         <v>44</v>
       </c>
       <c r="F16" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G16" t="s">
         <v>37</v>
       </c>
       <c r="H16">
         <v>2015</v>
       </c>
       <c r="I16">
         <v>2024</v>
       </c>
       <c r="J16" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="K16" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
         <v>48</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
       <c r="O16" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="P16" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B17" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E17" t="s">
         <v>44</v>
       </c>
       <c r="F17" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2014</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="K17" t="s">
         <v>32</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
         <v>48</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
       <c r="O17" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="P17" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B18" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E18" t="s">
         <v>44</v>
       </c>
       <c r="F18" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2012</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="K18" t="s">
         <v>32</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
         <v>26</v>
       </c>
       <c r="O18" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="P18" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B19" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C19" t="s">
         <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
       <c r="F19" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>2013</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="K19" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L19" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M19"/>
       <c r="N19" t="s">
         <v>26</v>
       </c>
       <c r="O19" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="P19" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B20" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2013</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="K20" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L20" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M20" t="s">
         <v>48</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
       <c r="O20" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="P20" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B21" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C21" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>43</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
       <c r="F21" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>129</v>
       </c>
       <c r="H21">
         <v>2012</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K21" t="s">
         <v>32</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21" t="s">
         <v>26</v>
       </c>
       <c r="O21" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="P21" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B22" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C22" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D22" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
       <c r="F22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G22" t="s">
         <v>37</v>
       </c>
       <c r="H22">
         <v>1992</v>
       </c>
       <c r="I22">
         <v>2013</v>
       </c>
       <c r="J22" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="K22" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
       <c r="O22" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="P22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B23" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E23" t="s">
         <v>44</v>
       </c>
       <c r="F23" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G23" t="s">
         <v>37</v>
       </c>
       <c r="H23">
         <v>1992</v>
       </c>
       <c r="I23">
         <v>2013</v>
       </c>
       <c r="J23" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="K23" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
         <v>48</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
       <c r="O23" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="P23" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B24" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C24" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D24" t="s">
         <v>43</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>45</v>
       </c>
       <c r="G24" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K24" t="s">
         <v>32</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
       <c r="O24" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="P24" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B25" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25" t="s">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2015</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="K25" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="L25" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M25" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
       <c r="O25" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="P25" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B26" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="C26" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="D26" t="s">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2011</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="K26" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
       <c r="O26" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="P26" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B27" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C27" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="D27" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>45</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2012</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="K27" t="s">
         <v>32</v>
       </c>
       <c r="L27" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="M27" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
       <c r="O27" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="P27" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B28" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="C28" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="D28" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2014</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K28" t="s">
         <v>32</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
       <c r="O28" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="P28" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B29" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29" t="s">
-        <v>93</v>
+        <v>43</v>
       </c>
       <c r="E29" t="s">
         <v>44</v>
       </c>
       <c r="F29" t="s">
-        <v>87</v>
+        <v>179</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K29" t="s">
         <v>32</v>
       </c>
-      <c r="L29"/>
-      <c r="M29"/>
+      <c r="L29" t="s">
+        <v>180</v>
+      </c>
+      <c r="M29" t="s">
+        <v>135</v>
+      </c>
       <c r="N29" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="O29" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="P29" t="s">
-        <v>176</v>
+        <v>182</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>183</v>
+      </c>
+      <c r="B30" t="s">
+        <v>184</v>
+      </c>
+      <c r="C30" t="s">
+        <v>53</v>
+      </c>
+      <c r="D30" t="s">
+        <v>95</v>
+      </c>
+      <c r="E30" t="s">
+        <v>44</v>
+      </c>
+      <c r="F30" t="s">
+        <v>89</v>
+      </c>
+      <c r="G30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H30">
+        <v>2021</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30" t="s">
+        <v>66</v>
+      </c>
+      <c r="K30" t="s">
+        <v>32</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30" t="s">
+        <v>96</v>
+      </c>
+      <c r="O30" t="s">
+        <v>185</v>
+      </c>
+      <c r="P30" t="s">
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">