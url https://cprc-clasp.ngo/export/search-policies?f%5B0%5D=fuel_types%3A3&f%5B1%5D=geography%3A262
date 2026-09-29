--- v1 (2026-03-06)
+++ v2 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -263,50 +263,56 @@
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191784-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=uriserv%3AOJ.L_.2019.272.01.0121.01.ENG&amp;toc=OJ%3AL%3A2019%3A272%3ATOC</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
+  </si>
+  <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
   <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2024/1103 of 18 April 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council as regards ecodesign requirements for local space heaters and separate related controls and repealing Commission Regulat</t>
   </si>
   <si>
     <t>This Regulation lays down ecodesign requirements for the placing on the market and putting into service of domestic local space heaters with a nominal heat output of 50 kW or less and commercial local space heaters with a nominal heat output of the product or a single tube segment heat output of 300 kW or less. This Regulation also lays down ecodesign requirements for separate related controls.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Portable Heaters, Boilers and Furnaces</t>
   </si>
   <si>
     <t>July 2024</t>
   </si>
   <si>
     <t>Electricity, Gas, Solid Fuel</t>
@@ -1168,266 +1174,266 @@
       </c>
       <c r="P9" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>77</v>
       </c>
       <c r="B10" t="s">
         <v>78</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>43</v>
       </c>
       <c r="E10" t="s">
         <v>44</v>
       </c>
       <c r="F10" t="s">
         <v>72</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="H10">
         <v>2012</v>
       </c>
       <c r="I10">
         <v>2023</v>
       </c>
       <c r="J10" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="P10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B11" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11" t="s">
         <v>72</v>
       </c>
       <c r="G11" t="s">
         <v>37</v>
       </c>
       <c r="H11">
         <v>2015</v>
       </c>
       <c r="I11">
         <v>2024</v>
       </c>
       <c r="J11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
         <v>48</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12" t="s">
         <v>72</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2014</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>54</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
         <v>48</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="P12" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
       <c r="E13" t="s">
         <v>44</v>
       </c>
       <c r="F13" t="s">
         <v>72</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2013</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="K13" t="s">
         <v>55</v>
       </c>
       <c r="L13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M13" t="s">
         <v>48</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
       <c r="O13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="P13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B14" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
         <v>66</v>
       </c>
       <c r="E14" t="s">
         <v>44</v>
       </c>
       <c r="F14" t="s">
         <v>72</v>
       </c>
       <c r="G14" t="s">
         <v>37</v>
       </c>
       <c r="H14">
         <v>1992</v>
       </c>
       <c r="I14">
         <v>2013</v>
       </c>
       <c r="J14" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="K14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
         <v>48</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
       <c r="O14" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="P14" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">