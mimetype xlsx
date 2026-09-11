--- v0 (2026-01-25)
+++ v1 (2026-09-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -137,77 +137,95 @@
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>16 CFR Part 305.8-19</t>
   </si>
   <si>
     <t>Federal Trade Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/16-cfr-part-305-energy-and-water-use-labeling-consumer-products-under-energy-policy-and</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/cgi-bin/retrieveECFR?gp=11&amp;SID=73761cc1f845bec3a3d4dd94a2c5fb2f&amp;ty=HTML&amp;h=L&amp;n=16y1.0.1.3.29&amp;r=PART#se16.1.305_11</t>
   </si>
   <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>IEC 60879</t>
   </si>
   <si>
-    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>Ministry of Trade, Energy Division</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
@@ -318,53 +336,50 @@
     <t>A product model must meet the definition of a residential H/ERV as defined in Section 1A or 1B as specified in the policy document, comply with the testing and minimum performance requirements provided in this specification and have a capacity of no greater than 500 CFM (236 L/s) to be eligible for ENERGY STAR certification under this specification. H/ERVs with electric resistance heaters are not eligible for ENERGY STAR certification.</t>
   </si>
   <si>
     <t>Duct Fans</t>
   </si>
   <si>
     <t>CAN/CSA C439–18</t>
   </si>
   <si>
     <t>ENERGY STAR Canada</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-technical-specification-residential-heat-recovery-ventilators-and-energy</t>
   </si>
   <si>
     <t>https://www.nrcan.gc.ca/energy-efficiency/energy-star-canada/about/participant-resources/technical-specifications/heatenergy-recovery-ventilators-hrvs-and-ervs/13695</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 299 of 09 July 2021</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for table, wall, pedestal, and air circulation fans.</t>
   </si>
   <si>
     <t>Brazil</t>
-  </si>
-[...1 lines deleted...]
-    <t>Portable Fans</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>ABNT NBR NM 60335-1:2010 and IEC 60335-2-25:2010; IEC 60705; IEC 62301; ABNT NBR 5426 and 5427; NBR 5891</t>
   </si>
   <si>
     <t>National Institute of Metrology, Quality, and Technology (INMETRO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-299-09-july-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-299-de-9-de-julho-de-2021-331562798</t>
   </si>
   <si>
     <t>LI 2444 Energy Commission Energy Efficiency Standards and Labelling Industrial Fans Regulations</t>
   </si>
   <si>
     <t>Minimum energy performance regulations and labelling guidelines for industrial fans with an electrical input power between 0.125 - 500 kW or integrated in other energy-related products manufactured in the country or imported into the country for display, sale, or use.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
@@ -794,59 +809,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="179.242" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="181.527" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="721.824" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="123.827" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="287.787" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -974,716 +989,764 @@
         <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>36</v>
       </c>
       <c r="L3" t="s">
         <v>37</v>
       </c>
       <c r="M3" t="s">
         <v>38</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
         <v>39</v>
       </c>
       <c r="P3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4"/>
+      <c r="C4" t="s">
         <v>42</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="H4">
         <v>2014</v>
       </c>
-      <c r="I4"/>
+      <c r="I4">
+        <v>2024</v>
+      </c>
       <c r="J4" t="s">
+        <v>44</v>
+      </c>
+      <c r="K4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L4" t="s">
         <v>46</v>
       </c>
-      <c r="K4" t="s">
+      <c r="M4" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P4" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="H5">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="K5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" t="s">
+        <v>55</v>
+      </c>
+      <c r="M5" t="s">
         <v>47</v>
-      </c>
-[...2 lines deleted...]
-        <v>57</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="P5" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" t="s">
         <v>60</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G6" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="H6"/>
+        <v>62</v>
+      </c>
+      <c r="H6">
+        <v>2013</v>
+      </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="K6" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="P6" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D7" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>73</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="H7"/>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="K7" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="P7" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C8" t="s">
         <v>77</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>78</v>
       </c>
-      <c r="C8" t="s">
+      <c r="E8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
-        <v>2001</v>
+        <v>2016</v>
       </c>
       <c r="I8">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="J8" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="K8" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="P8" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B9" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C9" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="E9" t="s">
         <v>33</v>
       </c>
       <c r="F9" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
-        <v>2012</v>
+        <v>2001</v>
       </c>
       <c r="I9">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="J9" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="K9" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="L9" t="s">
         <v>89</v>
       </c>
       <c r="M9" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C10" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="D10" t="s">
-        <v>94</v>
+        <v>52</v>
       </c>
       <c r="E10" t="s">
         <v>33</v>
       </c>
       <c r="F10" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="I10">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J10" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="K10" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="L10" t="s">
         <v>95</v>
       </c>
       <c r="M10" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
+        <v>96</v>
+      </c>
+      <c r="P10" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>98</v>
+      </c>
+      <c r="B11" t="s">
         <v>99</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
+        <v>77</v>
+      </c>
+      <c r="D11" t="s">
         <v>100</v>
       </c>
-      <c r="C11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="I11">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="J11" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="K11" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="L11" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="M11" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="P11" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B12" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C12" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="D12" t="s">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G12" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="H12">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>2008</v>
+      </c>
+      <c r="I12">
+        <v>2021</v>
+      </c>
       <c r="J12" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="K12" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="L12"/>
+        <v>45</v>
+      </c>
+      <c r="L12" t="s">
+        <v>109</v>
+      </c>
       <c r="M12" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="P12" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>113</v>
+      </c>
+      <c r="B13" t="s">
+        <v>114</v>
+      </c>
+      <c r="C13" t="s">
+        <v>115</v>
+      </c>
+      <c r="D13" t="s">
         <v>116</v>
-      </c>
-[...7 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="H13">
         <v>2022</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="K13" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
+        <v>119</v>
+      </c>
+      <c r="P13" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>121</v>
       </c>
       <c r="B14" t="s">
         <v>122</v>
       </c>
       <c r="C14" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="D14" t="s">
         <v>123</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="H14">
         <v>2022</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="K14" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="P14" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C15" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="D15" t="s">
-        <v>80</v>
+        <v>128</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="H15">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="K15" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L15"/>
       <c r="M15" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
         <v>129</v>
       </c>
       <c r="P15" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>130</v>
+      </c>
+      <c r="B16" t="s">
         <v>131</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>86</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>1997</v>
+        <v>2008</v>
       </c>
       <c r="I16">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="J16" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="K16" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="L16" t="s">
+        <v>132</v>
+      </c>
+      <c r="M16" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
+        <v>134</v>
+      </c>
+      <c r="P16" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>136</v>
+      </c>
+      <c r="B17" t="s">
         <v>137</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="D17" t="s">
-        <v>140</v>
+        <v>69</v>
       </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2009</v>
+        <v>1997</v>
       </c>
       <c r="I17">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="J17" t="s">
-        <v>141</v>
+        <v>108</v>
       </c>
       <c r="K17" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="L17"/>
+        <v>45</v>
+      </c>
+      <c r="L17" t="s">
+        <v>138</v>
+      </c>
       <c r="M17" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
+        <v>140</v>
+      </c>
+      <c r="P17" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>142</v>
+      </c>
+      <c r="B18" t="s">
         <v>143</v>
       </c>
-      <c r="P17" t="s">
+      <c r="C18" t="s">
         <v>144</v>
+      </c>
+      <c r="D18" t="s">
+        <v>145</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2009</v>
+      </c>
+      <c r="I18">
+        <v>2013</v>
+      </c>
+      <c r="J18" t="s">
+        <v>146</v>
+      </c>
+      <c r="K18" t="s">
+        <v>45</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18" t="s">
+        <v>147</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>148</v>
+      </c>
+      <c r="P18" t="s">
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">