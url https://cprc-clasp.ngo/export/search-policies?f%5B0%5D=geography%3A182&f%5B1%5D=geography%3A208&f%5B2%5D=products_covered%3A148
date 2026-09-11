--- v0 (2025-12-15)
+++ v1 (2026-09-11)
@@ -12,204 +12,225 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>Ministry of Trade, Energy Division</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 319 of 23 July 2021</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for pumps.
 It covers closed, open and semi-open rotor pumps, self-aspiring centrifugal pumps, multi-stage pumps with horizontal or vertical axis, up to 25 HP for three-phase monoblock centrifugal pumps, and up to 15 HP for single phase monoblock centrifugal pumps.</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>Pumps Other</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>ISO 9906:2012 / ABNT NBR 17094-1:2018 / ABNT NBR 17094-2:2018</t>
   </si>
   <si>
     <t>National Institute of Metrology, Quality, and Technology (INMETRO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-319-23-july-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-319-de-23-de-julho-de-2021-334087813</t>
   </si>
   <si>
     <t>IRAM 62408 Voluntary Label for Electric Pumps</t>
   </si>
   <si>
     <t>Voluntary energy efficiency label for household electric pumps.</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>IRAM 62408</t>
   </si>
   <si>
     <t>Secretaria de Energia (Secretary of Energy)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/iram-62408-voluntary-label-electric-pumps</t>
   </si>
   <si>
     <t>https://www.argentina.gob.ar/economia/energia/eficiencia-energetica/etiquetado-en-eficiencia-energetica</t>
   </si>
   <si>
     <t>NOM-004-ENER-2025, Energy efficiency for motor pumps and motor pumps for pumping clean water, with capacities from 0.149 kW (1/5 HP) to 1.492 kW (2 HP).</t>
   </si>
   <si>
     <t>This standard establishes the maximum Pump Energy Index (PEI) that motor-pump and motor-pump assemblies must meet for clean water handling. It applies to the motor pump and motor pump assembly, which use single-phase squirrel-cage induction motors, for handling clean water in powers from 0.149 kW (1/5 HP) to 1.492 kW (2 HP).</t>
   </si>
   <si>
     <t>Mexico</t>
-  </si>
-[...1 lines deleted...]
-    <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nom-004-ener-2025-energy-efficiency-motor-pumps-and-motor-pumps-pumping-clean-water</t>
   </si>
   <si>
     <t>https://www.dof.gob.mx/normasOficiales/9501/sener/sener.html</t>
   </si>
   <si>
     <t>NOM-006-ENER-2015, Electromechanical Energy Efficiency in Deep-Well Pumping Systems in Operation</t>
   </si>
   <si>
     <t>This standard establishes the minimum energy efficiency values ​​that deep-well pumping systems installed in the field. It applies to vertical turbine-type pumps with external electric motors and submersible pumps, used for pumping water from deep wells, in the power range of 5.5 - 261 kW (7.5 - 350 hp).</t>
   </si>
   <si>
     <t>Agricultural Pumps, Pumps Other</t>
   </si>
   <si>
     <t>ANSI/HI 14.6-2011</t>
   </si>
@@ -648,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="432.894" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="327.92" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="287.787" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -728,584 +749,632 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2021</v>
+      </c>
+      <c r="I2">
+        <v>2024</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...3 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>32</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H3">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I3"/>
       <c r="J3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L3"/>
       <c r="M3" t="s">
         <v>36</v>
       </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O3" t="s">
         <v>37</v>
       </c>
       <c r="P3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
         <v>32</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" t="s">
         <v>42</v>
       </c>
-      <c r="F4" t="s">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="H4">
+        <v>2010</v>
+      </c>
+      <c r="I4">
+        <v>2021</v>
+      </c>
+      <c r="J4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K4" t="s">
         <v>22</v>
       </c>
-      <c r="H4">
-[...8 lines deleted...]
-      </c>
       <c r="L4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D5" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="G5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H5">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I5"/>
       <c r="J5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5" t="s">
         <v>51</v>
       </c>
-      <c r="K5" t="s">
-[...2 lines deleted...]
-      <c r="L5"/>
       <c r="M5" t="s">
         <v>52</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
         <v>53</v>
       </c>
       <c r="P5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>55</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="D6" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="H6">
-        <v>2004</v>
+        <v>2014</v>
       </c>
       <c r="I6">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="J6" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L6"/>
       <c r="M6" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="D7" t="s">
+        <v>64</v>
+      </c>
+      <c r="E7" t="s">
         <v>32</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>20</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="H7">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="I7">
-        <v>2005</v>
+        <v>2015</v>
       </c>
       <c r="J7" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M7" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
         <v>32</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" t="s">
         <v>42</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8">
+        <v>1996</v>
+      </c>
+      <c r="I8">
+        <v>2005</v>
+      </c>
+      <c r="J8" t="s">
+        <v>70</v>
+      </c>
+      <c r="K8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8" t="s">
         <v>68</v>
       </c>
-      <c r="G8" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="M8" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O8" t="s">
         <v>71</v>
       </c>
       <c r="P8" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>73</v>
       </c>
       <c r="B9" t="s">
         <v>74</v>
       </c>
       <c r="C9" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="G9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H9">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I9"/>
       <c r="J9" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>75</v>
+      </c>
+      <c r="G10" t="s">
         <v>42</v>
       </c>
-      <c r="F10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H10">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="I10">
         <v>2012</v>
       </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M10" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="N10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P10" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="G11" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="H11">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="I11">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="J11" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M11" t="s">
-        <v>52</v>
+        <v>83</v>
       </c>
       <c r="N11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" t="s">
         <v>32</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
         <v>20</v>
       </c>
-      <c r="F12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" t="s">
-        <v>92</v>
+        <v>42</v>
       </c>
       <c r="H12">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="I12">
         <v>2014</v>
       </c>
       <c r="J12" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L12" t="s">
         <v>93</v>
       </c>
       <c r="M12" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="N12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O12" t="s">
         <v>94</v>
       </c>
       <c r="P12" t="s">
         <v>95</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>96</v>
+      </c>
+      <c r="B13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F13" t="s">
+        <v>98</v>
+      </c>
+      <c r="G13" t="s">
+        <v>99</v>
+      </c>
+      <c r="H13">
+        <v>1994</v>
+      </c>
+      <c r="I13">
+        <v>2014</v>
+      </c>
+      <c r="J13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
+        <v>100</v>
+      </c>
+      <c r="M13" t="s">
+        <v>59</v>
+      </c>
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
+        <v>101</v>
+      </c>
+      <c r="P13" t="s">
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">