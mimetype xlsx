--- v1 (2026-01-25)
+++ v2 (2026-11-02)
@@ -686,66 +686,66 @@
   <si>
     <t>Commission Regulation (EU) No 327/2011 of 30 March 2011 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for fans driven by motors</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market or putting into service of fans  -driven by motors with an electric input power between 125 W and 500 kW; including those integrated in other energy-related products as covered by Directive 2009-125-EC. The Regulation shall not apply to fans integrated in: products with a sole electric motor of 3 kW or less where the fan is fixed on the same shaft used for driving the main functionality; laundry and washer dryers 3 kW maximum electrical input power; kitchen hoods 280 W total maximum electrical input power attributable to the fans. This Regulation shall not apply to fans which are designed to operate under certain specified conditions; potentially explosive atmospheres; emergency use only; extreme operating temperatures; high supply voltage; etc.   These types of fans can be found in commercial and industrial buildings.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-3272011-30-march-2011-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2011/327/contents</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-3272011-30-march-2011-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02011R0327-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
     <t>May 2024</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
-[...8 lines deleted...]
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
   <si>
     <t>Der Blaue Engel - Stationary air conditioners (DE-UZ 204)</t>
   </si>
   <si>
     <t>These Basic Award Criteria are valid for air conditioners for stationary use with the following characteristics:</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>DIN EN ISO/IEC 17025</t>
   </si>
   <si>
     <t>Umweltbundesamt -Federal Environment Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/der-blaue-engel-stationary-air-conditioners-de-uz-204</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20204-201608-en%20Criteria-2020-01-10.pdf</t>
   </si>
@@ -4079,136 +4079,136 @@
       <c r="K37" t="s">
         <v>34</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
         <v>115</v>
       </c>
       <c r="N37" t="s">
         <v>36</v>
       </c>
       <c r="O37" t="s">
         <v>214</v>
       </c>
       <c r="P37" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>216</v>
       </c>
       <c r="B38" t="s">
         <v>217</v>
       </c>
       <c r="C38" t="s">
-        <v>86</v>
+        <v>218</v>
       </c>
       <c r="D38" t="s">
         <v>143</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>1992</v>
       </c>
       <c r="I38">
         <v>2013</v>
       </c>
       <c r="J38" t="s">
-        <v>218</v>
+        <v>184</v>
       </c>
       <c r="K38" t="s">
         <v>45</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
-        <v>115</v>
+        <v>219</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="P38" t="s">
-        <v>220</v>
+        <v>165</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>216</v>
       </c>
       <c r="B39" t="s">
         <v>217</v>
       </c>
       <c r="C39" t="s">
-        <v>221</v>
+        <v>86</v>
       </c>
       <c r="D39" t="s">
         <v>143</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>1992</v>
       </c>
       <c r="I39">
         <v>2013</v>
       </c>
       <c r="J39" t="s">
-        <v>184</v>
+        <v>221</v>
       </c>
       <c r="K39" t="s">
         <v>45</v>
       </c>
       <c r="L39"/>
       <c r="M39" t="s">
+        <v>115</v>
+      </c>
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
         <v>222</v>
       </c>
-      <c r="N39" t="s">
-[...2 lines deleted...]
-      <c r="O39" t="s">
+      <c r="P39" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>224</v>
       </c>
       <c r="B40" t="s">
         <v>225</v>
       </c>
       <c r="C40" t="s">
         <v>226</v>
       </c>
       <c r="D40" t="s">
         <v>227</v>
       </c>
       <c r="E40" t="s">
         <v>42</v>
       </c>
       <c r="F40" t="s">
         <v>88</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">