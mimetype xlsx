--- v1 (2026-01-27)
+++ v2 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -224,69 +224,78 @@
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>Electricity, Water</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192014-11-march-2019</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/2014/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
     <t>Europe, United Kingdom</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
@@ -623,50 +632,75 @@
     <t>https://cprc-clasp.ngo/policies/supreme-decree-no-009-2017-em-technical-regulation-labeling-energy-efficiency-energy</t>
   </si>
   <si>
     <t>http://www.minem.gob.pe/_legislacionM.php?idSector=12&amp;idLegislacion=11301Panama</t>
   </si>
   <si>
     <t>Technical Regulation on Labeling</t>
   </si>
   <si>
     <t>Room air conditioners, washing machines, 1 and 3 phase induction motors, and refrigeration equipment</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
     <t>Washing Machines, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Storage Water Heaters, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Ministry of Energy and Mines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/technical-regulation-labeling</t>
   </si>
   <si>
     <t>https://www.minenergia.gov.co/documents/10192/24237146/Anexo+General+RETIQ+U%CC%81ltima+Versio%CC%81n.pdf</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information Regulations 2021: Washing Machines and Washer-Dryers</t>
   </si>
   <si>
     <t>Applies to electric mains-operated household washing machines and household washer-dryers, including—
 (a) built-in washing machines and washer-dryers; and
 (b) machines that can also be powered by batteries.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-regulations-2021-washing-machines</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/745/part/2/chapter/4/made</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -984,65 +1018,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P29"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="261.793" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1232.699" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="127.255" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="287.787" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1320,1128 +1354,1176 @@
       </c>
       <c r="P6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>67</v>
       </c>
       <c r="B7" t="s">
         <v>68</v>
       </c>
       <c r="C7" t="s">
         <v>60</v>
       </c>
       <c r="D7" t="s">
         <v>69</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>43</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H7">
         <v>1995</v>
       </c>
       <c r="I7">
         <v>2012</v>
       </c>
       <c r="J7" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M7"/>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B8" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D8" t="s">
         <v>69</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="H8">
         <v>2012</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P8" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B9" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C9" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D9" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>2016</v>
       </c>
       <c r="I9">
         <v>2019</v>
       </c>
       <c r="J9" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="K9" t="s">
         <v>45</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="P9" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B10" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C10" t="s">
         <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
       <c r="F10" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>2015</v>
       </c>
       <c r="I10">
         <v>2015</v>
       </c>
       <c r="J10" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="K10" t="s">
         <v>34</v>
       </c>
       <c r="L10" t="s">
         <v>25</v>
       </c>
       <c r="M10" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="P10" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B11" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E11" t="s">
         <v>42</v>
       </c>
       <c r="F11" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
         <v>2015</v>
       </c>
       <c r="I11">
         <v>2015</v>
       </c>
       <c r="J11" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="K11" t="s">
         <v>34</v>
       </c>
       <c r="L11" t="s">
         <v>25</v>
       </c>
       <c r="M11" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
+        <v>100</v>
+      </c>
+      <c r="P11" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B12" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C12" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D12" t="s">
         <v>69</v>
       </c>
       <c r="E12" t="s">
         <v>42</v>
       </c>
       <c r="F12" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2014</v>
       </c>
       <c r="I12">
         <v>2017</v>
       </c>
       <c r="J12" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="M12" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="P12" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B13" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>42</v>
       </c>
       <c r="F13" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>1997</v>
       </c>
       <c r="I13">
         <v>2018</v>
       </c>
       <c r="J13" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="K13" t="s">
         <v>34</v>
       </c>
       <c r="L13" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="M13" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="N13" t="s">
         <v>64</v>
       </c>
       <c r="O13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="P13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B14" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C14" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D14" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>43</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>1984</v>
       </c>
       <c r="I14">
         <v>2019</v>
       </c>
       <c r="J14" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="K14" t="s">
         <v>34</v>
       </c>
       <c r="L14" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="M14" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="P14" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B15" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C15" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D15" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>54</v>
       </c>
       <c r="H15">
         <v>2016</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="K15" t="s">
         <v>34</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="P15" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C16" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D16" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>54</v>
       </c>
       <c r="H16">
         <v>2016</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="K16" t="s">
         <v>34</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="P16" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B17" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C17" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D17" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
       <c r="G17" t="s">
         <v>54</v>
       </c>
       <c r="H17">
         <v>2016</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="K17" t="s">
         <v>34</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="P17" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B18" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C18" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D18" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2010</v>
       </c>
       <c r="I18">
         <v>2016</v>
       </c>
       <c r="J18" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="K18" t="s">
         <v>34</v>
       </c>
       <c r="L18" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="M18" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="P18" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B19" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C19" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D19" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
       <c r="F19" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>1993</v>
       </c>
       <c r="I19">
         <v>2010</v>
       </c>
       <c r="J19" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="K19" t="s">
         <v>34</v>
       </c>
       <c r="L19" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="M19" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="P19" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B20" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C20" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D20" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>43</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2007</v>
       </c>
       <c r="I20">
         <v>2011</v>
       </c>
       <c r="J20" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="K20" t="s">
         <v>34</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="P20" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B21" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C21" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D21" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E21" t="s">
         <v>42</v>
       </c>
       <c r="F21" t="s">
         <v>43</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>2015</v>
       </c>
       <c r="I21">
         <v>2018</v>
       </c>
       <c r="J21" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="P21" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B22" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C22" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D22" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="H22">
         <v>2013</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="K22" t="s">
         <v>34</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="P22" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B23" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C23" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D23" t="s">
         <v>69</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>43</v>
       </c>
       <c r="G23" t="s">
         <v>54</v>
       </c>
       <c r="H23">
         <v>2017</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="K23" t="s">
         <v>34</v>
       </c>
       <c r="L23" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="M23" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="P23" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B24" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C24" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D24" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>43</v>
       </c>
       <c r="G24" t="s">
         <v>54</v>
       </c>
       <c r="H24">
         <v>2015</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="K24" t="s">
         <v>34</v>
       </c>
       <c r="L24" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="M24" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="P24" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B25" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C25" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E25" t="s">
         <v>42</v>
       </c>
       <c r="F25" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2000</v>
       </c>
       <c r="I25">
         <v>2012</v>
       </c>
       <c r="J25" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="K25" t="s">
         <v>34</v>
       </c>
       <c r="L25" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="M25" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="P25" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B26" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C26" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D26" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>54</v>
       </c>
       <c r="H26">
         <v>2016</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="K26" t="s">
         <v>34</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="P26" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B27" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C27" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D27" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>43</v>
       </c>
       <c r="G27" t="s">
         <v>54</v>
       </c>
       <c r="H27">
         <v>2017</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="N27" t="s">
         <v>36</v>
       </c>
       <c r="O27" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="P27" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B28" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C28" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D28" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>43</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2009</v>
       </c>
       <c r="I28">
         <v>2016</v>
       </c>
       <c r="J28" t="s">
         <v>33</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="P28" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B29" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="G29" t="s">
         <v>54</v>
       </c>
       <c r="H29">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="K29" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="M29"/>
+        <v>24</v>
+      </c>
+      <c r="L29" t="s">
+        <v>207</v>
+      </c>
+      <c r="M29" t="s">
+        <v>208</v>
+      </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="P29" t="s">
-        <v>205</v>
+        <v>210</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>211</v>
+      </c>
+      <c r="B30" t="s">
+        <v>212</v>
+      </c>
+      <c r="C30" t="s">
+        <v>60</v>
+      </c>
+      <c r="D30" t="s">
+        <v>61</v>
+      </c>
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" t="s">
+        <v>54</v>
+      </c>
+      <c r="H30">
+        <v>2021</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30" t="s">
+        <v>62</v>
+      </c>
+      <c r="K30" t="s">
+        <v>34</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
+        <v>213</v>
+      </c>
+      <c r="P30" t="s">
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">