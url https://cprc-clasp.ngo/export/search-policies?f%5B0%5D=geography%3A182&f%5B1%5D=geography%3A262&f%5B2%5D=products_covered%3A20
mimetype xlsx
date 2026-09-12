--- v0 (2026-01-24)
+++ v1 (2026-09-12)
@@ -563,51 +563,51 @@
   <si>
     <t>Commission Regulation (EU) No 327/2011 of 30 March 2011 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for fans driven by motors</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market or putting into service of fans  -driven by motors with an electric input power between 125 W and 500 kW; including those integrated in other energy-related products as covered by Directive 2009-125-EC. The Regulation shall not apply to fans integrated in: products with a sole electric motor of 3 kW or less where the fan is fixed on the same shaft used for driving the main functionality; laundry and washer dryers 3 kW maximum electrical input power; kitchen hoods 280 W total maximum electrical input power attributable to the fans. This Regulation shall not apply to fans which are designed to operate under certain specified conditions; potentially explosive atmospheres; emergency use only; extreme operating temperatures; high supply voltage; etc.   These types of fans can be found in commercial and industrial buildings.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-3272011-30-march-2011-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02011R0327-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>May 2024</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
   <si>
     <t>Draft 2025 Energy Code Express Terms</t>
   </si>
   <si>
     <t>This document is a pre-rulemaking draft of the Express Terms for the 2025 update to the California Energy Code (Part 6 of California's Building Standards Code). It contains heat pump and control requirements for commercial and residential buildings in the state of California.</t>
   </si>
   <si>
     <t>California</t>
   </si>
   <si>
     <t>California Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/draft-2025-energy-code-express-terms</t>
   </si>
   <si>
     <t>https://efiling.energy.ca.gov/GetDocument.aspx?tn=252915&amp;DocumentContentId=88051</t>
   </si>
   <si>
     <t>DRAFT Mexican Official Standard PROY-NOM-034-ENER/SE-2020</t>
   </si>
   <si>
     <t>This Draft Official Mexican Standard establishes the minimum Energy Efficiency of ceiling fans , with or without lighting equipment and, wall, pedestal, floor and table fans, as well as the test methods, safety requirements, the labeling and the procedure for conformity assessment.</t>
   </si>