--- v0 (2025-11-26)
+++ v1 (2026-10-23)
@@ -509,83 +509,80 @@
   <si>
     <t>https://www.energystar.gov/products/commercial_food_service_equipment/commercial_refrigerators_freezers/partners</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Residential Refrigerators and Freezers Version 5.0</t>
   </si>
   <si>
     <t>Products that meet the definition of (i) an Electric Refrigerator, Electric Refrigerator-Freezer, or Freezer, including compact and built-in products, as specified in the policy document and (ii) the definition of a consumer product as specified in 10 CFR § 430.2 are eligible for ENERGY STAR qualification. Wine refrigerators or other products that do not meet the definition of an Electric Refrigerator or Electric Refrigerator-Freezer are not eligible for qualification under this specification.</t>
   </si>
   <si>
     <t>10 CFR 430, Subpart B, Appendix A &amp; B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-residential-refrigerators-and-freezers-version-50</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/refrigerators/partners</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Freezer</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency lable for freezer with size up to or equal to 320 L, chest type with solid door.</t>
   </si>
   <si>
-    <t>Asia and Pacific, Malaysia</t>
+    <t>Malaysia</t>
   </si>
   <si>
     <t>Refrigeration, Freezers-only</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>IEC 62552-1:2015/AMD1:2020
 ,   
                     IEC 62552-3:2015/AMD1:2020</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-freezer</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/20250304%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Freezers</t>
   </si>
   <si>
     <t>The guideline specifies minimum energy performance standards and star rating for freezer with size up to
 or equal to 320 L, chest type with solid door.</t>
   </si>
   <si>
-    <t>Malaysia</t>
-[...1 lines deleted...]
-  <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-freezers</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Household Refrigerating Appliances) Determination 2019</t>
   </si>
   <si>
     <t>Refrigerators, freezers and refrigerator-freezers which intended for household or similar use and which: operate using the vapour compression cycle; and use mains electricity (230/240 Volts at 50 Hz) as the primary power source.</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>AS/NZS 4474:2018</t>
   </si>
   <si>
     <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
@@ -734,69 +731,69 @@
   <si>
     <t>Mandatory Energy Efficiency Labelling Scheme (MEELS)</t>
   </si>
   <si>
     <t>MEELS now covers eight types of prescribed products, including:,Room air conditioners (with rated cooling capacity not exceeding 7.5 kilowatts), refrigerating appliances (with rated total storage volume not exceeding 500 litres), compact fluorescent lamps (with rated wattage up to 60 watts), washing machines (with rated washing capacity not exceeding 10 kg), dehumidifiers (with rated dehumidifying capacity not exceeding 35 litres per day), televisions (with rated visible diagonal screen size exceeding 50 cm but not exceeding 250 cm), induction cookers (with rated power not less than 700 watts but not exceeding 3 500 watts for each heating unit, and with total rated power not exceeding 7 000 watts), and storage type electric water heaters (with rated water storage capacity not exceeding 50 litres). All these eight prescribed products for supply in Hong Kong are required to be listed models with reference numbers and bear energy labels.</t>
   </si>
   <si>
     <t>Hong Kong SAR of China</t>
   </si>
   <si>
     <t>Televisions, Dehumidifiers, Induction Cookstoves or Hobs, Clothes Dryers, Washing Machines, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Storage Water Heaters, Freezers-only</t>
   </si>
   <si>
     <t>Examples are IEC 62552; IEC 62087, IEC 62301; IEC60379</t>
   </si>
   <si>
     <t>Energy Efficiency Office, Electrical and Mechanical Services Department (EMSD)-…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mandatory-energy-efficiency-labelling-scheme-meels</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/energylabel/en/doc/Code%20of%20Practice%202020_Eng%20(To%20be%20gazetted%20on%205.6.2020)%2020200601.pdf</t>
   </si>
   <si>
-    <t>MELS for Commercial Storage Refrigerators</t>
+    <t>MELS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for chiller, freezers, and combinations type of all capacities.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Wine Chillers, Walk-In Coolers and Freezers, Refrigerated Vending Machines, Freezers-only</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators</t>
+    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
     <t>MEPS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance standards for commercial storage refrigerators as shown below</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>MEPS for Freezers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-freezers</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
   </si>
@@ -1285,63 +1282,66 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/tuvalu-energy-efficiency-act-2016</t>
   </si>
   <si>
     <t>https://www.tuvalu-legislation.tv/cms/images/LEGISLATION/PRINCIPAL/2016/2016-0003/EnergyEfficiencyAct_1.pdf</t>
   </si>
   <si>
     <t>UNIT 1138:2011 Eficiencia energética – Aparatos de refrigeración eléctricos de uso doméstico – Especificaciones y etiquetado</t>
   </si>
   <si>
     <t>This standard specifies MEPS and labeling requirements for household refrigerators, freezers, refrigerator-freezers.</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>UNIT IEC 62552:2007, UNIT NM 60335-1:2010, IEC 69335-2-24:2002</t>
   </si>
   <si>
     <t>Ministerio de Industria, Energía y Minería</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/unit-11382011-eficiencia-energetica-aparatos-de-refrigeracion-electricos-de-uso-domestico</t>
   </si>
   <si>
+    <t>https://www.gub.uy/ministerio-industria-energia-mineria/sites/ministerio-industria-energia-mineria/files/2025-04/UNIT%201138%202011%20-%20Eficiencia%20Energetica.%20Aparatos%20de%20refrigeracion%20electricos%20de%20uso%20domestico.%20Especificaciones%20y%20etiquetado.pdf</t>
+  </si>
+  <si>
+    <t>UNIT 1138:2011 Electric refrigeration appliances for domestic use – Specifications and labeling</t>
+  </si>
+  <si>
+    <t>This standard establishes the methodology for the classification of refrigeration according to their energy performance, the test methods and the characteristics of the energy efficiency label. This standard applies to the following electrical appliances for domestic use: refrigerators with or without a frozen food storage compartment, refrigerator-freezer, appliances for storing frozen food and freezers, frost-free or not.</t>
+  </si>
+  <si>
+    <t>UNIT-IEC 62552:2007, UNIT-NM 60335-1:2010, IEC 60335-2-24:2002</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/unit-11382011-electric-refrigeration-appliances-domestic-use-specifications-and-labeling</t>
+  </si>
+  <si>
     <t>http://www.eficienciaenergetica.gub.uy/documents/20182/26296/UNIT+1138+2011+-+Eficiencia+Energetica.+Aparatos+de+refrigeracion+electricos+de+uso+domestico.+Especificaciones+y+etiquetado.pdf/321fe07a-6a3f-471b-8b41-7d5f7ce19861</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://cprc-clasp.ngo/policies/unit-11382011-electric-refrigeration-appliances-domestic-use-specifications-and-labeling</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2613,2154 +2613,2154 @@
       </c>
       <c r="P19" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>163</v>
       </c>
       <c r="B20" t="s">
         <v>164</v>
       </c>
       <c r="C20" t="s">
         <v>165</v>
       </c>
       <c r="D20" t="s">
         <v>166</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>83</v>
       </c>
       <c r="G20" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H20">
         <v>2013</v>
       </c>
       <c r="I20">
         <v>2024</v>
       </c>
       <c r="J20" t="s">
         <v>167</v>
       </c>
       <c r="K20" t="s">
         <v>34</v>
       </c>
       <c r="L20" t="s">
         <v>168</v>
       </c>
       <c r="M20" t="s">
         <v>169</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
         <v>170</v>
       </c>
       <c r="P20" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>172</v>
       </c>
       <c r="B21" t="s">
         <v>173</v>
       </c>
       <c r="C21" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="D21" t="s">
         <v>115</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>83</v>
       </c>
       <c r="G21" t="s">
         <v>62</v>
       </c>
       <c r="H21">
         <v>2025</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="K21" t="s">
         <v>34</v>
       </c>
       <c r="L21" t="s">
         <v>168</v>
       </c>
       <c r="M21" t="s">
         <v>169</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
+        <v>175</v>
+      </c>
+      <c r="P21" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>177</v>
+      </c>
+      <c r="B22" t="s">
         <v>178</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="D22" t="s">
         <v>53</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>83</v>
       </c>
       <c r="G22" t="s">
         <v>62</v>
       </c>
       <c r="H22">
         <v>2019</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
+        <v>180</v>
+      </c>
+      <c r="K22" t="s">
+        <v>34</v>
+      </c>
+      <c r="L22" t="s">
         <v>181</v>
       </c>
-      <c r="K22" t="s">
-[...2 lines deleted...]
-      <c r="L22" t="s">
+      <c r="M22" t="s">
         <v>182</v>
       </c>
-      <c r="M22" t="s">
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
         <v>183</v>
       </c>
-      <c r="N22" t="s">
-[...2 lines deleted...]
-      <c r="O22" t="s">
+      <c r="P22" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>185</v>
+      </c>
+      <c r="B23" t="s">
         <v>186</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="D23" t="s">
         <v>53</v>
       </c>
       <c r="E23" t="s">
         <v>42</v>
       </c>
       <c r="F23" t="s">
         <v>153</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>1998</v>
       </c>
       <c r="I23">
         <v>2014</v>
       </c>
       <c r="J23" t="s">
+        <v>188</v>
+      </c>
+      <c r="K23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L23" t="s">
         <v>189</v>
       </c>
-      <c r="K23" t="s">
-[...2 lines deleted...]
-      <c r="L23" t="s">
+      <c r="M23" t="s">
         <v>190</v>
       </c>
-      <c r="M23" t="s">
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" t="s">
         <v>191</v>
       </c>
-      <c r="N23" t="s">
-[...2 lines deleted...]
-      <c r="O23" t="s">
+      <c r="P23" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>193</v>
+      </c>
+      <c r="B24" t="s">
         <v>194</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="D24" t="s">
         <v>53</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>43</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2001</v>
       </c>
       <c r="I24">
         <v>2021</v>
       </c>
       <c r="J24" t="s">
+        <v>196</v>
+      </c>
+      <c r="K24" t="s">
+        <v>34</v>
+      </c>
+      <c r="L24" t="s">
         <v>197</v>
       </c>
-      <c r="K24" t="s">
-[...2 lines deleted...]
-      <c r="L24" t="s">
+      <c r="M24" t="s">
         <v>198</v>
       </c>
-      <c r="M24" t="s">
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" t="s">
         <v>199</v>
       </c>
-      <c r="N24" t="s">
-[...2 lines deleted...]
-      <c r="O24" t="s">
+      <c r="P24" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>201</v>
+      </c>
+      <c r="B25" t="s">
         <v>202</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="D25" t="s">
         <v>53</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2001</v>
       </c>
       <c r="I25">
         <v>2015</v>
       </c>
       <c r="J25" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="K25" t="s">
         <v>34</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
+        <v>205</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
         <v>206</v>
       </c>
-      <c r="N25" t="s">
-[...2 lines deleted...]
-      <c r="O25" t="s">
+      <c r="P25" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>208</v>
+      </c>
+      <c r="B26" t="s">
         <v>209</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D26" t="s">
         <v>53</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>43</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2001</v>
       </c>
       <c r="I26">
         <v>2015</v>
       </c>
       <c r="J26" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="K26" t="s">
         <v>34</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
+        <v>210</v>
+      </c>
+      <c r="P26" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>212</v>
+      </c>
+      <c r="B27" t="s">
         <v>213</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="D27" t="s">
         <v>53</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>62</v>
       </c>
       <c r="H27">
         <v>2014</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
         <v>54</v>
       </c>
       <c r="K27" t="s">
         <v>34</v>
       </c>
       <c r="L27" t="s">
+        <v>215</v>
+      </c>
+      <c r="M27" t="s">
         <v>216</v>
       </c>
-      <c r="M27" t="s">
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
         <v>217</v>
       </c>
-      <c r="N27" t="s">
-[...2 lines deleted...]
-      <c r="O27" t="s">
+      <c r="P27" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>219</v>
+      </c>
+      <c r="B28" t="s">
         <v>220</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>221</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>43</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>1996</v>
       </c>
       <c r="I28">
         <v>2017</v>
       </c>
       <c r="J28" t="s">
         <v>54</v>
       </c>
       <c r="K28" t="s">
         <v>34</v>
       </c>
       <c r="L28" t="s">
+        <v>223</v>
+      </c>
+      <c r="M28" t="s">
         <v>224</v>
       </c>
-      <c r="M28" t="s">
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
         <v>225</v>
       </c>
-      <c r="N28" t="s">
-[...2 lines deleted...]
-      <c r="O28" t="s">
+      <c r="P28" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>227</v>
+      </c>
+      <c r="B29" t="s">
+        <v>213</v>
+      </c>
+      <c r="C29" t="s">
+        <v>221</v>
+      </c>
+      <c r="D29" t="s">
         <v>228</v>
-      </c>
-[...7 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>1996</v>
       </c>
       <c r="I29">
         <v>2017</v>
       </c>
       <c r="J29" t="s">
         <v>54</v>
       </c>
       <c r="K29" t="s">
         <v>34</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="P29" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>230</v>
+      </c>
+      <c r="B30" t="s">
         <v>231</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>232</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>83</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2008</v>
       </c>
       <c r="I30">
         <v>2020</v>
       </c>
       <c r="J30" t="s">
         <v>44</v>
       </c>
       <c r="K30" t="s">
         <v>34</v>
       </c>
       <c r="L30" t="s">
+        <v>234</v>
+      </c>
+      <c r="M30" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="N30" t="s">
         <v>36</v>
       </c>
       <c r="O30" t="s">
+        <v>236</v>
+      </c>
+      <c r="P30" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>238</v>
+      </c>
+      <c r="B31" t="s">
         <v>239</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>240</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>43</v>
       </c>
       <c r="G31" t="s">
         <v>62</v>
       </c>
       <c r="H31">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="K31" t="s">
         <v>34</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
+        <v>243</v>
+      </c>
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
         <v>244</v>
       </c>
-      <c r="N31" t="s">
-[...2 lines deleted...]
-      <c r="O31" t="s">
+      <c r="P31" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>246</v>
+      </c>
+      <c r="B32" t="s">
         <v>247</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" t="s">
+        <v>240</v>
+      </c>
+      <c r="D32" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>62</v>
       </c>
       <c r="H32">
         <v>2025</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="K32" t="s">
         <v>34</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
+        <v>248</v>
+      </c>
+      <c r="P32" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B33" t="s">
         <v>129</v>
       </c>
       <c r="C33" t="s">
         <v>130</v>
       </c>
       <c r="D33" t="s">
         <v>115</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2004</v>
       </c>
       <c r="I33">
         <v>2010</v>
       </c>
       <c r="J33" t="s">
         <v>54</v>
       </c>
       <c r="K33" t="s">
         <v>34</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
         <v>131</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
+        <v>251</v>
+      </c>
+      <c r="P33" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>253</v>
+      </c>
+      <c r="B34" t="s">
         <v>254</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D34" t="s">
         <v>53</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2007</v>
       </c>
       <c r="I34">
         <v>2018</v>
       </c>
       <c r="J34" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="K34" t="s">
         <v>34</v>
       </c>
       <c r="L34"/>
       <c r="M34" t="s">
+        <v>255</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
         <v>256</v>
       </c>
-      <c r="N34" t="s">
-[...2 lines deleted...]
-      <c r="O34" t="s">
+      <c r="P34" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>258</v>
+      </c>
+      <c r="B35" t="s">
         <v>259</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="D35" t="s">
         <v>53</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>62</v>
       </c>
       <c r="H35">
         <v>2018</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="K35" t="s">
         <v>34</v>
       </c>
       <c r="L35" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="M35" t="s">
+        <v>261</v>
+      </c>
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
         <v>262</v>
       </c>
-      <c r="N35" t="s">
-[...2 lines deleted...]
-      <c r="O35" t="s">
+      <c r="P35" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>264</v>
+      </c>
+      <c r="B36" t="s">
         <v>265</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>266</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>62</v>
       </c>
       <c r="H36">
         <v>2011</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>44</v>
       </c>
       <c r="K36" t="s">
         <v>34</v>
       </c>
       <c r="L36" t="s">
+        <v>268</v>
+      </c>
+      <c r="M36" t="s">
         <v>269</v>
       </c>
-      <c r="M36" t="s">
+      <c r="N36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" t="s">
         <v>270</v>
       </c>
-      <c r="N36" t="s">
-[...2 lines deleted...]
-      <c r="O36" t="s">
+      <c r="P36" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>272</v>
+      </c>
+      <c r="B37" t="s">
         <v>273</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D37" t="s">
         <v>53</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>62</v>
       </c>
       <c r="H37">
         <v>2010</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>54</v>
       </c>
       <c r="K37" t="s">
         <v>34</v>
       </c>
       <c r="L37" t="s">
+        <v>274</v>
+      </c>
+      <c r="M37" t="s">
+        <v>269</v>
+      </c>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
         <v>275</v>
       </c>
-      <c r="M37" t="s">
-[...5 lines deleted...]
-      <c r="O37" t="s">
+      <c r="P37" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>277</v>
+      </c>
+      <c r="B38" t="s">
         <v>278</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="D38" t="s">
         <v>53</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>43</v>
       </c>
       <c r="G38" t="s">
         <v>62</v>
       </c>
       <c r="H38">
         <v>2013</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>138</v>
       </c>
       <c r="K38" t="s">
         <v>34</v>
       </c>
       <c r="L38" t="s">
+        <v>280</v>
+      </c>
+      <c r="M38" t="s">
         <v>281</v>
       </c>
-      <c r="M38" t="s">
+      <c r="N38" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" t="s">
         <v>282</v>
       </c>
-      <c r="N38" t="s">
-[...2 lines deleted...]
-      <c r="O38" t="s">
+      <c r="P38" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>284</v>
+      </c>
+      <c r="B39" t="s">
         <v>285</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D39" t="s">
         <v>53</v>
       </c>
       <c r="E39" t="s">
         <v>42</v>
       </c>
       <c r="F39" t="s">
         <v>153</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>1993</v>
       </c>
       <c r="I39">
         <v>2016</v>
       </c>
       <c r="J39" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="K39" t="s">
         <v>34</v>
       </c>
       <c r="L39" t="s">
+        <v>286</v>
+      </c>
+      <c r="M39" t="s">
         <v>287</v>
       </c>
-      <c r="M39" t="s">
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
         <v>288</v>
       </c>
-      <c r="N39" t="s">
-[...2 lines deleted...]
-      <c r="O39" t="s">
+      <c r="P39" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>290</v>
+      </c>
+      <c r="B40" t="s">
         <v>291</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D40" t="s">
         <v>115</v>
       </c>
       <c r="E40" t="s">
         <v>42</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2011</v>
       </c>
       <c r="I40">
         <v>2011</v>
       </c>
       <c r="J40" t="s">
         <v>108</v>
       </c>
       <c r="K40" t="s">
         <v>34</v>
       </c>
       <c r="L40" t="s">
+        <v>292</v>
+      </c>
+      <c r="M40" t="s">
+        <v>190</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
         <v>293</v>
       </c>
-      <c r="M40" t="s">
-[...5 lines deleted...]
-      <c r="O40" t="s">
+      <c r="P40" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>295</v>
+      </c>
+      <c r="B41" t="s">
         <v>296</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D41" t="s">
         <v>53</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>43</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2005</v>
       </c>
       <c r="I41">
         <v>2013</v>
       </c>
       <c r="J41" t="s">
         <v>44</v>
       </c>
       <c r="K41" t="s">
         <v>34</v>
       </c>
       <c r="L41" t="s">
+        <v>297</v>
+      </c>
+      <c r="M41" t="s">
+        <v>216</v>
+      </c>
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
         <v>298</v>
       </c>
-      <c r="M41" t="s">
-[...5 lines deleted...]
-      <c r="O41" t="s">
+      <c r="P41" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>300</v>
+      </c>
+      <c r="B42" t="s">
         <v>301</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="D42" t="s">
         <v>82</v>
       </c>
       <c r="E42" t="s">
         <v>42</v>
       </c>
       <c r="F42" t="s">
         <v>83</v>
       </c>
       <c r="G42" t="s">
         <v>92</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="K42" t="s">
         <v>34</v>
       </c>
       <c r="L42" t="s">
         <v>84</v>
       </c>
       <c r="M42" t="s">
+        <v>304</v>
+      </c>
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
         <v>305</v>
       </c>
-      <c r="N42" t="s">
-[...2 lines deleted...]
-      <c r="O42" t="s">
+      <c r="P42" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>307</v>
+      </c>
+      <c r="B43" t="s">
         <v>308</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="D43" t="s">
         <v>53</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>83</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
         <v>2013</v>
       </c>
       <c r="I43">
         <v>2015</v>
       </c>
       <c r="J43" t="s">
         <v>138</v>
       </c>
       <c r="K43" t="s">
         <v>34</v>
       </c>
       <c r="L43" t="s">
+        <v>310</v>
+      </c>
+      <c r="M43" t="s">
         <v>311</v>
       </c>
-      <c r="M43" t="s">
+      <c r="N43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O43" t="s">
         <v>312</v>
       </c>
-      <c r="N43" t="s">
-[...2 lines deleted...]
-      <c r="O43" t="s">
+      <c r="P43" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>314</v>
+      </c>
+      <c r="B44" t="s">
         <v>315</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="D44" t="s">
         <v>53</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>43</v>
       </c>
       <c r="G44" t="s">
         <v>62</v>
       </c>
       <c r="H44">
         <v>2007</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="K44" t="s">
         <v>34</v>
       </c>
       <c r="L44" t="s">
+        <v>317</v>
+      </c>
+      <c r="M44" t="s">
         <v>318</v>
       </c>
-      <c r="M44" t="s">
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
         <v>319</v>
       </c>
-      <c r="N44" t="s">
-[...2 lines deleted...]
-      <c r="O44" t="s">
+      <c r="P44" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>321</v>
+      </c>
+      <c r="B45" t="s">
         <v>322</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="D45" t="s">
         <v>53</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>83</v>
       </c>
       <c r="G45" t="s">
         <v>62</v>
       </c>
       <c r="H45">
         <v>2019</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
+        <v>324</v>
+      </c>
+      <c r="K45" t="s">
+        <v>34</v>
+      </c>
+      <c r="L45" t="s">
         <v>325</v>
       </c>
-      <c r="K45" t="s">
-[...2 lines deleted...]
-      <c r="L45" t="s">
+      <c r="M45" t="s">
         <v>326</v>
       </c>
-      <c r="M45" t="s">
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
         <v>327</v>
       </c>
-      <c r="N45" t="s">
-[...2 lines deleted...]
-      <c r="O45" t="s">
+      <c r="P45" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>329</v>
+      </c>
+      <c r="B46" t="s">
         <v>330</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D46" t="s">
         <v>53</v>
       </c>
       <c r="E46" t="s">
         <v>42</v>
       </c>
       <c r="F46" t="s">
         <v>43</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
         <v>2010</v>
       </c>
       <c r="I46">
         <v>2010</v>
       </c>
       <c r="J46" t="s">
         <v>108</v>
       </c>
       <c r="K46" t="s">
         <v>34</v>
       </c>
       <c r="L46" t="s">
+        <v>331</v>
+      </c>
+      <c r="M46" t="s">
+        <v>190</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
         <v>332</v>
       </c>
-      <c r="M46" t="s">
-[...5 lines deleted...]
-      <c r="O46" t="s">
+      <c r="P46" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>334</v>
+      </c>
+      <c r="B47" t="s">
+        <v>213</v>
+      </c>
+      <c r="C47" t="s">
         <v>335</v>
-      </c>
-[...4 lines deleted...]
-        <v>336</v>
       </c>
       <c r="D47" t="s">
         <v>53</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>43</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
         <v>2015</v>
       </c>
       <c r="I47">
         <v>2019</v>
       </c>
       <c r="J47" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="K47" t="s">
         <v>34</v>
       </c>
       <c r="L47"/>
       <c r="M47" t="s">
+        <v>336</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
         <v>337</v>
       </c>
-      <c r="N47" t="s">
-[...2 lines deleted...]
-      <c r="O47" t="s">
+      <c r="P47" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B48" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C48" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D48" t="s">
         <v>53</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>62</v>
       </c>
       <c r="H48">
         <v>2015</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="K48" t="s">
         <v>34</v>
       </c>
       <c r="L48"/>
       <c r="M48" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="P48" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>341</v>
+      </c>
+      <c r="B49" t="s">
         <v>342</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="D49" t="s">
         <v>53</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>83</v>
       </c>
       <c r="G49" t="s">
         <v>62</v>
       </c>
       <c r="H49">
         <v>2019</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="K49" t="s">
         <v>34</v>
       </c>
       <c r="L49"/>
       <c r="M49" t="s">
+        <v>344</v>
+      </c>
+      <c r="N49" t="s">
+        <v>27</v>
+      </c>
+      <c r="O49" t="s">
         <v>345</v>
       </c>
-      <c r="N49" t="s">
-[...2 lines deleted...]
-      <c r="O49" t="s">
+      <c r="P49" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>347</v>
+      </c>
+      <c r="B50" t="s">
         <v>348</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
+        <v>343</v>
+      </c>
+      <c r="D50" t="s">
         <v>349</v>
-      </c>
-[...4 lines deleted...]
-        <v>350</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>83</v>
       </c>
       <c r="G50" t="s">
         <v>62</v>
       </c>
       <c r="H50">
         <v>2019</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="K50" t="s">
         <v>34</v>
       </c>
       <c r="L50"/>
       <c r="M50" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
+        <v>350</v>
+      </c>
+      <c r="P50" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>352</v>
+      </c>
+      <c r="B51" t="s">
         <v>353</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>354</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>43</v>
       </c>
       <c r="G51" t="s">
         <v>62</v>
       </c>
       <c r="H51">
         <v>2018</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
         <v>44</v>
       </c>
       <c r="K51" t="s">
         <v>34</v>
       </c>
       <c r="L51"/>
       <c r="M51" t="s">
+        <v>356</v>
+      </c>
+      <c r="N51" t="s">
+        <v>27</v>
+      </c>
+      <c r="O51" t="s">
         <v>357</v>
       </c>
-      <c r="N51" t="s">
-[...2 lines deleted...]
-      <c r="O51" t="s">
+      <c r="P51" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>359</v>
+      </c>
+      <c r="B52" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="C52" t="s">
         <v>114</v>
       </c>
       <c r="D52" t="s">
         <v>115</v>
       </c>
       <c r="E52" t="s">
         <v>42</v>
       </c>
       <c r="F52" t="s">
         <v>83</v>
       </c>
       <c r="G52" t="s">
         <v>62</v>
       </c>
       <c r="H52">
         <v>2020</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
         <v>123</v>
       </c>
       <c r="K52" t="s">
         <v>34</v>
       </c>
       <c r="L52" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="M52" t="s">
         <v>117</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
+        <v>362</v>
+      </c>
+      <c r="P52" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>364</v>
+      </c>
+      <c r="B53" t="s">
         <v>365</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D53" t="s">
         <v>53</v>
       </c>
       <c r="E53" t="s">
         <v>42</v>
       </c>
       <c r="F53" t="s">
         <v>153</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
         <v>2000</v>
       </c>
       <c r="I53">
         <v>2020</v>
       </c>
       <c r="J53" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="K53" t="s">
         <v>34</v>
       </c>
       <c r="L53" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="M53" t="s">
+        <v>366</v>
+      </c>
+      <c r="N53" t="s">
+        <v>27</v>
+      </c>
+      <c r="O53" t="s">
         <v>367</v>
       </c>
-      <c r="N53" t="s">
-[...2 lines deleted...]
-      <c r="O53" t="s">
+      <c r="P53" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>369</v>
+      </c>
+      <c r="B54" t="s">
         <v>370</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D54" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E54" t="s">
         <v>42</v>
       </c>
       <c r="F54" t="s">
         <v>153</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
         <v>2001</v>
       </c>
       <c r="I54">
         <v>2015</v>
       </c>
       <c r="J54" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="K54" t="s">
         <v>34</v>
       </c>
       <c r="L54" t="s">
+        <v>371</v>
+      </c>
+      <c r="M54" t="s">
+        <v>366</v>
+      </c>
+      <c r="N54" t="s">
+        <v>27</v>
+      </c>
+      <c r="O54" t="s">
         <v>372</v>
       </c>
-      <c r="M54" t="s">
-[...5 lines deleted...]
-      <c r="O54" t="s">
+      <c r="P54" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>374</v>
+      </c>
+      <c r="B55" t="s">
         <v>375</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="D55" t="s">
         <v>53</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
         <v>62</v>
       </c>
       <c r="H55">
         <v>2016</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
         <v>54</v>
       </c>
       <c r="K55" t="s">
         <v>34</v>
       </c>
       <c r="L55"/>
       <c r="M55" t="s">
+        <v>377</v>
+      </c>
+      <c r="N55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
         <v>378</v>
       </c>
-      <c r="N55" t="s">
-[...2 lines deleted...]
-      <c r="O55" t="s">
+      <c r="P55" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>380</v>
+      </c>
+      <c r="B56" t="s">
         <v>381</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D56" t="s">
         <v>53</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>83</v>
       </c>
       <c r="G56" t="s">
         <v>62</v>
       </c>
       <c r="H56">
         <v>2012</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="K56" t="s">
         <v>34</v>
       </c>
       <c r="L56" t="s">
+        <v>382</v>
+      </c>
+      <c r="M56" t="s">
+        <v>261</v>
+      </c>
+      <c r="N56" t="s">
+        <v>27</v>
+      </c>
+      <c r="O56" t="s">
         <v>383</v>
       </c>
-      <c r="M56" t="s">
-[...5 lines deleted...]
-      <c r="O56" t="s">
+      <c r="P56" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>385</v>
+      </c>
+      <c r="B57" t="s">
         <v>386</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D57" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>83</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
         <v>2008</v>
       </c>
       <c r="I57">
         <v>2014</v>
       </c>
       <c r="J57" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="K57" t="s">
         <v>34</v>
       </c>
       <c r="L57" t="s">
+        <v>387</v>
+      </c>
+      <c r="M57" t="s">
+        <v>261</v>
+      </c>
+      <c r="N57" t="s">
+        <v>27</v>
+      </c>
+      <c r="O57" t="s">
         <v>388</v>
       </c>
-      <c r="M57" t="s">
-[...5 lines deleted...]
-      <c r="O57" t="s">
+      <c r="P57" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>390</v>
+      </c>
+      <c r="B58" t="s">
         <v>391</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>392</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
         <v>43</v>
       </c>
       <c r="G58" t="s">
         <v>62</v>
       </c>
       <c r="H58">
         <v>2017</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
         <v>123</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
       <c r="L58"/>
       <c r="M58" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="N58" t="s">
         <v>36</v>
       </c>
       <c r="O58" t="s">
+        <v>395</v>
+      </c>
+      <c r="P58" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>397</v>
+      </c>
+      <c r="B59" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="C59" t="s">
         <v>99</v>
       </c>
       <c r="D59" t="s">
         <v>53</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
         <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>22</v>
       </c>
       <c r="H59">
         <v>2007</v>
       </c>
       <c r="I59">
         <v>2015</v>
       </c>
       <c r="J59" t="s">
         <v>102</v>
       </c>
       <c r="K59" t="s">
         <v>34</v>
       </c>
       <c r="L59" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="M59" t="s">
         <v>103</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
+        <v>400</v>
+      </c>
+      <c r="P59" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>402</v>
+      </c>
+      <c r="B60" t="s">
         <v>403</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="D60" t="s">
         <v>53</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>83</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
         <v>2007</v>
       </c>
       <c r="I60">
         <v>2012</v>
       </c>
       <c r="J60" t="s">
         <v>54</v>
       </c>
       <c r="K60" t="s">
         <v>34</v>
       </c>
       <c r="L60" t="s">
+        <v>405</v>
+      </c>
+      <c r="M60" t="s">
         <v>406</v>
       </c>
-      <c r="M60" t="s">
+      <c r="N60" t="s">
+        <v>27</v>
+      </c>
+      <c r="O60" t="s">
         <v>407</v>
       </c>
-      <c r="N60" t="s">
-[...2 lines deleted...]
-      <c r="O60" t="s">
+      <c r="P60" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>409</v>
+      </c>
+      <c r="B61" t="s">
         <v>410</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="D61" t="s">
         <v>82</v>
       </c>
       <c r="E61" t="s">
         <v>42</v>
       </c>
       <c r="F61" t="s">
         <v>83</v>
       </c>
       <c r="G61" t="s">
         <v>62</v>
       </c>
       <c r="H61">
         <v>2016</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
         <v>138</v>
       </c>
       <c r="K61" t="s">
         <v>34</v>
       </c>
       <c r="L61" t="s">
         <v>84</v>
       </c>
       <c r="M61" t="s">
+        <v>412</v>
+      </c>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
         <v>413</v>
       </c>
-      <c r="N61" t="s">
-[...2 lines deleted...]
-      <c r="O61" t="s">
+      <c r="P61" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>415</v>
+      </c>
+      <c r="B62" t="s">
         <v>416</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="D62" t="s">
         <v>53</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>21</v>
       </c>
       <c r="G62" t="s">
         <v>62</v>
       </c>
       <c r="H62">
         <v>2011</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="K62" t="s">
         <v>34</v>
       </c>
       <c r="L62" t="s">
+        <v>418</v>
+      </c>
+      <c r="M62" t="s">
         <v>419</v>
       </c>
-      <c r="M62" t="s">
+      <c r="N62" t="s">
+        <v>27</v>
+      </c>
+      <c r="O62" t="s">
         <v>420</v>
       </c>
-      <c r="N62" t="s">
-[...2 lines deleted...]
-      <c r="O62" t="s">
+      <c r="P62" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>422</v>
+      </c>
+      <c r="B63" t="s">
         <v>423</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D63" t="s">
         <v>53</v>
       </c>
       <c r="E63" t="s">
         <v>42</v>
       </c>
       <c r="F63" t="s">
         <v>43</v>
       </c>
       <c r="G63" t="s">
         <v>22</v>
       </c>
       <c r="H63">
         <v>2008</v>
       </c>
       <c r="I63">
         <v>2011</v>
       </c>
       <c r="J63" t="s">
         <v>123</v>
       </c>
       <c r="K63" t="s">
         <v>34</v>
       </c>
       <c r="L63" t="s">
+        <v>424</v>
+      </c>
+      <c r="M63" t="s">
+        <v>419</v>
+      </c>
+      <c r="N63" t="s">
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
         <v>425</v>
       </c>
-      <c r="M63" t="s">
-[...5 lines deleted...]
-      <c r="O63" t="s">
+      <c r="P63" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">