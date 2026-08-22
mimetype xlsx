--- v2 (2026-03-06)
+++ v3 (2026-08-22)
@@ -1920,50 +1920,53 @@
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CAD4A5E05397BE0A0AD02D</t>
   </si>
   <si>
     <t>GB 28379-2012 Minimum allowable values of water efficiency and water efficiency grades for flush valve for water closets</t>
   </si>
   <si>
     <t>This policy covers flush valves for water closets.</t>
   </si>
   <si>
     <t>GB/T 8170-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28379-2012-minimum-allowable-values-water-efficiency-and-water-efficiency-grades-flush</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29539-2013 Minimum allowable values of energy efficiency and energy efficiency grades for range hoods</t>
@@ -2020,53 +2023,50 @@
     <t>https://cprc-clasp.ngo/policies/gb-30253-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=23EE8C718E21E8A3E06397BE0A0AC332</t>
   </si>
   <si>
     <t>GB 30254-2013 Minimum allowable values of energy efficiency and the energy efficiency grades for cage three-phase high voltage induction motors</t>
   </si>
   <si>
     <t>This policy covers cage three-phase high voltage induction motors.</t>
   </si>
   <si>
     <t>GB 755-2008; GB/T 1032-2012; GB 10068-2008; GB 10069.3-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30978-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for water dispensers</t>
   </si>
   <si>
     <t>Applies to the hot or cold water dispensers with rated voltage not exceeding 250 V. Does not apply to the instant hot water dispensers with rated power of more than 4 000 W.</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB 4706.1; GB/T 22090-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30978-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FF8FD3A7E05397BE0A0AB82A</t>
   </si>
@@ -9326,387 +9326,387 @@
       </c>
       <c r="P106" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>621</v>
       </c>
       <c r="B107" t="s">
         <v>622</v>
       </c>
       <c r="C107" t="s">
         <v>51</v>
       </c>
       <c r="D107" t="s">
         <v>265</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
         <v>587</v>
       </c>
       <c r="G107" t="s">
-        <v>22</v>
+        <v>623</v>
       </c>
       <c r="H107">
         <v>2012</v>
       </c>
       <c r="I107"/>
       <c r="J107" t="s">
         <v>53</v>
       </c>
       <c r="K107" t="s">
         <v>24</v>
       </c>
       <c r="L107" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="M107" t="s">
         <v>608</v>
       </c>
       <c r="N107" t="s">
         <v>56</v>
       </c>
       <c r="O107" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="P107" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="B108" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C108" t="s">
         <v>51</v>
       </c>
       <c r="D108" t="s">
         <v>44</v>
       </c>
       <c r="E108" t="s">
         <v>20</v>
       </c>
       <c r="F108" t="s">
         <v>587</v>
       </c>
       <c r="G108" t="s">
         <v>22</v>
       </c>
       <c r="H108">
         <v>2020</v>
       </c>
       <c r="I108"/>
       <c r="J108" t="s">
         <v>53</v>
       </c>
       <c r="K108" t="s">
         <v>24</v>
       </c>
       <c r="L108" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="M108" t="s">
         <v>608</v>
       </c>
       <c r="N108" t="s">
         <v>56</v>
       </c>
       <c r="O108" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="P108" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B109" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C109" t="s">
         <v>51</v>
       </c>
       <c r="D109" t="s">
         <v>178</v>
       </c>
       <c r="E109" t="s">
         <v>20</v>
       </c>
       <c r="F109" t="s">
         <v>587</v>
       </c>
       <c r="G109" t="s">
         <v>22</v>
       </c>
       <c r="H109">
         <v>2013</v>
       </c>
       <c r="I109"/>
       <c r="J109" t="s">
         <v>79</v>
       </c>
       <c r="K109" t="s">
         <v>24</v>
       </c>
       <c r="L109" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="M109" t="s">
         <v>55</v>
       </c>
       <c r="N109" t="s">
         <v>36</v>
       </c>
       <c r="O109" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="P109" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B110" t="s">
         <v>78</v>
       </c>
       <c r="C110" t="s">
         <v>51</v>
       </c>
       <c r="D110" t="s">
         <v>96</v>
       </c>
       <c r="E110" t="s">
         <v>20</v>
       </c>
       <c r="F110" t="s">
         <v>587</v>
       </c>
       <c r="G110" t="s">
         <v>22</v>
       </c>
       <c r="H110">
         <v>2013</v>
       </c>
       <c r="I110"/>
       <c r="J110" t="s">
         <v>53</v>
       </c>
       <c r="K110" t="s">
         <v>24</v>
       </c>
       <c r="L110" t="s">
         <v>80</v>
       </c>
       <c r="M110" t="s">
         <v>608</v>
       </c>
       <c r="N110" t="s">
         <v>36</v>
       </c>
       <c r="O110" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="P110" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B111" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C111" t="s">
         <v>51</v>
       </c>
       <c r="D111" t="s">
         <v>91</v>
       </c>
       <c r="E111" t="s">
         <v>20</v>
       </c>
       <c r="F111" t="s">
         <v>587</v>
       </c>
       <c r="G111" t="s">
         <v>22</v>
       </c>
       <c r="H111">
         <v>2014</v>
       </c>
       <c r="I111"/>
       <c r="J111" t="s">
         <v>79</v>
       </c>
       <c r="K111" t="s">
         <v>24</v>
       </c>
       <c r="L111" t="s">
         <v>86</v>
       </c>
       <c r="M111" t="s">
         <v>608</v>
       </c>
       <c r="N111" t="s">
         <v>56</v>
       </c>
       <c r="O111" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="P111" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B112" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C112" t="s">
         <v>51</v>
       </c>
       <c r="D112" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>587</v>
       </c>
       <c r="G112" t="s">
         <v>594</v>
       </c>
       <c r="H112" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="I112">
         <v>2024</v>
       </c>
       <c r="J112" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="K112" t="s">
         <v>24</v>
       </c>
       <c r="L112"/>
       <c r="M112" t="s">
         <v>608</v>
       </c>
       <c r="N112" t="s">
         <v>56</v>
       </c>
       <c r="O112" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="P112" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="B113" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C113" t="s">
         <v>51</v>
       </c>
       <c r="D113" t="s">
         <v>85</v>
       </c>
       <c r="E113" t="s">
         <v>20</v>
       </c>
       <c r="F113" t="s">
         <v>587</v>
       </c>
       <c r="G113" t="s">
         <v>22</v>
       </c>
       <c r="H113">
         <v>2014</v>
       </c>
       <c r="I113"/>
       <c r="J113" t="s">
         <v>79</v>
       </c>
       <c r="K113" t="s">
         <v>24</v>
       </c>
       <c r="L113" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="M113" t="s">
         <v>608</v>
       </c>
       <c r="N113" t="s">
         <v>56</v>
       </c>
       <c r="O113" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="P113" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B114" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C114" t="s">
         <v>51</v>
       </c>
       <c r="D114" t="s">
         <v>184</v>
       </c>
       <c r="E114" t="s">
         <v>20</v>
       </c>
       <c r="F114" t="s">
         <v>587</v>
       </c>
       <c r="G114" t="s">
-        <v>657</v>
+        <v>623</v>
       </c>
       <c r="H114">
         <v>2014</v>
       </c>
       <c r="I114">
         <v>2015</v>
       </c>
       <c r="J114" t="s">
         <v>79</v>
       </c>
       <c r="K114" t="s">
         <v>185</v>
       </c>
       <c r="L114" t="s">
         <v>658</v>
       </c>
       <c r="M114" t="s">
         <v>55</v>
       </c>
       <c r="N114" t="s">
         <v>36</v>
       </c>
       <c r="O114" t="s">
         <v>659</v>
       </c>
@@ -9952,51 +9952,51 @@
       </c>
       <c r="P119" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>686</v>
       </c>
       <c r="B120" t="s">
         <v>132</v>
       </c>
       <c r="C120" t="s">
         <v>51</v>
       </c>
       <c r="D120" t="s">
         <v>73</v>
       </c>
       <c r="E120" t="s">
         <v>20</v>
       </c>
       <c r="F120" t="s">
         <v>587</v>
       </c>
       <c r="G120" t="s">
-        <v>657</v>
+        <v>623</v>
       </c>
       <c r="H120">
         <v>2020</v>
       </c>
       <c r="I120"/>
       <c r="J120" t="s">
         <v>53</v>
       </c>
       <c r="K120" t="s">
         <v>24</v>
       </c>
       <c r="L120" t="s">
         <v>133</v>
       </c>
       <c r="M120" t="s">
         <v>608</v>
       </c>
       <c r="N120" t="s">
         <v>36</v>
       </c>
       <c r="O120" t="s">
         <v>687</v>
       </c>
       <c r="P120" t="s">
         <v>688</v>
@@ -10240,51 +10240,51 @@
       </c>
       <c r="P125" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>710</v>
       </c>
       <c r="B126" t="s">
         <v>711</v>
       </c>
       <c r="C126" t="s">
         <v>51</v>
       </c>
       <c r="D126" t="s">
         <v>522</v>
       </c>
       <c r="E126" t="s">
         <v>20</v>
       </c>
       <c r="F126" t="s">
         <v>587</v>
       </c>
       <c r="G126" t="s">
-        <v>657</v>
+        <v>623</v>
       </c>
       <c r="H126">
         <v>2021</v>
       </c>
       <c r="I126"/>
       <c r="J126" t="s">
         <v>53</v>
       </c>
       <c r="K126" t="s">
         <v>712</v>
       </c>
       <c r="L126" t="s">
         <v>713</v>
       </c>
       <c r="M126" t="s">
         <v>608</v>
       </c>
       <c r="N126" t="s">
         <v>524</v>
       </c>
       <c r="O126" t="s">
         <v>714</v>
       </c>
       <c r="P126" t="s">
         <v>715</v>