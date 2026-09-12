--- v0 (2025-11-06)
+++ v1 (2026-09-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -234,50 +234,74 @@
     <t>June 2021</t>
   </si>
   <si>
     <t>See policy document for full list</t>
   </si>
   <si>
     <t>ENERGY STAR</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-lamps-light-bulbs-version-21</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/light_bulbs/partners</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Luminaires Version 2.2</t>
   </si>
   <si>
     <t>The ENERGY STAR Luminaires specification is limited to residential type lighting products; however to the extent that products that fall under the scope of this specification are sold into the commercial market; they may be included and listed appropriately for the applicable end user. Certification is limited to luminaires below a total input power of 250 watts intended to be connected directly to the electric power grid. Among the included products: inseparable SSL Luminaires; Accent Lights; Cove Mount and Under Cabinet Lights; Downlights; Outdoor Lighting; Portable Desk Task Lights; wall sconces and retrofits; ceiling mount and retrofits; etc.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-luminaires-version-22</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/lighting_fans/light_fixtures/partners</t>
+  </si>
+  <si>
+    <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
+  </si>
+  <si>
+    <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>September 2022</t>
+  </si>
+  <si>
+    <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
+  </si>
+  <si>
+    <t>National Institute of Metrology, Quality, and Technology (INMETRO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-69-16-february-2022</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Mandatory Energy Efficiency Labelling Scheme (MEELS)</t>
   </si>
   <si>
     <t>MEELS now covers eight types of prescribed products, including:,Room air conditioners (with rated cooling capacity not exceeding 7.5 kilowatts), refrigerating appliances (with rated total storage volume not exceeding 500 litres), compact fluorescent lamps (with rated wattage up to 60 watts), washing machines (with rated washing capacity not exceeding 10 kg), dehumidifiers (with rated dehumidifying capacity not exceeding 35 litres per day), televisions (with rated visible diagonal screen size exceeding 50 cm but not exceeding 250 cm), induction cookers (with rated power not less than 700 watts but not exceeding 3 500 watts for each heating unit, and with total rated power not exceeding 7 000 watts), and storage type electric water heaters (with rated water storage capacity not exceeding 50 litres). All these eight prescribed products for supply in Hong Kong are required to be listed models with reference numbers and bear energy labels.</t>
   </si>
   <si>
     <t>Hong Kong SAR of China</t>
   </si>
   <si>
     <t>Televisions, Dehumidifiers, Induction Cookstoves or Hobs, Clothes Dryers, Washing Machines, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Storage Water Heaters, Freezers-only</t>
   </si>
   <si>
     <t>Examples are IEC 62552; IEC 62087, IEC 62301; IEC60379</t>
   </si>
   <si>
     <t>Energy Efficiency Office, Electrical and Mechanical Services Department (EMSD)-…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mandatory-energy-efficiency-labelling-scheme-meels</t>
   </si>
@@ -824,51 +848,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="162.675" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="643.986" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="287.787" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1199,659 +1223,709 @@
       </c>
       <c r="M7" t="s">
         <v>67</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>72</v>
       </c>
       <c r="P7" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>74</v>
       </c>
       <c r="B8" t="s">
         <v>75</v>
       </c>
       <c r="C8" t="s">
         <v>76</v>
       </c>
       <c r="D8" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="I8">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="K8" t="s">
         <v>35</v>
       </c>
       <c r="L8" t="s">
         <v>78</v>
       </c>
       <c r="M8" t="s">
         <v>79</v>
       </c>
       <c r="N8" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
         <v>80</v>
       </c>
-      <c r="O8" t="s">
+      <c r="P8" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B9" t="s">
         <v>83</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>84</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>85</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G9" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="I9"/>
+        <v>22</v>
+      </c>
+      <c r="H9">
+        <v>2008</v>
+      </c>
+      <c r="I9">
+        <v>2020</v>
+      </c>
       <c r="J9" t="s">
-        <v>87</v>
+        <v>45</v>
       </c>
       <c r="K9" t="s">
         <v>35</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>86</v>
+      </c>
       <c r="M9" t="s">
+        <v>87</v>
+      </c>
+      <c r="N9" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>89</v>
       </c>
       <c r="P9" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="B10" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="C10" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="D10" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="E10" t="s">
         <v>53</v>
       </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>55</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="K10" t="s">
         <v>35</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="P10" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="C11" t="s">
         <v>93</v>
       </c>
       <c r="D11" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="F11" t="s">
-        <v>94</v>
+        <v>33</v>
       </c>
       <c r="G11" t="s">
         <v>55</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="K11" t="s">
         <v>35</v>
       </c>
-      <c r="L11"/>
+      <c r="L11" t="s">
+        <v>99</v>
+      </c>
       <c r="M11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="B12" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="C12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D12" t="s">
-        <v>63</v>
+        <v>94</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="K12" t="s">
         <v>35</v>
       </c>
-      <c r="L12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="P12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D13" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="I13">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="J13" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="K13" t="s">
         <v>35</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>106</v>
+      </c>
       <c r="M13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="P13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="I14">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="J14" t="s">
-        <v>116</v>
+        <v>95</v>
       </c>
       <c r="K14" t="s">
         <v>35</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="P14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H15">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>2009</v>
+      </c>
+      <c r="I15">
+        <v>2016</v>
+      </c>
       <c r="J15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
-        <v>124</v>
+        <v>96</v>
       </c>
       <c r="N15" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O15" t="s">
         <v>125</v>
       </c>
       <c r="P15" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>127</v>
       </c>
       <c r="B16" t="s">
         <v>128</v>
       </c>
       <c r="C16" t="s">
-        <v>114</v>
+        <v>129</v>
       </c>
       <c r="D16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>33</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H16">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
+        <v>132</v>
+      </c>
+      <c r="N16" t="s">
         <v>88</v>
       </c>
-      <c r="N16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O16" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="P16" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B17" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>122</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="E17" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="I17">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="J17" t="s">
-        <v>45</v>
+        <v>124</v>
       </c>
       <c r="K17" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>135</v>
+        <v>96</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="P17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="D18" t="s">
         <v>63</v>
       </c>
       <c r="E18" t="s">
         <v>53</v>
       </c>
       <c r="F18" t="s">
         <v>64</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>1998</v>
+        <v>2011</v>
       </c>
       <c r="I18">
         <v>2020</v>
       </c>
       <c r="J18" t="s">
         <v>45</v>
       </c>
       <c r="K18" t="s">
         <v>35</v>
       </c>
       <c r="L18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="M18" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="P18" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B19" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C19" t="s">
-        <v>145</v>
+        <v>84</v>
       </c>
       <c r="D19" t="s">
-        <v>86</v>
+        <v>63</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="F19" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="G19" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H19">
-        <v>2007</v>
-[...1 lines deleted...]
-      <c r="I19"/>
+        <v>1998</v>
+      </c>
+      <c r="I19">
+        <v>2020</v>
+      </c>
       <c r="J19" t="s">
-        <v>87</v>
+        <v>45</v>
       </c>
       <c r="K19" t="s">
         <v>35</v>
       </c>
       <c r="L19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="M19" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="P19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C20" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="D20" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H20">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2007</v>
+      </c>
+      <c r="I20"/>
       <c r="J20" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="K20" t="s">
         <v>35</v>
       </c>
       <c r="L20" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="M20" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
+        <v>156</v>
+      </c>
+      <c r="P20" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>158</v>
+      </c>
+      <c r="B21" t="s">
+        <v>159</v>
+      </c>
+      <c r="C21" t="s">
         <v>153</v>
       </c>
-      <c r="P20" t="s">
-        <v>154</v>
+      <c r="D21" t="s">
+        <v>94</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21">
+        <v>2014</v>
+      </c>
+      <c r="I21">
+        <v>2018</v>
+      </c>
+      <c r="J21" t="s">
+        <v>95</v>
+      </c>
+      <c r="K21" t="s">
+        <v>35</v>
+      </c>
+      <c r="L21" t="s">
+        <v>160</v>
+      </c>
+      <c r="M21" t="s">
+        <v>155</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
+        <v>161</v>
+      </c>
+      <c r="P21" t="s">
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">