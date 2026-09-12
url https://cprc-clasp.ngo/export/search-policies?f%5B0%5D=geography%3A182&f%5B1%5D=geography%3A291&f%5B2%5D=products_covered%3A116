--- v0 (2025-11-06)
+++ v1 (2026-09-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -287,110 +287,85 @@
   <si>
     <t>https://www.energystar.gov/products/heating_cooling/fans_ventilating/partners</t>
   </si>
   <si>
     <t>ENERGY STAR Technical Specification for Residential Heat-Recovery Ventilators and Energy-Recovery Ventilators (H/ERVs) sold in Canada Version 2.2</t>
   </si>
   <si>
     <t>A product model must meet the definition of a residential H/ERV as defined in Section 1A or 1B as specified in the policy document, comply with the testing and minimum performance requirements provided in this specification and have a capacity of no greater than 500 CFM (236 L/s) to be eligible for ENERGY STAR certification under this specification. H/ERVs with electric resistance heaters are not eligible for ENERGY STAR certification.</t>
   </si>
   <si>
     <t>Duct Fans</t>
   </si>
   <si>
     <t>CAN/CSA C439–18</t>
   </si>
   <si>
     <t>ENERGY STAR Canada</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-technical-specification-residential-heat-recovery-ventilators-and-energy</t>
   </si>
   <si>
     <t>https://www.nrcan.gc.ca/energy-efficiency/energy-star-canada/about/participant-resources/technical-specifications/heatenergy-recovery-ventilators-hrvs-and-ervs/13695</t>
   </si>
   <si>
-    <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fan</t>
-[...30 lines deleted...]
-    <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Fans</t>
+    <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
 (b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>MS 1220:2010</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-fans</t>
+    <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standards for Fans</t>
   </si>
   <si>
     <t>This Guide applies to (a) wall (b) desk (c) pedestal (d) ceiling fans.</t>
+  </si>
+  <si>
+    <t>New, Superseded</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>MS 2574:2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-fans</t>
   </si>
   <si>
     <t>https://www.st.gov.my/web/consumer/details/7/2----http://portal.unimap.edu.my/portal/page/portal30/Lecture%20Notes/KEJURUTERAAN_SISTEM_ELEKTRIK/Semester%202%20Sidang%20Akademik%2020182019/EET432%20Electrical%20Energy%20Utilization/Reading%20References/MS%202574%202014%20(MEPS%20for%20Domestic%20Fan).pdf</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 299 of 09 July 2021</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for table, wall, pedestal, and air circulation fans.</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>Portable Fans</t>
   </si>
@@ -793,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="172.101" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="721.824" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="123.827" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1268,383 +1243,333 @@
       </c>
       <c r="M9" t="s">
         <v>88</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>89</v>
       </c>
       <c r="P9" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>91</v>
       </c>
       <c r="B10" t="s">
         <v>92</v>
       </c>
       <c r="C10" t="s">
         <v>93</v>
       </c>
       <c r="D10" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>63</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>2013</v>
       </c>
       <c r="I10">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="J10" t="s">
         <v>94</v>
       </c>
       <c r="K10" t="s">
         <v>46</v>
       </c>
       <c r="L10" t="s">
         <v>95</v>
       </c>
       <c r="M10" t="s">
         <v>96</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
         <v>97</v>
       </c>
       <c r="P10" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>99</v>
       </c>
       <c r="B11" t="s">
         <v>100</v>
       </c>
       <c r="C11" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="D11" t="s">
         <v>53</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>63</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H11">
         <v>2013</v>
       </c>
-      <c r="I11">
-[...1 lines deleted...]
-      </c>
+      <c r="I11"/>
       <c r="J11" t="s">
         <v>102</v>
       </c>
       <c r="K11" t="s">
         <v>46</v>
       </c>
       <c r="L11" t="s">
         <v>103</v>
       </c>
       <c r="M11" t="s">
         <v>96</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
         <v>104</v>
       </c>
       <c r="P11" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>106</v>
       </c>
       <c r="B12" t="s">
         <v>107</v>
       </c>
       <c r="C12" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
+        <v>109</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="G12" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H12">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>2008</v>
+      </c>
+      <c r="I12">
+        <v>2021</v>
+      </c>
       <c r="J12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="K12" t="s">
         <v>46</v>
       </c>
       <c r="L12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M12" t="s">
-        <v>96</v>
+        <v>112</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="P12" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C13" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D13" t="s">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2008</v>
       </c>
       <c r="I13">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="J13" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="K13" t="s">
         <v>46</v>
       </c>
       <c r="L13" t="s">
         <v>117</v>
       </c>
       <c r="M13" t="s">
         <v>118</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
         <v>119</v>
       </c>
       <c r="P13" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>121</v>
       </c>
       <c r="B14" t="s">
         <v>122</v>
       </c>
       <c r="C14" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D14" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
-        <v>2008</v>
+        <v>1997</v>
       </c>
       <c r="I14">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="J14" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="K14" t="s">
         <v>46</v>
       </c>
       <c r="L14" t="s">
         <v>123</v>
       </c>
       <c r="M14" t="s">
         <v>124</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
         <v>125</v>
       </c>
       <c r="P14" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>127</v>
       </c>
       <c r="B15" t="s">
         <v>128</v>
       </c>
       <c r="C15" t="s">
-        <v>114</v>
+        <v>129</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>130</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>1997</v>
+        <v>2009</v>
       </c>
       <c r="I15">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="J15" t="s">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="K15" t="s">
         <v>46</v>
       </c>
-      <c r="L15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="P15" t="s">
-        <v>132</v>
-[...6 lines deleted...]
-      <c r="B16" t="s">
         <v>134</v>
-      </c>
-[...38 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">