--- v1 (2026-03-05)
+++ v2 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -494,50 +494,83 @@
   <si>
     <t>This standard applies to electric cookers; insoles and electric ovens for domestic use with electrical connection 120 V; 240 V at 60 Hz</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e17-2-2017</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e17-2-2017-eficiencia-energetica-cocinas-electricas-plantillas-y-hornos-electricos-de-uso-domestico-parte-2-etiquetado-1558?search=INTE+E17-2</t>
   </si>
   <si>
     <t>MME/MCT/MDIC Ordinance No. 325 of 26 May 2011</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for ovens.</t>
   </si>
   <si>
     <t>Ministry of Mines and Energy (MME)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mmemctmdic-ordinance-no-325-26-may-2011</t>
   </si>
   <si>
     <t>https://www.gov.br/mme/pt-br/assuntos/conselhos-e-comites/cgiee/arquivos/portarias/2011-portaria-interministerial-mme-mct-mdic-n_325-2011-fornos-e-fogoes-a-gas.pdf</t>
   </si>
   <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>Biomass Stoves</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>Biomass</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
+  </si>
+  <si>
     <t>Procel Seal - Microwave Ovens</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for microwave ovens.</t>
   </si>
   <si>
     <t>ABNT NBR NM IEC 60335-2-25; IEC 60705; IEC 62301; ABNT NBR 5891</t>
   </si>
   <si>
     <t>National Energy Efficiency Conservation Program (Procel)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-microwave-ovens</t>
   </si>
   <si>
     <t>http://www.procelinfo.com.br/main.asp?View=%7BB70B5A3C-19EF-499D-B7BC-D6FF3BABE5FA%7D</t>
   </si>
   <si>
     <t>Provision 170/2016</t>
   </si>
   <si>
     <t>Energy efficiency labelling of household microwave ovens.</t>
   </si>
   <si>
     <t>Argentina</t>
@@ -611,84 +644,78 @@
   <si>
     <t>http://www.sec.cl/pls/portal/docs/PAGE/SECNORMATIVA/PRODUCTOS/PROTOCOLOS_COMBUSTIBLES/PC_7-1_2.PDF</t>
   </si>
   <si>
     <t>Resolution No. 8 - Labeling for Dishwashers</t>
   </si>
   <si>
     <t>This policy specifies labeling requirements for electric dishwashers.</t>
   </si>
   <si>
     <t>IEC 60436:2012-04</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-no-8-labeling-dishwashers</t>
   </si>
   <si>
     <t>https://www.bcn.cl/leychile/navegar?idNorma=1100327</t>
   </si>
   <si>
     <t>Sello FIDE No. 4145 - Tortilla Making Machines</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for mechanized tortilla-making machines, used to prepare corn and wheat tortillas, which use LPG or natural gas as fuel and are operated by AC electric motors.</t>
   </si>
   <si>
-    <t>Mexico</t>
-[...1 lines deleted...]
-  <si>
     <t>Tortilla Making Machines</t>
   </si>
   <si>
     <t>NOM-019-ENER / ASTM E 1086 / ASTM E 353 / UNE-EN 10020 / NSF/ANSI Standard 51 / NOM-008-SCFI</t>
   </si>
   <si>
     <t>Fideicomiso para el Ahorro de Energía Eléctrica (FIDE) - Trust for Saving Elect…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/sello-fide-no-4145-tortilla-making-machines</t>
   </si>
   <si>
     <t>https://www.fide.org.mx/wp-content/uploads/sello-fide/especificaciones/esp4145_03.pdf</t>
   </si>
   <si>
     <t>Standard NOM-019-ENER-2009 - Tortilla Making Machines</t>
   </si>
   <si>
     <t>This policy covers minimum requirements for mechanized tortilla-making machines, used to prepare corn and wheat tortillas, which use LPG or natural gas as fuel and are operated by AC electric motors. Not included are domestic manual tortilla-making machines, which are not operated by electric motors.</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>NOM-019-ENER-2009</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-019-ener-2009-tortilla-making-machines</t>
   </si>
   <si>
     <t>http://dof.gob.mx/nota_detalle.php?codigo=5072738&amp;fecha=09/12/2008</t>
   </si>
   <si>
     <t>Standard NOM-025-ENER-2013 - Domestic Gas Cooking Appliances</t>
   </si>
   <si>
     <t>This policy covers labeling and minimum efficiency requirements for household gas cooking appliances.</t>
   </si>
   <si>
     <t>NOM-010-SESH-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-025-ener-2013-domestic-gas-cooking-appliances</t>
   </si>
   <si>
     <t>http://www.dof.gob.mx/nota_detalle.php?codigo=5302707&amp;fecha=17/06/2013</t>
   </si>
 </sst>
 </file>
 
@@ -1013,51 +1040,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P29"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="261.793" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1232.699" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="287.787" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2035,476 +2062,524 @@
       <c r="K20" t="s">
         <v>56</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
         <v>155</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
         <v>156</v>
       </c>
       <c r="P20" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>158</v>
       </c>
       <c r="B21" t="s">
         <v>159</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>160</v>
       </c>
       <c r="D21" t="s">
-        <v>131</v>
+        <v>161</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="H21">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>124</v>
+        <v>162</v>
       </c>
       <c r="K21" t="s">
-        <v>46</v>
+        <v>163</v>
       </c>
       <c r="L21" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="M21" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="N21" t="s">
-        <v>27</v>
+        <v>166</v>
       </c>
       <c r="O21" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="P21" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B22" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C22" t="s">
-        <v>166</v>
+        <v>52</v>
       </c>
       <c r="D22" t="s">
         <v>131</v>
       </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F22" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="G22" t="s">
         <v>45</v>
       </c>
       <c r="H22">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>124</v>
       </c>
       <c r="K22" t="s">
         <v>46</v>
       </c>
       <c r="L22" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="M22" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="P22" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B23" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C23" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D23" t="s">
-        <v>174</v>
+        <v>131</v>
       </c>
       <c r="E23" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H23">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>144</v>
+        <v>124</v>
       </c>
       <c r="K23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L23"/>
+        <v>46</v>
+      </c>
+      <c r="L23" t="s">
+        <v>178</v>
+      </c>
       <c r="M23" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="P23" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B24" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C24" t="s">
-        <v>166</v>
+        <v>184</v>
       </c>
       <c r="D24" t="s">
-        <v>80</v>
+        <v>185</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F24" t="s">
         <v>34</v>
       </c>
       <c r="G24" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H24">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="I24">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="J24" t="s">
-        <v>124</v>
+        <v>144</v>
       </c>
       <c r="K24" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L24"/>
       <c r="M24" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="P24" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="B25" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="C25" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="D25" t="s">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25" t="s">
         <v>45</v>
       </c>
       <c r="H25">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I25"/>
+        <v>2019</v>
+      </c>
+      <c r="I25">
+        <v>2020</v>
+      </c>
       <c r="J25" t="s">
         <v>124</v>
       </c>
       <c r="K25" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="L25" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="M25" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="P25" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B26" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C26" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="D26" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
       <c r="G26" t="s">
         <v>45</v>
       </c>
       <c r="H26">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>124</v>
       </c>
       <c r="K26" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="L26" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="M26" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="P26" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="B27" t="s">
+        <v>202</v>
+      </c>
+      <c r="C27" t="s">
         <v>196</v>
       </c>
-      <c r="C27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>198</v>
+        <v>80</v>
       </c>
       <c r="E27" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H27">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
         <v>124</v>
       </c>
       <c r="K27" t="s">
         <v>46</v>
       </c>
       <c r="L27" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="M27" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="N27" t="s">
-        <v>201</v>
+        <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="P27" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B28" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C28" t="s">
-        <v>197</v>
+        <v>160</v>
       </c>
       <c r="D28" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2008</v>
       </c>
-      <c r="I28"/>
+      <c r="I28">
+        <v>2012</v>
+      </c>
       <c r="J28" t="s">
-        <v>206</v>
+        <v>124</v>
       </c>
       <c r="K28" t="s">
         <v>46</v>
       </c>
       <c r="L28" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="M28" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="N28" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="O28" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="P28" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B29" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C29" t="s">
-        <v>197</v>
+        <v>160</v>
       </c>
       <c r="D29" t="s">
-        <v>143</v>
+        <v>208</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H29">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="K29" t="s">
+        <v>46</v>
+      </c>
+      <c r="L29" t="s">
+        <v>217</v>
+      </c>
+      <c r="M29" t="s">
+        <v>165</v>
+      </c>
+      <c r="N29" t="s">
+        <v>211</v>
+      </c>
+      <c r="O29" t="s">
+        <v>218</v>
+      </c>
+      <c r="P29" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>220</v>
+      </c>
+      <c r="B30" t="s">
+        <v>221</v>
+      </c>
+      <c r="C30" t="s">
+        <v>160</v>
+      </c>
+      <c r="D30" t="s">
+        <v>143</v>
+      </c>
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
+        <v>65</v>
+      </c>
+      <c r="G30" t="s">
+        <v>45</v>
+      </c>
+      <c r="H30">
+        <v>2013</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30" t="s">
+        <v>216</v>
+      </c>
+      <c r="K30" t="s">
         <v>56</v>
       </c>
-      <c r="L29" t="s">
-[...5 lines deleted...]
-      <c r="N29" t="s">
+      <c r="L30" t="s">
+        <v>222</v>
+      </c>
+      <c r="M30" t="s">
+        <v>165</v>
+      </c>
+      <c r="N30" t="s">
         <v>27</v>
       </c>
-      <c r="O29" t="s">
-[...3 lines deleted...]
-        <v>215</v>
+      <c r="O30" t="s">
+        <v>223</v>
+      </c>
+      <c r="P30" t="s">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">