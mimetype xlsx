--- v0 (2025-11-28)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="549">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="553">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -631,72 +631,50 @@
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-1</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/424/contents/2019-03-15</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/1670 of 16 June 2023 laying down ecodesign requirements for smartphones &amp; mobile phones</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of smartphones, other mobile phones, cordless phones and slate tablets.
 These requirements include rules for the availability of spare parts, access to repair and maintenance information, maximum delivery time of spare parts, information on the price of spart parts, disassembly, reliability, and recyclability.  
 This Regulation does not apply to the following products:
 (a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
 (b) smartphones for high security communication.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20231670-16-june-2023-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1670</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
-[...20 lines deleted...]
-  <si>
     <t>Commission Regulation (EU) 2023/826 of 17 April 2023 laying down ecodesign requirements for off mode, standby mode, and networked standby energy consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Stand-by and networked devices, Televisions, Coffee Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2008/1275/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 1253/2014 of 7 July 2014 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for ventilation units</t>
   </si>
   <si>
     <t>Ventilation unit -VU; means an electricity driven appliance equipped with at least one impeller; one motor and a casing and intended to replace utilised air by outdoor air in a building or a part of a building.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-12532014-7-july-2014-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2014/1253/contents</t>
@@ -765,50 +743,79 @@
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of rotodynamic water pumps for pumping clean water; including where integrated in other products.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>Pumps Other</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-5472012-25-june-2012-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02012R0547-20170109</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of rotodynamic water pumps for pumping clean water; including where integrated in other products.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-5472012-25-june-2012-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/547/contents</t>
   </si>
   <si>
+    <t>Commission Regulation (EU) No 617/2013 of 26 June 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for computers and computer servers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers.
+This Regulation shall apply to the following products that can be powered directly from the mains alternating current (AC) including via an external or internal power supply:
+(a) desktop computers;
+(b) integrated desktop computers;
+(c) notebook computers (including tablet computers, slate computers and mobile thin clients);
+(d) desktop thin clients;
+(e) workstations;
+(f) mobile workstations;
+(g) small-scale servers.</t>
+  </si>
+  <si>
+    <t>March 2026</t>
+  </si>
+  <si>
+    <t>EN 62623:2013</t>
+  </si>
+  <si>
+    <t>European Commission, DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6172013-26-june-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0617-20200301</t>
+  </si>
+  <si>
     <t>Commission Regulation (EU) No 66/2014 of 14 January 2014 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for domestic ovens, hobs and range hoods</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market and putting into service of domestic ovens; including when incorporated in cookers; domestic hobs and domestic electric range hoods; including when sold for non-domestic purposes.   
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>Ovens, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-662014-14-january-2014-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02014R0066-20170109</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market and putting into service of domestic ovens; including when incorporated in cookers; domestic hobs and domestic electric range hoods; including when sold for non-domestic purposes.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-662014-14-january-2014-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2014/66</t>
   </si>
   <si>
@@ -843,65 +850,50 @@
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0814-20170109</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
-[...13 lines deleted...]
-  <si>
     <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
   </si>
   <si>
     <t>The Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC of the European Parliament and of the Council with regard to ecodesign requirements for simple set-top boxes; sets minimum energy performance requirements for simple set top boxes -SSTB.</t>
   </si>
   <si>
     <t>Set Top Boxes (STB)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-107-2009-4-february-2009-implementing-directive-2005-32-ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2009/107/contents</t>
   </si>
   <si>
     <t>Commission Regulation EC No 1275-2008 of 17 December 2008</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements related to standby and off mode electric power consumption. This Regulation applies to electrical and electronic household and office equipment.</t>
   </si>
   <si>
     <t>Stand-by and networked devices</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-1275-2008-17-december-2008</t>
@@ -955,338 +947,326 @@
   <si>
     <t>Umweltbundesamt -Federal Environment Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/der-blaue-engel-data-shredders-de-uz-174</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20174-201801-en%20Criteria-2020-01-10.pdf</t>
   </si>
   <si>
     <t>Der Blaue Engel - Energy Efficient Data Center Operation (DE-UZ 161)</t>
   </si>
   <si>
     <t>Within the scope of these Basic Award Criteria, a data center is defined as follows: A data center is capable of securely, permanently and centrally processing large amounts of data over a long period of time. In the process, the data center shall still possess these capabilities even when individual capabilities are not being used e.g. operation over a long period of time.</t>
   </si>
   <si>
     <t>Servers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/der-blaue-engel-energy-efficient-data-center-operation-de-uz-161</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20161-201901-en%20Criteria-2019-03-21.pdf</t>
   </si>
   <si>
-    <t>Disposition 684|2013</t>
-[...2 lines deleted...]
-    <t>Through Resolution of former SE No. 684/2013 a minimum standard of energy efficiency is established for the commercialization of electric washing machines</t>
+    <t>Energy Saving Trust Endorsed Products</t>
+  </si>
+  <si>
+    <t>insulation</t>
+  </si>
+  <si>
+    <t>Insulations</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products</t>
+  </si>
+  <si>
+    <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-0</t>
+  </si>
+  <si>
+    <t>Natural gas and LPG boilers</t>
+  </si>
+  <si>
+    <t>Gas, Oil</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-1</t>
+  </si>
+  <si>
+    <t>Heating controls products</t>
+  </si>
+  <si>
+    <t>Climate Controls</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-2</t>
+  </si>
+  <si>
+    <t>Federal Law No. 261-FZ</t>
+  </si>
+  <si>
+    <t>A ban on the distribution; sale; and general use of inefficient lighting; such as 100-watt or higher incandescent lamps; starting on 1 January 2011; particularly in the  government sector.</t>
+  </si>
+  <si>
+    <t>Russia</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>Russian Energy Agency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/federal-law-no-261-fz</t>
+  </si>
+  <si>
+    <t>http://www.consultant.ru/document/cons_doc_LAW_93978/b9d6a867f79696c8920c74897c45bc450483c39f/</t>
+  </si>
+  <si>
+    <t>GOST 10280-83 Vacuum electric cleaners for household - General specifications</t>
+  </si>
+  <si>
+    <t>This policy covers household vacuum cleaners with dry filters intended for cleaning of premises, clothes, carpets and furniture.</t>
+  </si>
+  <si>
+    <t>GOST 27570.6-87, art. 6.13 GOST 10280-83</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-10280-83-vacuum-electric-cleaners-household-general-specifications</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/21212/</t>
+  </si>
+  <si>
+    <t>GOST 14919-83 Household electric cooking ranges, cooking plates, and cooking ovens - General specifications</t>
+  </si>
+  <si>
+    <t>This policy covers household electric cooking ranges, cooking plates, and cooking ovens.</t>
+  </si>
+  <si>
+    <t>Cooktops or Hobs</t>
+  </si>
+  <si>
+    <t>GOST 14919-83</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-14919-83-household-electric-cooking-ranges-cooking-plates-and-cooking-ovens-general</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/7652/</t>
+  </si>
+  <si>
+    <t>GOST 16325-88 General-purpose digital computers - General technical requirements</t>
+  </si>
+  <si>
+    <t>This standard establishes requirements for stationary computers of general purpose, designed to operate both autonomously and in data processing systems.</t>
+  </si>
+  <si>
+    <t>Computers</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-16325-88-general-purpose-digital-computers-general-technical-requirements</t>
+  </si>
+  <si>
+    <t>http://internet-law.ru/gosts/gost/19657/</t>
+  </si>
+  <si>
+    <t>GOST 21776-87 Printers - General specifications</t>
+  </si>
+  <si>
+    <t>This policy covers printers.</t>
+  </si>
+  <si>
+    <t>Imaging Equipment</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-21776-87-printers-general-specifications</t>
+  </si>
+  <si>
+    <t>http://www.internet-law.ru/gosts/gost/38829/</t>
+  </si>
+  <si>
+    <t>GOST 23110-84 Household electric water heaters - General specifications</t>
+  </si>
+  <si>
+    <t>This policy covers accumulation-type water heaters intended for water heating below boiling point. Does not apply to instantaneous flow water heaters.</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>GOST 27570.18-90 and 6 of GOST 23110-84</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-23110-84-household-electric-water-heaters-general-specifications</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/12767/</t>
+  </si>
+  <si>
+    <t>GOST 24388-88 Domestic sound frequency signal amplifiers - General specifications</t>
+  </si>
+  <si>
+    <t>This policy covers domestic sound frequency signal amplifiers.</t>
+  </si>
+  <si>
+    <t>Home Theater Equipment</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-24388-88-domestic-sound-frequency-signal-amplifiers-general-specifications</t>
+  </si>
+  <si>
+    <t>http://docs.cntd.ru/document/1200016457</t>
+  </si>
+  <si>
+    <t>GOST 24593-87 Graphic input devices for electronic computers - General specifications</t>
+  </si>
+  <si>
+    <t>This policy covers graphic input devices for electronic computers.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-24593-87-graphic-input-devices-electronic-computers-general-specifications</t>
+  </si>
+  <si>
+    <t>http://internet-law.ru/gosts/gost/11933/</t>
+  </si>
+  <si>
+    <t>GOST 25178-82 Electric hand dryers - General specifications</t>
+  </si>
+  <si>
+    <t>This standard applies to electric hand dryers intended for use in public establishments and places, as well as for individual use.</t>
+  </si>
+  <si>
+    <t>Hand Dryers</t>
+  </si>
+  <si>
+    <t>art 5.3 of GOST 25178-82</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-25178-82-electric-hand-dryers-general-specifications</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/29859/</t>
+  </si>
+  <si>
+    <t>GOST 26287-84 Household electric pumps - General specifications</t>
+  </si>
+  <si>
+    <t>This policy covers gas-fired air heaters with forced convection for heating rooms not exceeding a net heat input of 100 kW.</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-26287-84-household-electric-pumps-general-specifications</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/12841/</t>
+  </si>
+  <si>
+    <t>GOST 27201-87 Personal electronic computers - Types, main parameters, general technical requirements</t>
+  </si>
+  <si>
+    <t>This standard applies to personal electronic computers used as a means of mass automation (mainly to create automated workplaces) in social and industrial spheres of activity in various areas of the national economy and intended for users who do not have special knowledge in the field of computer technology and programming.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-27201-87-personal-electronic-computers-types-main-parameters-general-technical</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/19749/</t>
+  </si>
+  <si>
+    <t>GOST 27454-87 Household electric dishwashers - Perfomance characteristics and basic dimensions</t>
+  </si>
+  <si>
+    <t>This policy covers household dishwashers intended for washing, rinsing, drying, and storage of kitchenware and cutlery.</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-27454-87-household-electric-dishwashers-perfomance-characteristics-and-basic</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/38812/</t>
+  </si>
+  <si>
+    <t>GOST 53635-2009 Gas-fired air heaters with forced convection for firing (heating) rooms not exceeding a net heat input of 100 kW - General technical requirements and test methods</t>
+  </si>
+  <si>
+    <t>This standard applies to household electric pumps intended for supplying water in domestic conditions.</t>
+  </si>
+  <si>
+    <t>Pump Systems</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-53635-2009-gas-fired-air-heaters-forced-convection-firing-heating-rooms-not-exceeding</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/50178/</t>
+  </si>
+  <si>
+    <t>GOST 7402-84 Electric fans for domestic use - General specifications</t>
+  </si>
+  <si>
+    <t>This standard applies to electric fans driven by an electric motor and a speed controller for domestic and similar applications, manufactured for the needs of the national economy and export to countries with temperate and tropical climates, and specifies the dimensions, norms, rules, requirements and test methods. The standard does not apply to fans designed: for use in locations with special conditions, such as an explosive or corrosive atmosphere; for radiators, refrigerators and air conditioning units; for cooling special heating appliances (cookers, electric ovens, hoods, microwave kitchen appliances); for work on ships and jet fans.</t>
+  </si>
+  <si>
+    <t>Window Fans</t>
+  </si>
+  <si>
+    <t>Art 6.5 of GOST 7402-84</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-7402-84-electric-fans-domestic-use-general-specifications</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/12848/</t>
+  </si>
+  <si>
+    <t>GOST 8051-83 Domestic washing machines - Specifications</t>
+  </si>
+  <si>
+    <t>This standard applies to household washing machines of versions UHL 4.2 or 04.2, in which washing is carried out by mechanical stirring of the laundry in a detergent solution with a rotating paddle disk or drum.</t>
   </si>
   <si>
     <t>Washing Machines</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/disposition-6842013</t>
-[...277 lines deleted...]
-  <si>
     <t>Art 6.3 of GOST 8051-83</t>
   </si>
   <si>
     <t>Federal Agency on Technical Regulating and Metrology</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-8051-83-domestic-washing-machines-specifications</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/21307/</t>
   </si>
   <si>
     <t>IRAM 62408 Voluntary Label for Electric Pumps</t>
   </si>
   <si>
     <t>Voluntary energy efficiency label for household electric pumps.</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>IRAM 62408</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/iram-62408-voluntary-label-electric-pumps</t>
@@ -1498,50 +1478,65 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/provision-2192015</t>
   </si>
   <si>
     <t>http://servicios.infoleg.gob.ar/infolegInternet/anexos/250000-254999/251748/norma.htm</t>
   </si>
   <si>
     <t>Provision 230/2015</t>
   </si>
   <si>
     <t>Energy efficiency labelling for single- and three-phase cage induction motors.</t>
   </si>
   <si>
     <t>3-Phase Motors, 1-Phase Motors</t>
   </si>
   <si>
     <t>IRAM 62409:2014 / IRAM 62405:2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/provision-2302015</t>
   </si>
   <si>
     <t>http://servicios.infoleg.gob.ar/infolegInternet/anexos/250000-254999/251749/norma.htm</t>
   </si>
   <si>
+    <t>Resolution 684 / 2013</t>
+  </si>
+  <si>
+    <t>This regulation set maximum energy consumption levels and/or minimum energy efficiency levels for electric washing machines.</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-684-2013</t>
+  </si>
+  <si>
+    <t>https://www.argentina.gob.ar/normativa/nacional/resoluci%C3%B3n-684-2013-220747/texto</t>
+  </si>
+  <si>
     <t>Resolution 834/2019 and Resolution 422/2020</t>
   </si>
   <si>
     <t>Electric dishwashers for household use.</t>
   </si>
   <si>
     <t>IRAM 2294-3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-8342019-and-resolution-4222020</t>
   </si>
   <si>
     <t>http://servicios.infoleg.gob.ar/infolegInternet/anexos/330000-334999/333282/norma.htm</t>
   </si>
   <si>
     <t>Resolution of the Cabinet of Ministers of Ukraine No 702 of 7 August 2013: On approval of technical regulations on energy labelling</t>
   </si>
   <si>
     <t>This resolution applies to household washing machines of domestic and foreign make, including those intended for professional use, placed on the market in the territory of Ukraine, particularly: new electric mains-operated household washing machines; household washing machines that can also be powered by batteries; built-in household washing machines.</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>Washer and Dryers, Washing Machines, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
@@ -1571,50 +1566,81 @@
     <t>https://cprc-clasp.ngo/policies/resolution-se-no-8142013</t>
   </si>
   <si>
     <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3446</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy Voluntary Window Energy Label</t>
   </si>
   <si>
     <t>The energy label provides information on the energy efficiency of windows during the winter.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/swiss-federal-office-energy-voluntary-window-energy-label</t>
   </si>
   <si>
     <t>http://www.bfe.admin.ch/energie/00588/00589/00644/index.html?lang=it&amp;msg-id=56073</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
@@ -2102,51 +2128,51 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="313.638" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="61.271" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="153.248" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3752,488 +3778,488 @@
         <v>59</v>
       </c>
       <c r="K36" t="s">
         <v>53</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
         <v>192</v>
       </c>
       <c r="P36" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>194</v>
       </c>
       <c r="B37" t="s">
         <v>195</v>
       </c>
       <c r="C37" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D37" t="s">
         <v>196</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>145</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
+        <v>52</v>
+      </c>
+      <c r="K37" t="s">
+        <v>53</v>
+      </c>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
         <v>197</v>
       </c>
-      <c r="K37" t="s">
-[...3 lines deleted...]
-      <c r="M37" t="s">
+      <c r="P37" t="s">
         <v>198</v>
-      </c>
-[...7 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B38" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C38" t="s">
         <v>50</v>
       </c>
       <c r="D38" t="s">
-        <v>203</v>
+        <v>112</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>145</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>52</v>
       </c>
       <c r="K38" t="s">
         <v>53</v>
       </c>
-      <c r="L38"/>
+      <c r="L38" t="s">
+        <v>113</v>
+      </c>
       <c r="M38"/>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="P38" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="B39" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C39" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D39" t="s">
         <v>112</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>145</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2014</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="K39" t="s">
         <v>53</v>
       </c>
       <c r="L39" t="s">
         <v>113</v>
       </c>
-      <c r="M39"/>
+      <c r="M39" t="s">
+        <v>60</v>
+      </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="P39" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>206</v>
       </c>
       <c r="B40" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C40" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D40" t="s">
-        <v>112</v>
+        <v>208</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>145</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="K40" t="s">
         <v>53</v>
       </c>
-      <c r="L40" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L40"/>
+      <c r="M40"/>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="P40" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B41" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C41" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D41" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>145</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2012</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="K41" t="s">
         <v>53</v>
       </c>
       <c r="L41"/>
-      <c r="M41"/>
+      <c r="M41" t="s">
+        <v>60</v>
+      </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="P41" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B42" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="C42" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D42" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>145</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="K42" t="s">
         <v>53</v>
       </c>
       <c r="L42"/>
-      <c r="M42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M42"/>
       <c r="N42" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="O42" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="P42" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="B43" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="C43" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D43" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>145</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
         <v>2011</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="K43" t="s">
         <v>53</v>
       </c>
       <c r="L43"/>
-      <c r="M43"/>
+      <c r="M43" t="s">
+        <v>60</v>
+      </c>
       <c r="N43" t="s">
         <v>54</v>
       </c>
       <c r="O43" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="P43" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>222</v>
       </c>
       <c r="B44" t="s">
         <v>223</v>
       </c>
       <c r="C44" t="s">
         <v>32</v>
       </c>
       <c r="D44" t="s">
         <v>224</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>145</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>59</v>
       </c>
       <c r="K44" t="s">
         <v>53</v>
       </c>
       <c r="L44"/>
       <c r="M44" t="s">
         <v>60</v>
       </c>
       <c r="N44" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="P44" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="B45" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="C45" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D45" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>145</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
         <v>2012</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="K45" t="s">
         <v>53</v>
       </c>
       <c r="L45"/>
-      <c r="M45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M45"/>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="P45" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B46" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="C46" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D46" t="s">
-        <v>231</v>
+        <v>187</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>145</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>52</v>
+        <v>232</v>
       </c>
       <c r="K46" t="s">
         <v>53</v>
       </c>
-      <c r="L46"/>
-      <c r="M46"/>
+      <c r="L46" t="s">
+        <v>233</v>
+      </c>
+      <c r="M46" t="s">
+        <v>234</v>
+      </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
         <v>235</v>
       </c>
       <c r="P46" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>237</v>
       </c>
       <c r="B47" t="s">
         <v>238</v>
       </c>
       <c r="C47" t="s">
         <v>32</v>
       </c>
       <c r="D47" t="s">
         <v>239</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
@@ -4482,2678 +4508,2682 @@
       </c>
       <c r="L52" t="s">
         <v>256</v>
       </c>
       <c r="M52" t="s">
         <v>60</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
         <v>260</v>
       </c>
       <c r="P52" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>262</v>
       </c>
       <c r="B53" t="s">
         <v>263</v>
       </c>
       <c r="C53" t="s">
+        <v>50</v>
+      </c>
+      <c r="D53" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>145</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
         <v>52</v>
       </c>
       <c r="K53" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
         <v>265</v>
       </c>
       <c r="P53" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>267</v>
       </c>
       <c r="B54" t="s">
         <v>268</v>
       </c>
       <c r="C54" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D54" t="s">
         <v>269</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>145</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="K54" t="s">
         <v>53</v>
       </c>
       <c r="L54"/>
-      <c r="M54"/>
+      <c r="M54" t="s">
+        <v>60</v>
+      </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
         <v>270</v>
       </c>
       <c r="P54" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>272</v>
       </c>
       <c r="B55" t="s">
         <v>273</v>
       </c>
       <c r="C55" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D55" t="s">
         <v>274</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>145</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="K55" t="s">
         <v>53</v>
       </c>
       <c r="L55"/>
-      <c r="M55" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M55"/>
       <c r="N55" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="O55" t="s">
         <v>275</v>
       </c>
       <c r="P55" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>277</v>
       </c>
       <c r="B56" t="s">
         <v>278</v>
       </c>
       <c r="C56" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D56" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>145</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
         <v>2015</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="K56" t="s">
         <v>53</v>
       </c>
       <c r="L56"/>
-      <c r="M56"/>
+      <c r="M56" t="s">
+        <v>60</v>
+      </c>
       <c r="N56" t="s">
         <v>54</v>
       </c>
       <c r="O56" t="s">
+        <v>279</v>
+      </c>
+      <c r="P56" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>281</v>
+      </c>
+      <c r="B57" t="s">
         <v>282</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>283</v>
       </c>
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="E57" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F57" t="s">
-        <v>145</v>
+        <v>35</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>59</v>
+        <v>285</v>
       </c>
       <c r="K57" t="s">
         <v>53</v>
       </c>
       <c r="L57"/>
       <c r="M57" t="s">
-        <v>60</v>
+        <v>286</v>
       </c>
       <c r="N57" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="P57" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B58" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C58" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="D58" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E58" t="s">
         <v>34</v>
       </c>
       <c r="F58" t="s">
         <v>35</v>
       </c>
       <c r="G58" t="s">
         <v>22</v>
       </c>
       <c r="H58">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="K58" t="s">
         <v>53</v>
       </c>
       <c r="L58"/>
       <c r="M58" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
         <v>292</v>
       </c>
       <c r="P58" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>294</v>
       </c>
       <c r="B59" t="s">
         <v>295</v>
       </c>
       <c r="C59" t="s">
-        <v>288</v>
+        <v>50</v>
       </c>
       <c r="D59" t="s">
         <v>296</v>
       </c>
       <c r="E59" t="s">
         <v>34</v>
       </c>
       <c r="F59" t="s">
         <v>35</v>
       </c>
       <c r="G59" t="s">
         <v>22</v>
       </c>
       <c r="H59">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>290</v>
+        <v>23</v>
       </c>
       <c r="K59" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="L59"/>
+        <v>24</v>
+      </c>
+      <c r="L59" t="s">
+        <v>256</v>
+      </c>
       <c r="M59" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="P59" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="B60" t="s">
-        <v>300</v>
+        <v>19</v>
       </c>
       <c r="C60" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D60" t="s">
-        <v>301</v>
+        <v>19</v>
       </c>
       <c r="E60" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F60" t="s">
-        <v>145</v>
+        <v>35</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
         <v>23</v>
       </c>
       <c r="K60" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="L60"/>
+        <v>24</v>
+      </c>
+      <c r="L60" t="s">
+        <v>256</v>
+      </c>
       <c r="M60" t="s">
-        <v>26</v>
+        <v>297</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="P60" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="B61" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="C61" t="s">
         <v>50</v>
       </c>
       <c r="D61" t="s">
-        <v>306</v>
+        <v>33</v>
       </c>
       <c r="E61" t="s">
         <v>34</v>
       </c>
       <c r="F61" t="s">
         <v>35</v>
       </c>
       <c r="G61" t="s">
         <v>22</v>
       </c>
       <c r="H61">
         <v>2015</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
         <v>23</v>
       </c>
       <c r="K61" t="s">
-        <v>24</v>
+        <v>302</v>
       </c>
       <c r="L61" t="s">
         <v>256</v>
       </c>
       <c r="M61" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="P61" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>294</v>
+      </c>
+      <c r="B62" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C62" t="s">
         <v>50</v>
       </c>
       <c r="D62" t="s">
-        <v>19</v>
+        <v>305</v>
       </c>
       <c r="E62" t="s">
         <v>34</v>
       </c>
       <c r="F62" t="s">
         <v>35</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
         <v>2015</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
         <v>23</v>
       </c>
       <c r="K62" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="L62"/>
       <c r="M62" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="P62" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B63" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="C63" t="s">
-        <v>50</v>
+        <v>309</v>
       </c>
       <c r="D63" t="s">
-        <v>33</v>
+        <v>310</v>
       </c>
       <c r="E63" t="s">
         <v>34</v>
       </c>
       <c r="F63" t="s">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="G63" t="s">
         <v>22</v>
       </c>
       <c r="H63">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>23</v>
+        <v>311</v>
       </c>
       <c r="K63" t="s">
+        <v>53</v>
+      </c>
+      <c r="L63"/>
+      <c r="M63" t="s">
         <v>312</v>
-      </c>
-[...4 lines deleted...]
-        <v>307</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
         <v>313</v>
       </c>
       <c r="P63" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="B64" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C64" t="s">
-        <v>50</v>
+        <v>309</v>
       </c>
       <c r="D64" t="s">
-        <v>315</v>
+        <v>247</v>
       </c>
       <c r="E64" t="s">
         <v>34</v>
       </c>
       <c r="F64" t="s">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="G64" t="s">
         <v>22</v>
       </c>
       <c r="H64">
-        <v>2015</v>
+        <v>1985</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
-        <v>23</v>
+        <v>311</v>
       </c>
       <c r="K64" t="s">
         <v>53</v>
       </c>
-      <c r="L64"/>
+      <c r="L64" t="s">
+        <v>317</v>
+      </c>
       <c r="M64" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="P64" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B65" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C65" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D65" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="E65" t="s">
         <v>34</v>
       </c>
       <c r="F65" t="s">
         <v>145</v>
       </c>
       <c r="G65" t="s">
         <v>22</v>
       </c>
       <c r="H65">
-        <v>2011</v>
+        <v>1984</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="K65" t="s">
         <v>53</v>
       </c>
-      <c r="L65"/>
+      <c r="L65" t="s">
+        <v>323</v>
+      </c>
       <c r="M65" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="P65" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B66" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C66" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D66" t="s">
-        <v>247</v>
+        <v>328</v>
       </c>
       <c r="E66" t="s">
         <v>34</v>
       </c>
       <c r="F66" t="s">
         <v>145</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
-        <v>1985</v>
+        <v>1989</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="K66" t="s">
         <v>53</v>
       </c>
-      <c r="L66" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L66"/>
       <c r="M66" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="P66" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B67" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C67" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D67" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="E67" t="s">
         <v>34</v>
       </c>
       <c r="F67" t="s">
         <v>145</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="I67"/>
       <c r="J67" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="K67" t="s">
         <v>53</v>
       </c>
-      <c r="L67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L67"/>
       <c r="M67" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="P67" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B68" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C68" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D68" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E68" t="s">
         <v>34</v>
       </c>
       <c r="F68" t="s">
         <v>145</v>
       </c>
       <c r="G68" t="s">
         <v>22</v>
       </c>
       <c r="H68">
-        <v>1989</v>
+        <v>1984</v>
       </c>
       <c r="I68"/>
       <c r="J68" t="s">
-        <v>339</v>
+        <v>311</v>
       </c>
       <c r="K68" t="s">
         <v>53</v>
       </c>
-      <c r="L68"/>
+      <c r="L68" t="s">
+        <v>340</v>
+      </c>
       <c r="M68" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="P68" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B69" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C69" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D69" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E69" t="s">
         <v>34</v>
       </c>
       <c r="F69" t="s">
         <v>145</v>
       </c>
       <c r="G69" t="s">
         <v>22</v>
       </c>
       <c r="H69">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="I69"/>
       <c r="J69" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="K69" t="s">
         <v>53</v>
       </c>
       <c r="L69"/>
       <c r="M69" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="P69" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B70" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C70" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D70" t="s">
-        <v>349</v>
+        <v>334</v>
       </c>
       <c r="E70" t="s">
         <v>34</v>
       </c>
       <c r="F70" t="s">
         <v>145</v>
       </c>
       <c r="G70" t="s">
         <v>22</v>
       </c>
       <c r="H70">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="K70" t="s">
         <v>53</v>
       </c>
-      <c r="L70" t="s">
+      <c r="L70"/>
+      <c r="M70" t="s">
+        <v>312</v>
+      </c>
+      <c r="N70" t="s">
+        <v>27</v>
+      </c>
+      <c r="O70" t="s">
         <v>350</v>
       </c>
-      <c r="M70" t="s">
-[...5 lines deleted...]
-      <c r="O70" t="s">
+      <c r="P70" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>352</v>
+      </c>
+      <c r="B71" t="s">
         <v>353</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
+        <v>309</v>
+      </c>
+      <c r="D71" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
       <c r="E71" t="s">
         <v>34</v>
       </c>
       <c r="F71" t="s">
         <v>145</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
-        <v>1990</v>
+        <v>1983</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="K71" t="s">
         <v>53</v>
       </c>
-      <c r="L71"/>
+      <c r="L71" t="s">
+        <v>355</v>
+      </c>
       <c r="M71" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
         <v>356</v>
       </c>
       <c r="P71" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>358</v>
       </c>
       <c r="B72" t="s">
         <v>359</v>
       </c>
       <c r="C72" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D72" t="s">
-        <v>344</v>
+        <v>33</v>
       </c>
       <c r="E72" t="s">
         <v>34</v>
       </c>
       <c r="F72" t="s">
         <v>145</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
-        <v>1989</v>
+        <v>2011</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="K72" t="s">
-        <v>53</v>
+        <v>360</v>
       </c>
       <c r="L72"/>
       <c r="M72" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="P72" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B73" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C73" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D73" t="s">
-        <v>364</v>
+        <v>328</v>
       </c>
       <c r="E73" t="s">
         <v>34</v>
       </c>
       <c r="F73" t="s">
         <v>145</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">
-        <v>1983</v>
+        <v>1987</v>
       </c>
       <c r="I73"/>
       <c r="J73" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="K73" t="s">
         <v>53</v>
       </c>
-      <c r="L73" t="s">
+      <c r="L73"/>
+      <c r="M73" t="s">
+        <v>312</v>
+      </c>
+      <c r="N73" t="s">
+        <v>27</v>
+      </c>
+      <c r="O73" t="s">
         <v>365</v>
       </c>
-      <c r="M73" t="s">
-[...5 lines deleted...]
-      <c r="O73" t="s">
+      <c r="P73" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>367</v>
+      </c>
+      <c r="B74" t="s">
         <v>368</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" t="s">
+        <v>309</v>
+      </c>
+      <c r="D74" t="s">
         <v>369</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E74" t="s">
         <v>34</v>
       </c>
       <c r="F74" t="s">
         <v>145</v>
       </c>
       <c r="G74" t="s">
         <v>22</v>
       </c>
       <c r="H74">
-        <v>2011</v>
+        <v>1987</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="K74" t="s">
-        <v>370</v>
+        <v>53</v>
       </c>
       <c r="L74"/>
       <c r="M74" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
+        <v>370</v>
+      </c>
+      <c r="P74" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>372</v>
+      </c>
+      <c r="B75" t="s">
         <v>373</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" t="s">
+        <v>309</v>
+      </c>
+      <c r="D75" t="s">
         <v>374</v>
-      </c>
-[...4 lines deleted...]
-        <v>338</v>
       </c>
       <c r="E75" t="s">
         <v>34</v>
       </c>
       <c r="F75" t="s">
         <v>145</v>
       </c>
       <c r="G75" t="s">
         <v>22</v>
       </c>
       <c r="H75">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="I75"/>
       <c r="J75" t="s">
-        <v>339</v>
+        <v>311</v>
       </c>
       <c r="K75" t="s">
         <v>53</v>
       </c>
       <c r="L75"/>
       <c r="M75" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
         <v>375</v>
       </c>
       <c r="P75" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>377</v>
       </c>
       <c r="B76" t="s">
         <v>378</v>
       </c>
       <c r="C76" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D76" t="s">
         <v>379</v>
       </c>
       <c r="E76" t="s">
         <v>34</v>
       </c>
       <c r="F76" t="s">
         <v>145</v>
       </c>
       <c r="G76" t="s">
         <v>22</v>
       </c>
       <c r="H76">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="I76"/>
       <c r="J76" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="K76" t="s">
         <v>53</v>
       </c>
-      <c r="L76"/>
+      <c r="L76" t="s">
+        <v>380</v>
+      </c>
       <c r="M76" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="N76" t="s">
         <v>27</v>
       </c>
       <c r="O76" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="P76" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B77" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C77" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D77" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E77" t="s">
         <v>34</v>
       </c>
       <c r="F77" t="s">
         <v>145</v>
       </c>
       <c r="G77" t="s">
         <v>22</v>
       </c>
       <c r="H77">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="I77"/>
       <c r="J77" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="K77" t="s">
         <v>53</v>
       </c>
-      <c r="L77"/>
+      <c r="L77" t="s">
+        <v>386</v>
+      </c>
       <c r="M77" t="s">
-        <v>322</v>
+        <v>387</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="P77" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B78" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C78" t="s">
-        <v>319</v>
+        <v>18</v>
       </c>
       <c r="D78" t="s">
-        <v>389</v>
+        <v>224</v>
       </c>
       <c r="E78" t="s">
         <v>34</v>
       </c>
       <c r="F78" t="s">
-        <v>145</v>
+        <v>21</v>
       </c>
       <c r="G78" t="s">
         <v>22</v>
       </c>
       <c r="H78">
-        <v>1986</v>
+        <v>2012</v>
       </c>
       <c r="I78"/>
       <c r="J78" t="s">
-        <v>321</v>
+        <v>392</v>
       </c>
       <c r="K78" t="s">
         <v>53</v>
       </c>
       <c r="L78" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="M78" t="s">
-        <v>322</v>
+        <v>26</v>
       </c>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="P78" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B79" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C79" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D79" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="E79" t="s">
         <v>34</v>
       </c>
       <c r="F79" t="s">
-        <v>145</v>
+        <v>21</v>
       </c>
       <c r="G79" t="s">
         <v>22</v>
       </c>
       <c r="H79">
-        <v>1984</v>
+        <v>2011</v>
       </c>
       <c r="I79"/>
       <c r="J79" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="K79" t="s">
         <v>53</v>
       </c>
-      <c r="L79" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L79"/>
       <c r="M79" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
       <c r="N79" t="s">
         <v>27</v>
       </c>
       <c r="O79" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="P79" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B80" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C80" t="s">
-        <v>18</v>
+        <v>309</v>
       </c>
       <c r="D80" t="s">
-        <v>231</v>
+        <v>402</v>
       </c>
       <c r="E80" t="s">
         <v>34</v>
       </c>
       <c r="F80" t="s">
         <v>21</v>
       </c>
       <c r="G80" t="s">
         <v>22</v>
       </c>
       <c r="H80">
         <v>2012</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>401</v>
+        <v>311</v>
       </c>
       <c r="K80" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="L80" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="M80" t="s">
-        <v>26</v>
+        <v>404</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="P80" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B81" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C81" t="s">
-        <v>319</v>
+        <v>408</v>
       </c>
       <c r="D81" t="s">
-        <v>320</v>
+        <v>369</v>
       </c>
       <c r="E81" t="s">
         <v>34</v>
       </c>
       <c r="F81" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G81" t="s">
         <v>22</v>
       </c>
       <c r="H81">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>321</v>
+        <v>409</v>
       </c>
       <c r="K81" t="s">
         <v>53</v>
       </c>
       <c r="L81"/>
       <c r="M81" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="P81" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="B82" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C82" t="s">
-        <v>319</v>
+        <v>408</v>
       </c>
       <c r="D82" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="E82" t="s">
         <v>34</v>
       </c>
       <c r="F82" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G82" t="s">
         <v>22</v>
       </c>
       <c r="H82">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="I82"/>
       <c r="J82" t="s">
-        <v>321</v>
+        <v>409</v>
       </c>
       <c r="K82" t="s">
         <v>44</v>
       </c>
-      <c r="L82" t="s">
+      <c r="L82"/>
+      <c r="M82" t="s">
+        <v>410</v>
+      </c>
+      <c r="N82" t="s">
+        <v>27</v>
+      </c>
+      <c r="O82" t="s">
+        <v>415</v>
+      </c>
+      <c r="P82" t="s">
         <v>412</v>
-      </c>
-[...10 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="B83" t="s">
         <v>416</v>
       </c>
       <c r="C83" t="s">
+        <v>408</v>
+      </c>
+      <c r="D83" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="E83" t="s">
         <v>34</v>
       </c>
       <c r="F83" t="s">
         <v>35</v>
       </c>
       <c r="G83" t="s">
         <v>22</v>
       </c>
       <c r="H83">
         <v>2014</v>
       </c>
       <c r="I83"/>
       <c r="J83" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="K83" t="s">
         <v>53</v>
       </c>
       <c r="L83"/>
       <c r="M83" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="P83" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="B84" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C84" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="D84" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E84" t="s">
         <v>34</v>
       </c>
       <c r="F84" t="s">
         <v>35</v>
       </c>
       <c r="G84" t="s">
         <v>22</v>
       </c>
       <c r="H84">
         <v>2014</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="K84" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="L84"/>
+        <v>422</v>
+      </c>
+      <c r="L84" t="s">
+        <v>423</v>
+      </c>
       <c r="M84" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
         <v>424</v>
       </c>
       <c r="P84" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>415</v>
+        <v>426</v>
       </c>
       <c r="B85" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C85" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="D85" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E85" t="s">
         <v>34</v>
       </c>
       <c r="F85" t="s">
         <v>35</v>
       </c>
       <c r="G85" t="s">
         <v>22</v>
       </c>
       <c r="H85">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I85"/>
       <c r="J85" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="K85" t="s">
         <v>53</v>
       </c>
-      <c r="L85"/>
+      <c r="L85" t="s">
+        <v>428</v>
+      </c>
       <c r="M85" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="N85" t="s">
         <v>27</v>
       </c>
       <c r="O85" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="P85" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="B86" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C86" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="D86" t="s">
-        <v>430</v>
+        <v>136</v>
       </c>
       <c r="E86" t="s">
         <v>34</v>
       </c>
       <c r="F86" t="s">
         <v>35</v>
       </c>
       <c r="G86" t="s">
         <v>22</v>
       </c>
       <c r="H86">
         <v>2014</v>
       </c>
       <c r="I86"/>
       <c r="J86" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="K86" t="s">
-        <v>431</v>
+        <v>53</v>
       </c>
       <c r="L86" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="M86" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="P86" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B87" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C87" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="D87" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E87" t="s">
         <v>34</v>
       </c>
       <c r="F87" t="s">
         <v>35</v>
       </c>
       <c r="G87" t="s">
         <v>22</v>
       </c>
       <c r="H87">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I87"/>
       <c r="J87" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="K87" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="L87" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="M87" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="N87" t="s">
         <v>27</v>
       </c>
       <c r="O87" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="P87" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B88" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C88" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="D88" t="s">
-        <v>136</v>
+        <v>444</v>
       </c>
       <c r="E88" t="s">
         <v>34</v>
       </c>
       <c r="F88" t="s">
         <v>35</v>
       </c>
       <c r="G88" t="s">
         <v>22</v>
       </c>
       <c r="H88">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I88"/>
       <c r="J88" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="K88" t="s">
         <v>53</v>
       </c>
       <c r="L88" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="M88" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="N88" t="s">
         <v>27</v>
       </c>
       <c r="O88" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="P88" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="B89" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="C89" t="s">
-        <v>417</v>
+        <v>18</v>
       </c>
       <c r="D89" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="E89" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F89" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G89" t="s">
         <v>22</v>
       </c>
       <c r="H89">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="I89"/>
       <c r="J89" t="s">
-        <v>418</v>
+        <v>392</v>
       </c>
       <c r="K89" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="L89" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="M89" t="s">
-        <v>419</v>
+        <v>26</v>
       </c>
       <c r="N89" t="s">
         <v>27</v>
       </c>
       <c r="O89" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="P89" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B90" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="C90" t="s">
-        <v>417</v>
+        <v>18</v>
       </c>
       <c r="D90" t="s">
-        <v>453</v>
+        <v>339</v>
       </c>
       <c r="E90" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F90" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G90" t="s">
         <v>22</v>
       </c>
       <c r="H90">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="I90"/>
       <c r="J90" t="s">
-        <v>418</v>
+        <v>392</v>
       </c>
       <c r="K90" t="s">
         <v>53</v>
       </c>
       <c r="L90" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="M90" t="s">
-        <v>419</v>
+        <v>26</v>
       </c>
       <c r="N90" t="s">
         <v>27</v>
       </c>
       <c r="O90" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="P90" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B91" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C91" t="s">
         <v>18</v>
       </c>
       <c r="D91" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="E91" t="s">
         <v>20</v>
       </c>
       <c r="F91" t="s">
         <v>21</v>
       </c>
       <c r="G91" t="s">
         <v>22</v>
       </c>
       <c r="H91">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="I91"/>
       <c r="J91" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="K91" t="s">
         <v>53</v>
       </c>
       <c r="L91" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="M91" t="s">
         <v>26</v>
       </c>
       <c r="N91" t="s">
         <v>27</v>
       </c>
       <c r="O91" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="P91" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B92" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C92" t="s">
         <v>18</v>
       </c>
       <c r="D92" t="s">
-        <v>349</v>
+        <v>467</v>
       </c>
       <c r="E92" t="s">
         <v>20</v>
       </c>
       <c r="F92" t="s">
         <v>21</v>
       </c>
       <c r="G92" t="s">
         <v>22</v>
       </c>
       <c r="H92">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="I92"/>
       <c r="J92" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="K92" t="s">
         <v>53</v>
       </c>
       <c r="L92" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="M92" t="s">
         <v>26</v>
       </c>
       <c r="N92" t="s">
         <v>27</v>
       </c>
       <c r="O92" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="P92" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B93" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C93" t="s">
         <v>18</v>
       </c>
       <c r="D93" t="s">
-        <v>470</v>
+        <v>385</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
-        <v>21</v>
+        <v>145</v>
       </c>
       <c r="G93" t="s">
-        <v>22</v>
+        <v>473</v>
       </c>
       <c r="H93">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I93"/>
       <c r="J93" t="s">
-        <v>401</v>
+        <v>23</v>
       </c>
       <c r="K93" t="s">
         <v>53</v>
       </c>
-      <c r="L93" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L93"/>
       <c r="M93" t="s">
         <v>26</v>
       </c>
       <c r="N93" t="s">
         <v>27</v>
       </c>
       <c r="O93" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="P93" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B94" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C94" t="s">
         <v>18</v>
       </c>
       <c r="D94" t="s">
-        <v>476</v>
+        <v>369</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
         <v>21</v>
       </c>
       <c r="G94" t="s">
         <v>22</v>
       </c>
       <c r="H94">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I94"/>
+        <v>2019</v>
+      </c>
+      <c r="I94">
+        <v>2020</v>
+      </c>
       <c r="J94" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="K94" t="s">
         <v>53</v>
       </c>
       <c r="L94" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="M94" t="s">
         <v>26</v>
       </c>
       <c r="N94" t="s">
         <v>27</v>
       </c>
       <c r="O94" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="P94" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B95" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C95" t="s">
-        <v>18</v>
+        <v>483</v>
       </c>
       <c r="D95" t="s">
-        <v>379</v>
+        <v>484</v>
       </c>
       <c r="E95" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F95" t="s">
         <v>21</v>
       </c>
       <c r="G95" t="s">
         <v>22</v>
       </c>
       <c r="H95">
-        <v>2019</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I95"/>
       <c r="J95" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="K95" t="s">
         <v>53</v>
       </c>
-      <c r="L95" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L95"/>
       <c r="M95" t="s">
-        <v>26</v>
+        <v>485</v>
       </c>
       <c r="N95" t="s">
         <v>27</v>
       </c>
       <c r="O95" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="P95" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B96" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="C96" t="s">
-        <v>487</v>
+        <v>18</v>
       </c>
       <c r="D96" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E96" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F96" t="s">
-        <v>21</v>
+        <v>491</v>
       </c>
       <c r="G96" t="s">
         <v>22</v>
       </c>
       <c r="H96">
         <v>2014</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>418</v>
+        <v>23</v>
       </c>
       <c r="K96" t="s">
         <v>53</v>
       </c>
       <c r="L96"/>
       <c r="M96" t="s">
-        <v>489</v>
+        <v>26</v>
       </c>
       <c r="N96" t="s">
         <v>27</v>
       </c>
       <c r="O96" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="P96" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B97" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="C97" t="s">
-        <v>18</v>
+        <v>496</v>
       </c>
       <c r="D97" t="s">
-        <v>494</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F97" t="s">
-        <v>495</v>
+        <v>21</v>
       </c>
       <c r="G97" t="s">
         <v>22</v>
       </c>
       <c r="H97">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I97"/>
       <c r="J97" t="s">
-        <v>23</v>
+        <v>497</v>
       </c>
       <c r="K97" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="L97"/>
       <c r="M97" t="s">
-        <v>26</v>
+        <v>498</v>
       </c>
       <c r="N97" t="s">
         <v>27</v>
       </c>
       <c r="O97" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="P97" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="B98" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="C98" t="s">
-        <v>500</v>
+        <v>50</v>
       </c>
       <c r="D98" t="s">
-        <v>19</v>
+        <v>503</v>
       </c>
       <c r="E98" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F98" t="s">
-        <v>21</v>
+        <v>491</v>
       </c>
       <c r="G98" t="s">
         <v>22</v>
       </c>
       <c r="H98">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="I98"/>
       <c r="J98" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="K98" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L98"/>
+        <v>44</v>
+      </c>
+      <c r="L98" t="s">
+        <v>505</v>
+      </c>
       <c r="M98" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="N98" t="s">
         <v>27</v>
       </c>
       <c r="O98" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="P98" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="B99" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="C99" t="s">
         <v>50</v>
       </c>
       <c r="D99" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
         <v>21</v>
       </c>
       <c r="G99" t="s">
         <v>22</v>
       </c>
       <c r="H99">
         <v>2021</v>
       </c>
       <c r="I99"/>
       <c r="J99" t="s">
         <v>52</v>
       </c>
       <c r="K99" t="s">
         <v>53</v>
       </c>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99" t="s">
         <v>27</v>
       </c>
       <c r="O99" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="P99" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="B100" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="C100" t="s">
         <v>50</v>
       </c>
       <c r="D100" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="E100" t="s">
         <v>20</v>
       </c>
       <c r="F100" t="s">
         <v>145</v>
       </c>
       <c r="G100" t="s">
         <v>22</v>
       </c>
       <c r="H100">
         <v>2021</v>
       </c>
       <c r="I100"/>
       <c r="J100" t="s">
         <v>52</v>
       </c>
       <c r="K100" t="s">
         <v>53</v>
       </c>
       <c r="L100"/>
       <c r="M100"/>
       <c r="N100" t="s">
         <v>27</v>
       </c>
       <c r="O100" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="P100" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B101" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="C101" t="s">
         <v>50</v>
       </c>
       <c r="D101" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
         <v>145</v>
       </c>
       <c r="G101" t="s">
         <v>22</v>
       </c>
       <c r="H101">
         <v>2021</v>
       </c>
       <c r="I101"/>
       <c r="J101" t="s">
         <v>52</v>
       </c>
       <c r="K101" t="s">
         <v>53</v>
       </c>
       <c r="L101"/>
       <c r="M101"/>
       <c r="N101" t="s">
         <v>27</v>
       </c>
       <c r="O101" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="P101" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="B102" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="C102" t="s">
         <v>50</v>
       </c>
       <c r="D102" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>145</v>
       </c>
       <c r="G102" t="s">
         <v>22</v>
       </c>
       <c r="H102">
         <v>2021</v>
       </c>
       <c r="I102"/>
       <c r="J102" t="s">
         <v>52</v>
       </c>
       <c r="K102" t="s">
         <v>53</v>
       </c>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102" t="s">
         <v>54</v>
       </c>
       <c r="O102" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="P102" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="B103" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="C103" t="s">
         <v>50</v>
       </c>
       <c r="D103" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="E103" t="s">
         <v>20</v>
       </c>
       <c r="F103" t="s">
         <v>145</v>
       </c>
       <c r="G103" t="s">
         <v>22</v>
       </c>
       <c r="H103">
         <v>2021</v>
       </c>
       <c r="I103"/>
       <c r="J103" t="s">
         <v>52</v>
       </c>
       <c r="K103" t="s">
         <v>53</v>
       </c>
       <c r="L103"/>
       <c r="M103"/>
       <c r="N103" t="s">
         <v>27</v>
       </c>
       <c r="O103" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="P103" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="B104" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="C104" t="s">
         <v>50</v>
       </c>
       <c r="D104" t="s">
         <v>89</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
         <v>145</v>
       </c>
       <c r="G104" t="s">
         <v>22</v>
       </c>
       <c r="H104">
         <v>2021</v>
       </c>
       <c r="I104"/>
       <c r="J104" t="s">
         <v>52</v>
       </c>
       <c r="K104" t="s">
         <v>53</v>
       </c>
       <c r="L104"/>
       <c r="M104"/>
       <c r="N104" t="s">
         <v>27</v>
       </c>
       <c r="O104" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="P104" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="B105" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="C105" t="s">
         <v>50</v>
       </c>
       <c r="D105" t="s">
         <v>98</v>
       </c>
       <c r="E105" t="s">
         <v>20</v>
       </c>
       <c r="F105" t="s">
         <v>145</v>
       </c>
       <c r="G105" t="s">
         <v>22</v>
       </c>
       <c r="H105">
         <v>2021</v>
       </c>
       <c r="I105"/>
       <c r="J105" t="s">
         <v>52</v>
       </c>
       <c r="K105" t="s">
         <v>53</v>
       </c>
       <c r="L105"/>
       <c r="M105"/>
       <c r="N105" t="s">
         <v>54</v>
       </c>
       <c r="O105" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="P105" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="B106" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="C106" t="s">
         <v>50</v>
       </c>
       <c r="D106" t="s">
         <v>82</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
       <c r="F106" t="s">
         <v>145</v>
       </c>
       <c r="G106" t="s">
         <v>22</v>
       </c>
       <c r="H106">
         <v>2021</v>
       </c>
       <c r="I106"/>
       <c r="J106" t="s">
         <v>52</v>
       </c>
       <c r="K106" t="s">
         <v>53</v>
       </c>
       <c r="L106"/>
       <c r="M106"/>
       <c r="N106" t="s">
         <v>27</v>
       </c>
       <c r="O106" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="P106" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="B107" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="C107" t="s">
         <v>50</v>
       </c>
       <c r="D107" t="s">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
         <v>145</v>
       </c>
       <c r="G107" t="s">
         <v>22</v>
       </c>
       <c r="H107">
         <v>2021</v>
       </c>
       <c r="I107"/>
       <c r="J107" t="s">
         <v>52</v>
       </c>
       <c r="K107" t="s">
         <v>44</v>
       </c>
       <c r="L107"/>
       <c r="M107"/>
       <c r="N107" t="s">
         <v>54</v>
       </c>
       <c r="O107" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="P107" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="B108" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="C108" t="s">
         <v>32</v>
       </c>
       <c r="D108" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="E108" t="s">
         <v>34</v>
       </c>
       <c r="F108" t="s">
         <v>145</v>
       </c>
       <c r="G108" t="s">
         <v>22</v>
       </c>
       <c r="H108">
         <v>2014</v>
       </c>
       <c r="I108"/>
       <c r="J108" t="s">
         <v>59</v>
       </c>
       <c r="K108" t="s">
         <v>53</v>
       </c>
       <c r="L108"/>
       <c r="M108"/>
       <c r="N108" t="s">
         <v>27</v>
       </c>
       <c r="O108" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="P108" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="B109" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="C109" t="s">
         <v>106</v>
       </c>
       <c r="D109" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="E109" t="s">
         <v>34</v>
       </c>
       <c r="F109" t="s">
         <v>145</v>
       </c>
       <c r="G109" t="s">
         <v>22</v>
       </c>
       <c r="H109">
         <v>2013</v>
       </c>
       <c r="I109"/>
       <c r="J109" t="s">
         <v>59</v>
       </c>
       <c r="K109" t="s">
         <v>53</v>
       </c>
       <c r="L109"/>
       <c r="M109"/>
       <c r="N109" t="s">
         <v>27</v>
       </c>
       <c r="O109" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="P109" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">