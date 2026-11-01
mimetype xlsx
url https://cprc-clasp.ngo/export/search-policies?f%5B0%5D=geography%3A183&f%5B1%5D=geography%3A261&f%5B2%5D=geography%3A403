--- v0 (2025-11-12)
+++ v1 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="466">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -279,50 +279,56 @@
     <t>Commission Delegated Regulation (EU) No 1254/2014 of 11 July 2014 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of residential ventilation units</t>
   </si>
   <si>
     <t>non-residential ventilation unit -NRVU; means a ventilation unit where the maximum flow rate of the ventilation unit exceeds 250 m3 per hour; and; where the maximum flow rate is between 250 and 1 000 m3 per hour; the manufacturer has not declared its intended use as being exclusively for a residential ventilation application.</t>
   </si>
   <si>
     <t>Exhaust Fans</t>
   </si>
   <si>
     <t>EN 308:1997</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-12542014-11-july-2014-supplementing-directive-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2014/1254/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 812/2013 of 18 February 2013 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to the energy labelling of water heaters, hot water storage tanks and packages</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for labelling of and providing supplementary product information on electrical lamps.</t>
   </si>
   <si>
     <t>Instantaneous Water Heaters, Storage Water Heaters</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil, Solar</t>
   </si>
@@ -631,51 +637,54 @@
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>July 2024</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Department for Energy Security and Net Zero</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
   </si>
@@ -685,675 +694,703 @@
   <si>
     <t>Set Top Boxes (STB)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-107-2009-4-february-2009-implementing-directive-2005-32-ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2009/107/contents</t>
   </si>
   <si>
     <t>Commission Regulation EU 2015-1095 of 5 May 2015</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of professional refrigerated storage cabinets and blast cabinets. This Regulation shall apply to electric mains-operated blast cabinets; and electric mains-operated professional refrigerated storage cabinets including those sold for the refrigeration of foodstuffs and animal feed.</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Industrial Process Chillers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2015-1095-5-may-2015</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2015/1095/contents</t>
   </si>
   <si>
-    <t>Disposition 684|2013</t>
-[...2 lines deleted...]
-    <t>Through Resolution of former SE No. 684/2013 a minimum standard of energy efficiency is established for the commercialization of electric washing machines</t>
+    <t>Energy Saving Trust Endorsed Products</t>
+  </si>
+  <si>
+    <t>insulation</t>
+  </si>
+  <si>
+    <t>Insulations</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products</t>
+  </si>
+  <si>
+    <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-0</t>
+  </si>
+  <si>
+    <t>Natural gas and LPG boilers</t>
+  </si>
+  <si>
+    <t>Gas, Oil</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-1</t>
+  </si>
+  <si>
+    <t>Heating controls products</t>
+  </si>
+  <si>
+    <t>Climate Controls</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-2</t>
+  </si>
+  <si>
+    <t>clothes washer</t>
   </si>
   <si>
     <t>Washing Machines</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/disposition-6842013</t>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-3</t>
+  </si>
+  <si>
+    <t>clothes washer and dryer</t>
+  </si>
+  <si>
+    <t>Washer and Dryers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-4</t>
+  </si>
+  <si>
+    <t>Storoge water heater</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-5</t>
+  </si>
+  <si>
+    <t>IRAM 11900 Voluntary Label for Building Envelopes</t>
+  </si>
+  <si>
+    <t>Building heating energy efficiency label. Classification according to the thermal transmittance of the building envelope.</t>
+  </si>
+  <si>
+    <t>Envelopes</t>
+  </si>
+  <si>
+    <t>September 2022</t>
+  </si>
+  <si>
+    <t>IRAM 11900</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/iram-11900-voluntary-label-building-envelopes</t>
+  </si>
+  <si>
+    <t>https://www.argentina.gob.ar/economia/energia/eficiencia-energetica/etiquetado-en-eficiencia-energetica</t>
+  </si>
+  <si>
+    <t>IRAM 62408 Voluntary Label for Electric Pumps</t>
+  </si>
+  <si>
+    <t>Voluntary energy efficiency label for household electric pumps.</t>
+  </si>
+  <si>
+    <t>IRAM 62408</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/iram-62408-voluntary-label-electric-pumps</t>
+  </si>
+  <si>
+    <t>JS 2091:2013 Technical Regulation on eco-design - Requirements for non-directional household lamps</t>
+  </si>
+  <si>
+    <t>This policy establishes eco-design requirements for the placing on the market of non-directional household lamps, including when they are marketed for non-household use or when they are integrated into other products. It also establishes product information requirements for special purpose lamps.</t>
+  </si>
+  <si>
+    <t>Jordan</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>JS 2092</t>
+  </si>
+  <si>
+    <t>National Energy Research Centre (NERC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-20912013-technical-regulation-eco-design-requirements-non-directional-household-lamps</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5461</t>
+  </si>
+  <si>
+    <t>JS 2092:2013 Energy efficiency labeling of household electric lamps</t>
+  </si>
+  <si>
+    <t>This policy covers household electric lamps supplied directly from the mains (filament and integral compact fluorescent lamps), and to household fluorescent lamps (including linear, and non-integral compact fluorescent lamps), even when marketed for non-household use.</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-20922013-energy-efficiency-labeling-household-electric-lamps</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5453</t>
+  </si>
+  <si>
+    <t>JS 2093:2013 Technical regulation on eco-design requirements for fluorescent lamps without integrated ballast; for high intensity discharge lamps; and for ballasts and luminaires able to operate such lamps</t>
+  </si>
+  <si>
+    <t>This policy establishes ecodesign requirements for the placing on the market of fluorescent lamps without integrated ballast, of high intensity discharge lamps, and of ballasts and luminaires able to operate such lamps as defined in Article 3, even when they are integrated into other energy related products.</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Drivers/ Controls</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-20932013-technical-regulation-eco-design-requirements-fluorescent-lamps-without</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5462</t>
+  </si>
+  <si>
+    <t>JS 2094:2013 Technical Regulation on eco-design requirements for electric motors</t>
+  </si>
+  <si>
+    <t>This policy establishes ecodesign requirements for placing on the market and for putting into service of motors, including where integrated in other products.</t>
+  </si>
+  <si>
+    <t>3-Phase Motors</t>
+  </si>
+  <si>
+    <t>JS 2094</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-20942013-technical-regulation-eco-design-requirements-electric-motors</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5463</t>
+  </si>
+  <si>
+    <t>JS 2095:2013 Technical regulation on eco-design requirements for Glandless standalone circulators and glandless circulators integrated in products</t>
+  </si>
+  <si>
+    <t>This policy establishes ecodesign requirements for placing on the market of glandless standalone circulators and glandless circulators integrated in products.</t>
+  </si>
+  <si>
+    <t>JS 2095</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-20952013-technical-regulation-eco-design-requirements-glandless-standalone-circulators</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5464</t>
+  </si>
+  <si>
+    <t>JS 2097:2013 Energy labeling of household combined washer-driers</t>
+  </si>
+  <si>
+    <t>This policy covers electric mains operated household combined washer-driers. Appliances that can also use other energy sources are excluded.</t>
+  </si>
+  <si>
+    <t>JS 2096</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-20972013-energy-labeling-household-combined-washer-driers</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5458</t>
+  </si>
+  <si>
+    <t>JS 2098:2013 Energy labeling of household electric ovens</t>
+  </si>
+  <si>
+    <t>This policy covers electric mains operated household electric ovens including ovens being part of larger appliances.</t>
+  </si>
+  <si>
+    <t>JS 2098</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-20982013-energy-labeling-household-electric-ovens</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5454</t>
+  </si>
+  <si>
+    <t>JS 2099:2013 Technical Regulation on eco-design requirements for household dishwashers</t>
+  </si>
+  <si>
+    <t>This policy establishes ecodesign requirements for placing on the market of electric mains-operated household dishwashers and electric mains-operated household dishwashers that can also be powered by batteries, including those sold for non-household use and built-in household dishwashers.</t>
+  </si>
+  <si>
+    <t>JS 2099</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-20992013-technical-regulation-eco-design-requirements-household-dishwashers</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5465</t>
+  </si>
+  <si>
+    <t>JS 2100:2013 Energy labeling of household dishwashers</t>
+  </si>
+  <si>
+    <t>This policy covers electric mains-operated household dishwashers and electric mains-operated dishwashers that can also be powered by batteries; including those sold for non-household use and built-in household dishwashers.</t>
+  </si>
+  <si>
+    <t>JS 2100</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-21002013-energy-labeling-household-dishwashers</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5452</t>
+  </si>
+  <si>
+    <t>JS 2101:2013 Energy labeling for household refrigerating appliances</t>
+  </si>
+  <si>
+    <t>This policy covers the labeling of and provision of supplementary product information on electric mains-operated household refrigerating appliances with a storage volume between 10 and 1,500 litres.</t>
+  </si>
+  <si>
+    <t>Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>JS 1749</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-21012013-energy-labeling-household-refrigerating-appliances</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5455</t>
+  </si>
+  <si>
+    <t>JS 2102:2013 Technical Regulation on eco-design requirements for household refrigerating appliances</t>
+  </si>
+  <si>
+    <t>This policy establishes ecodesign requirements for placing on the market of electric mains-operated household refrigerating appliances with a storage volume up to 1500 litres.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-21022013-technical-regulation-eco-design-requirements-household-refrigerating</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5466</t>
+  </si>
+  <si>
+    <t>JS 2105:2013 Energy labeling of televisions</t>
+  </si>
+  <si>
+    <t>This policy covers labelling and the provision of supplementary product information for televisions.</t>
+  </si>
+  <si>
+    <t>JS 2105</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-21052013-energy-labeling-televisions</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5456</t>
+  </si>
+  <si>
+    <t>JS 2106:2013 Technical Regulation on eco-design requirements for televisions</t>
+  </si>
+  <si>
+    <t>This policy establishes ecodesign requirements for placing on the market of televisions.</t>
+  </si>
+  <si>
+    <t>JS 2106</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-21062013-technical-regulation-eco-design-requirements-televisions</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5468</t>
+  </si>
+  <si>
+    <t>JS 2107:2013 Technical Regulation on eco-design requirements for air conditioners and comfort fans</t>
+  </si>
+  <si>
+    <t>This policy establishes ecodesign requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input of 125W.</t>
+  </si>
+  <si>
+    <t>JS 2107</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-21072013-technical-regulation-eco-design-requirements-air-conditioners-and-comfort-fans</t>
+  </si>
+  <si>
+    <t>JS 2108:2013 Energy efficiency labeling of air conditioners</t>
+  </si>
+  <si>
+    <t>This policy establishes requirements for the labelling and the provision of supplementary product information for electric mains-operated air conditioners with a rated capacity of 12 kW for cooling or heating if the product has no cooling function. This policy does not apply to: a) appliances that use non-electric energy sources; b) air conditioners of which the condensor- or evaporator-side do not use air for heat transfer medium.</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-21082013-energy-efficiency-labeling-air-conditioners</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5451</t>
+  </si>
+  <si>
+    <t>JS 2110:2013 Technical Regulation on eco-design requirements for simple set-top boxes</t>
+  </si>
+  <si>
+    <t>This policy establishes ecodesign requirements for simple set-top boxes.</t>
+  </si>
+  <si>
+    <t>JS 2110</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-21102013-technical-regulation-eco-design-requirements-simple-set-top-boxes</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5470</t>
+  </si>
+  <si>
+    <t>JS 2111:2013 Technical Regulation on eco-design requirements for no-load condition electric power consumption and average active efficiency of external power supplies</t>
+  </si>
+  <si>
+    <t>This policy establishes ecodesign requirements related to electric power consumption in no-load condition and average active efficiency of external power supplies.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-21112013-technical-regulation-eco-design-requirements-no-load-condition-electric-power</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5471</t>
+  </si>
+  <si>
+    <t>JS 2112:2013 Technical Regulation on eco-design requirements for fans</t>
+  </si>
+  <si>
+    <t>This policy establishes ecodesign requirements for the placing on the market or putting into service of fans, including those integrated in other energy-related products as covered by the Framework Technical Regulation.</t>
+  </si>
+  <si>
+    <t>Integrated Fans</t>
+  </si>
+  <si>
+    <t>JS 2112</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-21122013-technical-regulation-eco-design-requirements-fans</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5472</t>
+  </si>
+  <si>
+    <t>JS 50564:2012 Electrical and electronic household and office equipment - Measurement of low power consumption</t>
+  </si>
+  <si>
+    <t>This policy specifies methods of measurement of electrical power consumption and the reporting of the results for a range of electrical and electronic household and office equipment, hereafter referred to as products.</t>
+  </si>
+  <si>
+    <t>Stand-by and networked devices</t>
+  </si>
+  <si>
+    <t>JS 62301</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-505642012-electrical-and-electronic-household-and-office-equipment-measurement-low</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5279</t>
+  </si>
+  <si>
+    <t>JS 60456:2012 Clothes washing machines for household use - Methods for measuring the performance (EN 60456:2001 + AC:2011)</t>
+  </si>
+  <si>
+    <t>This policy specifies methods for measuring the performance of clothes washing machines for household use, with or without heating devices utilising cold and/or hot water supply. It also deals with appliances for water extraction by centrifugal force (spin extractors) and is applicable to appliances for both washing and drying textiles (washer-dryers).</t>
+  </si>
+  <si>
+    <t>JS 2103</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-604562012-clothes-washing-machines-household-use-methods-measuring-performance-en</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5305</t>
+  </si>
+  <si>
+    <t>JS 61121:2012 Tumble dryers for household use - Methods for measuring the performance</t>
+  </si>
+  <si>
+    <t>This policy covers household electric tumble dryers of the automatic and non-automatic type, with or without a cold water supply and incorporating a heating device.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/js-611212012-tumble-dryers-household-use-methods-measuring-performance</t>
+  </si>
+  <si>
+    <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5293</t>
+  </si>
+  <si>
+    <t>Law 26,473</t>
+  </si>
+  <si>
+    <t>Prohibits the commercialization of incandescent lamps in the country as of 12-31-2010</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/law-26473</t>
+  </si>
+  <si>
+    <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3970</t>
+  </si>
+  <si>
+    <t>Provision 170/2016</t>
+  </si>
+  <si>
+    <t>Energy efficiency labelling of household microwave ovens.</t>
+  </si>
+  <si>
+    <t>Microwaves</t>
+  </si>
+  <si>
+    <t>IRAM 62412 / IRAM 62301</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/provision-1702016</t>
+  </si>
+  <si>
+    <t>http://servicios.infoleg.gob.ar/infolegInternet/anexos/265000-269999/267555/norma.htm</t>
+  </si>
+  <si>
+    <t>Provision 172/2016</t>
+  </si>
+  <si>
+    <t>Energy labelling for electric storage water heaters.</t>
+  </si>
+  <si>
+    <t>IRAM 62410</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/provision-1722016</t>
+  </si>
+  <si>
+    <t>http://servicios.infoleg.gob.ar/infolegInternet/anexos/265000-269999/267379/norma.htm</t>
+  </si>
+  <si>
+    <t>Provision 219/2015</t>
+  </si>
+  <si>
+    <t>Energy labelling for televisions.</t>
+  </si>
+  <si>
+    <t>Televisions</t>
+  </si>
+  <si>
+    <t>IRAM 62411 / IRAM 62301</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/provision-2192015</t>
+  </si>
+  <si>
+    <t>http://servicios.infoleg.gob.ar/infolegInternet/anexos/250000-254999/251748/norma.htm</t>
+  </si>
+  <si>
+    <t>Provision 230/2015</t>
+  </si>
+  <si>
+    <t>Energy efficiency labelling for single- and three-phase cage induction motors.</t>
+  </si>
+  <si>
+    <t>3-Phase Motors, 1-Phase Motors</t>
+  </si>
+  <si>
+    <t>IRAM 62409:2014 / IRAM 62405:2012</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/provision-2302015</t>
+  </si>
+  <si>
+    <t>http://servicios.infoleg.gob.ar/infolegInternet/anexos/250000-254999/251749/norma.htm</t>
+  </si>
+  <si>
+    <t>Provision No 859 del 11|11|2008</t>
+  </si>
+  <si>
+    <t>Energy efficiency labelling of air conditioners.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/provision-no-859-del-11112008</t>
+  </si>
+  <si>
+    <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3446</t>
+  </si>
+  <si>
+    <t>Provision No. 246</t>
+  </si>
+  <si>
+    <t>This policy establishes the mandatory labeling for electromagnetic and electronic ballasts for fluorescent lamps, suitable for operation connected to the 220V power grid and 50HZ, which are marketed in the country either independently or as part of a luminaire, as established in IRAM standard n ° 62407.</t>
+  </si>
+  <si>
+    <t>Fluorescent and HID Lighting</t>
+  </si>
+  <si>
+    <t>IRAM 62407</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/provision-no-246</t>
+  </si>
+  <si>
+    <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=4000</t>
+  </si>
+  <si>
+    <t>Provision No. 257</t>
+  </si>
+  <si>
+    <t>Mandatory Energy Efficiency Labeling for General Lighting Fluorescent Lamps with Single and Double Base</t>
+  </si>
+  <si>
+    <t>Tubular Lamps</t>
+  </si>
+  <si>
+    <t>IRAM 62404-2</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/provision-no-257</t>
+  </si>
+  <si>
+    <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3421</t>
+  </si>
+  <si>
+    <t>Provision No. 761|2010</t>
+  </si>
+  <si>
+    <t>Electric washing machines. Part 3 - Energy efficiency labelling</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/provision-no-7612010</t>
   </si>
   <si>
     <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3425</t>
   </si>
   <si>
-    <t>Energy Saving Trust Endorsed Products</t>
-[...566 lines deleted...]
-    <t>https://cprc-clasp.ngo/policies/provision-no-7612010</t>
+    <t>Resolution 684 / 2013</t>
+  </si>
+  <si>
+    <t>This regulation set maximum energy consumption levels and/or minimum energy efficiency levels for electric washing machines.</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-684-2013</t>
+  </si>
+  <si>
+    <t>https://www.argentina.gob.ar/normativa/nacional/resoluci%C3%B3n-684-2013-220747/texto</t>
   </si>
   <si>
     <t>Resolution 834/2019 and Resolution 422/2020</t>
   </si>
   <si>
     <t>Electric dishwashers for household use.</t>
   </si>
   <si>
     <t>IRAM 2294-3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-8342019-and-resolution-4222020</t>
   </si>
   <si>
     <t>http://servicios.infoleg.gob.ar/infolegInternet/anexos/330000-334999/333282/norma.htm</t>
   </si>
   <si>
     <t>Resolution Ex SCIyM No. 319|99</t>
   </si>
   <si>
     <t>The document contains Energy efficiency labelling and standards for refrigerators, freezers and their combination.</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>IRAM 2404-1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-ex-sciym-no-31999</t>
   </si>
   <si>
     <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3464</t>
   </si>
   <si>
     <t>Resolution SE No 814|2013</t>
   </si>
   <si>
     <t>This Document contains Energy efficiency labeling and standards for air conditioners</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-se-no-8142013</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
@@ -1792,65 +1829,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P91"/>
+  <dimension ref="A1:P92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1075.737" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="153.248" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -2342,3793 +2379,3841 @@
       </c>
       <c r="P11" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>86</v>
       </c>
       <c r="B12" t="s">
         <v>87</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>88</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="H12">
         <v>1995</v>
       </c>
       <c r="I12">
         <v>2012</v>
       </c>
       <c r="J12" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="K12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L12" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M12"/>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="P12" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2013</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>34</v>
       </c>
       <c r="K13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2011</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>34</v>
       </c>
       <c r="K14" t="s">
         <v>35</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="P14" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>53</v>
       </c>
       <c r="H15">
         <v>1979</v>
       </c>
       <c r="I15">
         <v>2013</v>
       </c>
       <c r="J15" t="s">
         <v>34</v>
       </c>
       <c r="K15" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="P15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B16" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>2013</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>34</v>
       </c>
       <c r="K16" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="P16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C17" t="s">
         <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2009</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>35</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="P17" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B18" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C18" t="s">
         <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G18" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H18">
         <v>2015</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>34</v>
       </c>
       <c r="K18" t="s">
         <v>42</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="P18" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B19" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C19" t="s">
         <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G19" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H19">
         <v>2015</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>42</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="P19" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B20" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C20" t="s">
         <v>32</v>
       </c>
       <c r="D20" t="s">
         <v>41</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2015</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>34</v>
       </c>
       <c r="K20" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="P20" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B21" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C21" t="s">
         <v>32</v>
       </c>
       <c r="D21" t="s">
         <v>47</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>2015</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>42</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="P21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C22" t="s">
         <v>32</v>
       </c>
       <c r="D22" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2016</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>34</v>
       </c>
       <c r="K22" t="s">
         <v>35</v>
       </c>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22" t="s">
         <v>36</v>
       </c>
       <c r="O22" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="P22" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C23" t="s">
         <v>32</v>
       </c>
       <c r="D23" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G23" t="s">
         <v>53</v>
       </c>
       <c r="H23">
         <v>2009</v>
       </c>
       <c r="I23">
         <v>2019</v>
       </c>
       <c r="J23" t="s">
         <v>34</v>
       </c>
       <c r="K23" t="s">
         <v>35</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="P23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C24" t="s">
         <v>32</v>
       </c>
       <c r="D24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G24" t="s">
         <v>53</v>
       </c>
       <c r="H24">
         <v>2015</v>
       </c>
       <c r="I24">
         <v>2019</v>
       </c>
       <c r="J24" t="s">
         <v>34</v>
       </c>
       <c r="K24" t="s">
         <v>35</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24" t="s">
         <v>36</v>
       </c>
       <c r="O24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="P24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C25" t="s">
         <v>32</v>
       </c>
       <c r="D25" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G25" t="s">
         <v>53</v>
       </c>
       <c r="H25">
         <v>2015</v>
       </c>
       <c r="I25">
         <v>2019</v>
       </c>
       <c r="J25" t="s">
         <v>34</v>
       </c>
       <c r="K25" t="s">
         <v>35</v>
       </c>
       <c r="L25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="M25"/>
       <c r="N25" t="s">
         <v>36</v>
       </c>
       <c r="O25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="P25" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B26" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C26" t="s">
         <v>32</v>
       </c>
       <c r="D26" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2014</v>
       </c>
       <c r="I26">
         <v>2019</v>
       </c>
       <c r="J26" t="s">
         <v>34</v>
       </c>
       <c r="K26" t="s">
         <v>35</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="P26" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C27" t="s">
         <v>32</v>
       </c>
       <c r="D27" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G27" t="s">
         <v>53</v>
       </c>
       <c r="H27">
         <v>2014</v>
       </c>
       <c r="I27">
         <v>2019</v>
       </c>
       <c r="J27" t="s">
         <v>34</v>
       </c>
       <c r="K27" t="s">
         <v>35</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="P27" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B28" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C28" t="s">
         <v>32</v>
       </c>
       <c r="D28" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2013</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>34</v>
       </c>
       <c r="K28" t="s">
         <v>35</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="P28" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B29" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C29" t="s">
         <v>32</v>
       </c>
       <c r="D29" t="s">
         <v>82</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2014</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
         <v>34</v>
       </c>
       <c r="K29" t="s">
         <v>35</v>
       </c>
       <c r="L29" t="s">
         <v>83</v>
       </c>
       <c r="M29"/>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="P29" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B30" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C30" t="s">
         <v>32</v>
       </c>
       <c r="D30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2012</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>34</v>
       </c>
       <c r="K30" t="s">
         <v>35</v>
       </c>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="P30" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B31" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C31" t="s">
         <v>32</v>
       </c>
       <c r="D31" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2011</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>34</v>
       </c>
       <c r="K31" t="s">
         <v>35</v>
       </c>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
         <v>36</v>
       </c>
       <c r="O31" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="P31" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B32" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C32" t="s">
         <v>32</v>
       </c>
       <c r="D32" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2012</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>34</v>
       </c>
       <c r="K32" t="s">
         <v>35</v>
       </c>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="P32" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B33" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C33" t="s">
         <v>32</v>
       </c>
       <c r="D33" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2012</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>34</v>
       </c>
       <c r="K33" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="P33" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B34" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C34" t="s">
         <v>32</v>
       </c>
       <c r="D34" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2013</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>34</v>
       </c>
       <c r="K34" t="s">
         <v>35</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="P34" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B35" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C35" t="s">
         <v>32</v>
       </c>
       <c r="D35" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2013</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>34</v>
       </c>
       <c r="K35" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L35" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="M35"/>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="P35" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B36" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C36" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D36" t="s">
         <v>88</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>206</v>
       </c>
       <c r="H36">
         <v>2012</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="K36" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="P36" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B37" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C37" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D37" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G37" t="s">
         <v>53</v>
       </c>
       <c r="H37">
         <v>1992</v>
       </c>
       <c r="I37">
         <v>2013</v>
       </c>
       <c r="J37" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="K37" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="P37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B38" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C38" t="s">
         <v>32</v>
       </c>
       <c r="D38" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>2009</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>34</v>
       </c>
       <c r="K38" t="s">
         <v>35</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="P38" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B39" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="C39" t="s">
         <v>32</v>
       </c>
       <c r="D39" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2015</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>34</v>
       </c>
       <c r="K39" t="s">
         <v>35</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
         <v>36</v>
       </c>
       <c r="O39" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="P39" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B40" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C40" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D40" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E40" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="F40" t="s">
-        <v>117</v>
+        <v>229</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>23</v>
       </c>
       <c r="K40" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="L40"/>
+        <v>24</v>
+      </c>
+      <c r="L40" t="s">
+        <v>201</v>
+      </c>
       <c r="M40" t="s">
-        <v>26</v>
+        <v>230</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="P40" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B41" t="s">
-        <v>228</v>
+        <v>19</v>
       </c>
       <c r="C41" t="s">
         <v>32</v>
       </c>
       <c r="D41" t="s">
+        <v>19</v>
+      </c>
+      <c r="E41" t="s">
+        <v>228</v>
+      </c>
+      <c r="F41" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2015</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
         <v>23</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="M41" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
         <v>233</v>
       </c>
       <c r="P41" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B42" t="s">
-        <v>19</v>
+        <v>234</v>
       </c>
       <c r="C42" t="s">
         <v>32</v>
       </c>
       <c r="D42" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="E42" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="F42" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>2015</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
         <v>23</v>
       </c>
       <c r="K42" t="s">
-        <v>24</v>
+        <v>235</v>
       </c>
       <c r="L42" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="M42" t="s">
+        <v>230</v>
+      </c>
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
+        <v>236</v>
+      </c>
+      <c r="P42" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B43" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C43" t="s">
         <v>32</v>
       </c>
       <c r="D43" t="s">
-        <v>47</v>
+        <v>238</v>
       </c>
       <c r="E43" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="F43" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
         <v>2015</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>23</v>
       </c>
       <c r="K43" t="s">
-        <v>237</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="L43"/>
       <c r="M43" t="s">
+        <v>230</v>
+      </c>
+      <c r="N43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O43" t="s">
+        <v>239</v>
+      </c>
+      <c r="P43" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B44" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C44" t="s">
         <v>32</v>
       </c>
       <c r="D44" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E44" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="F44" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G44" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H44">
         <v>2015</v>
       </c>
-      <c r="I44"/>
+      <c r="I44">
+        <v>2015</v>
+      </c>
       <c r="J44" t="s">
         <v>23</v>
       </c>
       <c r="K44" t="s">
         <v>35</v>
       </c>
-      <c r="L44"/>
+      <c r="L44" t="s">
+        <v>201</v>
+      </c>
       <c r="M44" t="s">
+        <v>230</v>
+      </c>
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
+        <v>242</v>
+      </c>
+      <c r="P44" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B45" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C45" t="s">
         <v>32</v>
       </c>
       <c r="D45" t="s">
-        <v>224</v>
+        <v>244</v>
       </c>
       <c r="E45" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="F45" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G45" t="s">
         <v>53</v>
       </c>
       <c r="H45">
         <v>2015</v>
       </c>
       <c r="I45">
         <v>2015</v>
       </c>
       <c r="J45" t="s">
         <v>23</v>
       </c>
       <c r="K45" t="s">
         <v>35</v>
       </c>
       <c r="L45" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="M45" t="s">
+        <v>230</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
+        <v>245</v>
+      </c>
+      <c r="P45" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B46" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C46" t="s">
         <v>32</v>
       </c>
       <c r="D46" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E46" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="F46" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G46" t="s">
         <v>53</v>
       </c>
       <c r="H46">
         <v>2015</v>
       </c>
       <c r="I46">
         <v>2015</v>
       </c>
       <c r="J46" t="s">
         <v>23</v>
       </c>
       <c r="K46" t="s">
         <v>35</v>
       </c>
       <c r="L46" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="M46" t="s">
+        <v>230</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
+        <v>248</v>
+      </c>
+      <c r="P46" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>227</v>
+        <v>249</v>
       </c>
       <c r="B47" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C47" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D47" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E47" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="F47" t="s">
-        <v>231</v>
+        <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>53</v>
       </c>
       <c r="H47">
-        <v>2015</v>
+        <v>2002</v>
       </c>
       <c r="I47">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="J47" t="s">
-        <v>23</v>
+        <v>252</v>
       </c>
       <c r="K47" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="L47" t="s">
-        <v>199</v>
+        <v>253</v>
       </c>
       <c r="M47" t="s">
-        <v>232</v>
+        <v>26</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="P47" t="s">
-        <v>234</v>
+        <v>255</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="B48" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="C48" t="s">
         <v>18</v>
       </c>
       <c r="D48" t="s">
-        <v>252</v>
+        <v>186</v>
       </c>
       <c r="E48" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H48">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I48"/>
       <c r="J48" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="K48" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="L48" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="M48" t="s">
         <v>26</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
+        <v>259</v>
+      </c>
+      <c r="P48" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B49" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C49" t="s">
-        <v>18</v>
+        <v>262</v>
       </c>
       <c r="D49" t="s">
-        <v>184</v>
+        <v>263</v>
       </c>
       <c r="E49" t="s">
-        <v>230</v>
+        <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H49">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I49"/>
+        <v>2013</v>
+      </c>
+      <c r="I49">
+        <v>2014</v>
+      </c>
       <c r="J49" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="K49" t="s">
         <v>35</v>
       </c>
       <c r="L49" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="M49" t="s">
-        <v>26</v>
+        <v>266</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="P49" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="B50" t="s">
+        <v>270</v>
+      </c>
+      <c r="C50" t="s">
         <v>262</v>
       </c>
-      <c r="C50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>53</v>
       </c>
       <c r="H50">
         <v>2013</v>
       </c>
       <c r="I50">
         <v>2014</v>
       </c>
       <c r="J50" t="s">
+        <v>264</v>
+      </c>
+      <c r="K50" t="s">
+        <v>35</v>
+      </c>
+      <c r="L50" t="s">
         <v>265</v>
       </c>
-      <c r="K50" t="s">
-[...2 lines deleted...]
-      <c r="L50" t="s">
+      <c r="M50" t="s">
         <v>266</v>
       </c>
-      <c r="M50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="P50" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B51" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C51" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D51" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="G51" t="s">
         <v>53</v>
       </c>
       <c r="H51">
         <v>2013</v>
       </c>
       <c r="I51">
         <v>2014</v>
       </c>
       <c r="J51" t="s">
+        <v>264</v>
+      </c>
+      <c r="K51" t="s">
+        <v>35</v>
+      </c>
+      <c r="L51" t="s">
         <v>265</v>
       </c>
-      <c r="K51" t="s">
-[...2 lines deleted...]
-      <c r="L51" t="s">
+      <c r="M51" t="s">
         <v>266</v>
       </c>
-      <c r="M51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="P51" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B52" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="C52" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D52" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G52" t="s">
         <v>53</v>
       </c>
       <c r="H52">
         <v>2013</v>
       </c>
       <c r="I52">
         <v>2014</v>
       </c>
       <c r="J52" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K52" t="s">
         <v>35</v>
       </c>
       <c r="L52" t="s">
+        <v>282</v>
+      </c>
+      <c r="M52" t="s">
         <v>266</v>
       </c>
-      <c r="M52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="P52" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="B53" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="C53" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D53" t="s">
-        <v>282</v>
+        <v>118</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G53" t="s">
         <v>53</v>
       </c>
       <c r="H53">
         <v>2013</v>
       </c>
       <c r="I53">
         <v>2014</v>
       </c>
       <c r="J53" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K53" t="s">
         <v>35</v>
       </c>
       <c r="L53" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="M53" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="P53" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B54" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C54" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D54" t="s">
-        <v>116</v>
+        <v>244</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="G54" t="s">
         <v>53</v>
       </c>
       <c r="H54">
         <v>2013</v>
       </c>
       <c r="I54">
         <v>2014</v>
       </c>
       <c r="J54" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K54" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="L54" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="M54" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="P54" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="B55" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C55" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D55" t="s">
-        <v>245</v>
+        <v>108</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
         <v>53</v>
       </c>
       <c r="H55">
         <v>2013</v>
       </c>
       <c r="I55">
         <v>2014</v>
       </c>
       <c r="J55" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K55" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="L55" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="M55" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="N55" t="s">
-        <v>27</v>
+        <v>298</v>
       </c>
       <c r="O55" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="P55" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="B56" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="C56" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D56" t="s">
-        <v>106</v>
+        <v>72</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="G56" t="s">
         <v>53</v>
       </c>
       <c r="H56">
         <v>2013</v>
       </c>
       <c r="I56">
         <v>2014</v>
       </c>
       <c r="J56" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K56" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="L56" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="M56" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="N56" t="s">
-        <v>299</v>
+        <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="P56" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="B57" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="C57" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D57" t="s">
         <v>72</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="G57" t="s">
         <v>53</v>
       </c>
       <c r="H57">
         <v>2013</v>
       </c>
       <c r="I57">
         <v>2014</v>
       </c>
       <c r="J57" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K57" t="s">
         <v>60</v>
       </c>
       <c r="L57" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="M57" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="P57" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B58" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="C58" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D58" t="s">
-        <v>72</v>
+        <v>313</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
         <v>21</v>
       </c>
       <c r="G58" t="s">
         <v>53</v>
       </c>
       <c r="H58">
         <v>2013</v>
       </c>
       <c r="I58">
         <v>2014</v>
       </c>
       <c r="J58" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K58" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="L58" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="M58" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="P58" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="B59" t="s">
+        <v>318</v>
+      </c>
+      <c r="C59" t="s">
+        <v>262</v>
+      </c>
+      <c r="D59" t="s">
         <v>313</v>
       </c>
-      <c r="C59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="G59" t="s">
         <v>53</v>
       </c>
       <c r="H59">
         <v>2013</v>
       </c>
       <c r="I59">
         <v>2014</v>
       </c>
       <c r="J59" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K59" t="s">
         <v>35</v>
       </c>
       <c r="L59" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="M59" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="P59" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B60" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C60" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D60" t="s">
-        <v>314</v>
+        <v>52</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="G60" t="s">
         <v>53</v>
       </c>
       <c r="H60">
         <v>2013</v>
       </c>
       <c r="I60">
         <v>2014</v>
       </c>
       <c r="J60" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K60" t="s">
         <v>35</v>
       </c>
       <c r="L60" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="M60" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="P60" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B61" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C61" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D61" t="s">
         <v>52</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="G61" t="s">
         <v>53</v>
       </c>
       <c r="H61">
         <v>2013</v>
       </c>
       <c r="I61">
         <v>2014</v>
       </c>
       <c r="J61" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K61" t="s">
         <v>35</v>
       </c>
       <c r="L61" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="M61" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="P61" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="B62" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="C62" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D62" t="s">
-        <v>52</v>
+        <v>176</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G62" t="s">
         <v>53</v>
       </c>
       <c r="H62">
         <v>2013</v>
       </c>
       <c r="I62">
         <v>2014</v>
       </c>
       <c r="J62" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K62" t="s">
         <v>35</v>
       </c>
       <c r="L62" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="M62" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      </c>
+        <v>334</v>
+      </c>
+      <c r="P62"/>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B63" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C63" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D63" t="s">
-        <v>174</v>
+        <v>337</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="G63" t="s">
         <v>53</v>
       </c>
       <c r="H63">
+        <v>2012</v>
+      </c>
+      <c r="I63">
         <v>2013</v>
       </c>
-      <c r="I63">
-[...1 lines deleted...]
-      </c>
       <c r="J63" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K63" t="s">
         <v>35</v>
       </c>
       <c r="L63" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="M63" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
-        <v>335</v>
-[...1 lines deleted...]
-      <c r="P63"/>
+        <v>338</v>
+      </c>
+      <c r="P63" t="s">
+        <v>339</v>
+      </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="B64" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="C64" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D64" t="s">
-        <v>338</v>
+        <v>217</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="G64" t="s">
         <v>53</v>
       </c>
       <c r="H64">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I64">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J64" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K64" t="s">
         <v>35</v>
       </c>
       <c r="L64" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="M64" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="P64" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B65" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C65" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D65" t="s">
-        <v>214</v>
+        <v>146</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G65" t="s">
         <v>53</v>
       </c>
       <c r="H65">
         <v>2013</v>
       </c>
       <c r="I65">
         <v>2014</v>
       </c>
       <c r="J65" t="s">
+        <v>264</v>
+      </c>
+      <c r="K65" t="s">
+        <v>35</v>
+      </c>
+      <c r="L65" t="s">
         <v>265</v>
       </c>
-      <c r="K65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M65" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="P65" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B66" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C66" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D66" t="s">
-        <v>144</v>
+        <v>351</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G66" t="s">
         <v>53</v>
       </c>
       <c r="H66">
         <v>2013</v>
       </c>
       <c r="I66">
         <v>2014</v>
       </c>
       <c r="J66" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K66" t="s">
         <v>35</v>
       </c>
       <c r="L66" t="s">
+        <v>352</v>
+      </c>
+      <c r="M66" t="s">
         <v>266</v>
       </c>
-      <c r="M66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="P66" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="B67" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="C67" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D67" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G67" t="s">
         <v>53</v>
       </c>
       <c r="H67">
+        <v>2012</v>
+      </c>
+      <c r="I67">
         <v>2013</v>
       </c>
-      <c r="I67">
-[...1 lines deleted...]
-      </c>
       <c r="J67" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K67" t="s">
         <v>35</v>
       </c>
       <c r="L67" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="M67" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="P67" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="B68" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="C68" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D68" t="s">
-        <v>358</v>
+        <v>244</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G68" t="s">
         <v>53</v>
       </c>
       <c r="H68">
         <v>2012</v>
       </c>
       <c r="I68">
         <v>2013</v>
       </c>
       <c r="J68" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K68" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="L68" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="M68" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="P68" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B69" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C69" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D69" t="s">
-        <v>245</v>
+        <v>88</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="G69" t="s">
         <v>53</v>
       </c>
       <c r="H69">
         <v>2012</v>
       </c>
       <c r="I69">
         <v>2013</v>
       </c>
       <c r="J69" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K69" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="L69" t="s">
-        <v>364</v>
+        <v>292</v>
       </c>
       <c r="M69" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="P69" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B70" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C70" t="s">
+        <v>18</v>
+      </c>
+      <c r="D70" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>21</v>
       </c>
       <c r="G70" t="s">
         <v>53</v>
       </c>
       <c r="H70">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I70">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="J70" t="s">
-        <v>265</v>
+        <v>23</v>
       </c>
       <c r="K70" t="s">
         <v>35</v>
       </c>
-      <c r="L70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L70"/>
       <c r="M70" t="s">
-        <v>267</v>
+        <v>26</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="P70" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B71" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="C71" t="s">
         <v>18</v>
       </c>
       <c r="D71" t="s">
-        <v>264</v>
+        <v>376</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>21</v>
       </c>
       <c r="G71" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H71">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I71"/>
       <c r="J71" t="s">
-        <v>23</v>
+        <v>252</v>
       </c>
       <c r="K71" t="s">
         <v>35</v>
       </c>
-      <c r="L71"/>
+      <c r="L71" t="s">
+        <v>377</v>
+      </c>
       <c r="M71" t="s">
         <v>26</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="P71" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="B72" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="C72" t="s">
         <v>18</v>
       </c>
       <c r="D72" t="s">
-        <v>377</v>
+        <v>247</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>21</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
         <v>2016</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="K72" t="s">
         <v>35</v>
       </c>
       <c r="L72" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="M72" t="s">
         <v>26</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="P72" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="B73" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="C73" t="s">
         <v>18</v>
       </c>
       <c r="D73" t="s">
-        <v>248</v>
+        <v>387</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
         <v>21</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="I73"/>
       <c r="J73" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="K73" t="s">
         <v>35</v>
       </c>
       <c r="L73" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="M73" t="s">
         <v>26</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="P73" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="B74" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="C74" t="s">
         <v>18</v>
       </c>
       <c r="D74" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="E74" t="s">
         <v>20</v>
       </c>
       <c r="F74" t="s">
         <v>21</v>
       </c>
       <c r="G74" t="s">
         <v>22</v>
       </c>
       <c r="H74">
         <v>2015</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="K74" t="s">
         <v>35</v>
       </c>
       <c r="L74" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="M74" t="s">
         <v>26</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="P74" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="B75" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="C75" t="s">
         <v>18</v>
       </c>
       <c r="D75" t="s">
-        <v>394</v>
+        <v>337</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
         <v>21</v>
       </c>
       <c r="G75" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H75">
+        <v>2008</v>
+      </c>
+      <c r="I75">
         <v>2015</v>
       </c>
-      <c r="I75"/>
       <c r="J75" t="s">
-        <v>253</v>
+        <v>23</v>
       </c>
       <c r="K75" t="s">
         <v>35</v>
       </c>
-      <c r="L75" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L75"/>
       <c r="M75" t="s">
         <v>26</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="P75" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="B76" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C76" t="s">
         <v>18</v>
       </c>
       <c r="D76" t="s">
-        <v>338</v>
+        <v>403</v>
       </c>
       <c r="E76" t="s">
         <v>20</v>
       </c>
       <c r="F76" t="s">
         <v>21</v>
       </c>
       <c r="G76" t="s">
         <v>53</v>
       </c>
       <c r="H76">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="I76">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="J76" t="s">
         <v>23</v>
       </c>
       <c r="K76" t="s">
         <v>35</v>
       </c>
-      <c r="L76"/>
+      <c r="L76" t="s">
+        <v>404</v>
+      </c>
       <c r="M76" t="s">
         <v>26</v>
       </c>
       <c r="N76" t="s">
         <v>27</v>
       </c>
       <c r="O76" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="P76" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="B77" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="C77" t="s">
         <v>18</v>
       </c>
       <c r="D77" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>21</v>
       </c>
       <c r="G77" t="s">
         <v>53</v>
       </c>
       <c r="H77">
-        <v>2011</v>
+        <v>1999</v>
       </c>
       <c r="I77">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="J77" t="s">
         <v>23</v>
       </c>
       <c r="K77" t="s">
         <v>35</v>
       </c>
       <c r="L77" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="M77" t="s">
         <v>26</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="P77" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="B78" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="C78" t="s">
         <v>18</v>
       </c>
       <c r="D78" t="s">
-        <v>410</v>
+        <v>241</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>21</v>
       </c>
       <c r="G78" t="s">
         <v>53</v>
       </c>
       <c r="H78">
-        <v>1999</v>
+        <v>2007</v>
       </c>
       <c r="I78">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="J78" t="s">
         <v>23</v>
       </c>
       <c r="K78" t="s">
         <v>35</v>
       </c>
-      <c r="L78" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L78"/>
       <c r="M78" t="s">
         <v>26</v>
       </c>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="P78" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="B79" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="C79" t="s">
         <v>18</v>
       </c>
       <c r="D79" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="G79" t="s">
-        <v>53</v>
+        <v>419</v>
       </c>
       <c r="H79">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I79"/>
       <c r="J79" t="s">
         <v>23</v>
       </c>
       <c r="K79" t="s">
         <v>35</v>
       </c>
       <c r="L79"/>
       <c r="M79" t="s">
         <v>26</v>
       </c>
       <c r="N79" t="s">
         <v>27</v>
       </c>
       <c r="O79" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="P79" t="s">
-        <v>226</v>
+        <v>421</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="B80" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="C80" t="s">
         <v>18</v>
       </c>
       <c r="D80" t="s">
         <v>72</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
         <v>21</v>
       </c>
       <c r="G80" t="s">
         <v>22</v>
       </c>
       <c r="H80">
         <v>2019</v>
       </c>
       <c r="I80">
         <v>2020</v>
       </c>
       <c r="J80" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="K80" t="s">
         <v>35</v>
       </c>
       <c r="L80" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="M80" t="s">
         <v>26</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="P80" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="B81" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="C81" t="s">
         <v>18</v>
       </c>
       <c r="D81" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="G81" t="s">
         <v>53</v>
       </c>
       <c r="H81">
         <v>2013</v>
       </c>
       <c r="I81">
         <v>2015</v>
       </c>
       <c r="J81" t="s">
         <v>23</v>
       </c>
       <c r="K81" t="s">
         <v>35</v>
       </c>
       <c r="L81" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="M81" t="s">
         <v>26</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="P81" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="B82" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="C82" t="s">
         <v>18</v>
       </c>
       <c r="D82" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="G82" t="s">
         <v>22</v>
       </c>
       <c r="H82">
         <v>2014</v>
       </c>
       <c r="I82"/>
       <c r="J82" t="s">
         <v>23</v>
       </c>
       <c r="K82" t="s">
         <v>35</v>
       </c>
       <c r="L82"/>
       <c r="M82" t="s">
         <v>26</v>
       </c>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="P82" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="B83" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="C83" t="s">
         <v>32</v>
       </c>
       <c r="D83" t="s">
-        <v>433</v>
+        <v>88</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
-        <v>21</v>
+        <v>429</v>
       </c>
       <c r="G83" t="s">
         <v>22</v>
       </c>
       <c r="H83">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="I83"/>
       <c r="J83" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="K83" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="M83"/>
+        <v>91</v>
+      </c>
+      <c r="L83" t="s">
+        <v>438</v>
+      </c>
+      <c r="M83" t="s">
+        <v>213</v>
+      </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="P83" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="B84" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="C84" t="s">
         <v>32</v>
       </c>
       <c r="D84" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="G84" t="s">
         <v>22</v>
       </c>
       <c r="H84">
         <v>2021</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
         <v>34</v>
       </c>
       <c r="K84" t="s">
         <v>35</v>
       </c>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="P84" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B85" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="C85" t="s">
         <v>32</v>
       </c>
       <c r="D85" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G85" t="s">
         <v>22</v>
       </c>
       <c r="H85">
         <v>2021</v>
       </c>
       <c r="I85"/>
       <c r="J85" t="s">
         <v>34</v>
       </c>
       <c r="K85" t="s">
         <v>35</v>
       </c>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85" t="s">
         <v>27</v>
       </c>
       <c r="O85" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="P85" t="s">
-        <v>79</v>
+        <v>448</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="B86" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="C86" t="s">
         <v>32</v>
       </c>
       <c r="D86" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G86" t="s">
         <v>22</v>
       </c>
       <c r="H86">
         <v>2021</v>
       </c>
       <c r="I86"/>
       <c r="J86" t="s">
         <v>34</v>
       </c>
       <c r="K86" t="s">
         <v>35</v>
       </c>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O86" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="P86" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="B87" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="C87" t="s">
         <v>32</v>
       </c>
       <c r="D87" t="s">
-        <v>72</v>
+        <v>455</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G87" t="s">
         <v>22</v>
       </c>
       <c r="H87">
         <v>2021</v>
       </c>
       <c r="I87"/>
       <c r="J87" t="s">
         <v>34</v>
       </c>
       <c r="K87" t="s">
         <v>35</v>
       </c>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O87" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="P87" t="s">
-        <v>450</v>
+        <v>79</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="B88" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="C88" t="s">
         <v>32</v>
       </c>
       <c r="D88" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G88" t="s">
         <v>22</v>
       </c>
       <c r="H88">
         <v>2021</v>
       </c>
       <c r="I88"/>
       <c r="J88" t="s">
         <v>34</v>
       </c>
       <c r="K88" t="s">
         <v>35</v>
       </c>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88" t="s">
         <v>27</v>
       </c>
       <c r="O88" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="P88" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="B89" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="C89" t="s">
         <v>32</v>
       </c>
       <c r="D89" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
       <c r="F89" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G89" t="s">
         <v>22</v>
       </c>
       <c r="H89">
         <v>2021</v>
       </c>
       <c r="I89"/>
       <c r="J89" t="s">
         <v>34</v>
       </c>
       <c r="K89" t="s">
         <v>35</v>
       </c>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O89" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="P89" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="B90" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="C90" t="s">
         <v>32</v>
       </c>
       <c r="D90" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="E90" t="s">
         <v>20</v>
       </c>
       <c r="F90" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G90" t="s">
         <v>22</v>
       </c>
       <c r="H90">
         <v>2021</v>
       </c>
       <c r="I90"/>
       <c r="J90" t="s">
         <v>34</v>
       </c>
       <c r="K90" t="s">
         <v>35</v>
       </c>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O90" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="P90" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="B91" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="C91" t="s">
         <v>32</v>
       </c>
       <c r="D91" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="E91" t="s">
         <v>20</v>
       </c>
       <c r="F91" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G91" t="s">
         <v>22</v>
       </c>
       <c r="H91">
         <v>2021</v>
       </c>
       <c r="I91"/>
       <c r="J91" t="s">
         <v>34</v>
       </c>
       <c r="K91" t="s">
-        <v>89</v>
+        <v>35</v>
       </c>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91" t="s">
+        <v>27</v>
+      </c>
+      <c r="O91" t="s">
+        <v>471</v>
+      </c>
+      <c r="P91" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16">
+      <c r="A92" t="s">
+        <v>473</v>
+      </c>
+      <c r="B92" t="s">
+        <v>474</v>
+      </c>
+      <c r="C92" t="s">
+        <v>32</v>
+      </c>
+      <c r="D92" t="s">
+        <v>24</v>
+      </c>
+      <c r="E92" t="s">
+        <v>20</v>
+      </c>
+      <c r="F92" t="s">
+        <v>119</v>
+      </c>
+      <c r="G92" t="s">
+        <v>22</v>
+      </c>
+      <c r="H92">
+        <v>2021</v>
+      </c>
+      <c r="I92"/>
+      <c r="J92" t="s">
+        <v>34</v>
+      </c>
+      <c r="K92" t="s">
+        <v>91</v>
+      </c>
+      <c r="L92"/>
+      <c r="M92"/>
+      <c r="N92" t="s">
         <v>36</v>
       </c>
-      <c r="O91" t="s">
-[...2 lines deleted...]
-      <c r="P91" t="s">
+      <c r="O92" t="s">
+        <v>475</v>
+      </c>
+      <c r="P92" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>