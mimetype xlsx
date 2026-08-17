--- v0 (2025-11-29)
+++ v1 (2026-08-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="327">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="337">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -279,50 +279,56 @@
     <t>Commission Delegated Regulation (EU) No 1254/2014 of 11 July 2014 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of residential ventilation units</t>
   </si>
   <si>
     <t>non-residential ventilation unit -NRVU; means a ventilation unit where the maximum flow rate of the ventilation unit exceeds 250 m3 per hour; and; where the maximum flow rate is between 250 and 1 000 m3 per hour; the manufacturer has not declared its intended use as being exclusively for a residential ventilation application.</t>
   </si>
   <si>
     <t>Exhaust Fans</t>
   </si>
   <si>
     <t>EN 308:1997</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-12542014-11-july-2014-supplementing-directive-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2014/1254/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 812/2013 of 18 February 2013 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to the energy labelling of water heaters, hot water storage tanks and packages</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for labelling of and providing supplementary product information on electrical lamps.</t>
   </si>
   <si>
     <t>Instantaneous Water Heaters, Storage Water Heaters</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil, Solar</t>
   </si>
@@ -631,51 +637,54 @@
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>July 2024</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Department for Energy Security and Net Zero</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
   </si>
@@ -685,258 +694,286 @@
   <si>
     <t>Set Top Boxes (STB)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-107-2009-4-february-2009-implementing-directive-2005-32-ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2009/107/contents</t>
   </si>
   <si>
     <t>Commission Regulation EU 2015-1095 of 5 May 2015</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of professional refrigerated storage cabinets and blast cabinets. This Regulation shall apply to electric mains-operated blast cabinets; and electric mains-operated professional refrigerated storage cabinets including those sold for the refrigeration of foodstuffs and animal feed.</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Industrial Process Chillers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2015-1095-5-may-2015</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2015/1095/contents</t>
   </si>
   <si>
-    <t>Disposition 684|2013</t>
-[...2 lines deleted...]
-    <t>Through Resolution of former SE No. 684/2013 a minimum standard of energy efficiency is established for the commercialization of electric washing machines</t>
+    <t>Law 26,473</t>
+  </si>
+  <si>
+    <t>Prohibits the commercialization of incandescent lamps in the country as of 12-31-2010</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/law-26473</t>
+  </si>
+  <si>
+    <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3970</t>
+  </si>
+  <si>
+    <t>Provision 170/2016</t>
+  </si>
+  <si>
+    <t>Energy efficiency labelling of household microwave ovens.</t>
+  </si>
+  <si>
+    <t>Microwaves</t>
+  </si>
+  <si>
+    <t>September 2022</t>
+  </si>
+  <si>
+    <t>IRAM 62412 / IRAM 62301</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/provision-1702016</t>
+  </si>
+  <si>
+    <t>http://servicios.infoleg.gob.ar/infolegInternet/anexos/265000-269999/267555/norma.htm</t>
+  </si>
+  <si>
+    <t>Provision 172/2016</t>
+  </si>
+  <si>
+    <t>Energy labelling for electric storage water heaters.</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>IRAM 62410</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/provision-1722016</t>
+  </si>
+  <si>
+    <t>http://servicios.infoleg.gob.ar/infolegInternet/anexos/265000-269999/267379/norma.htm</t>
+  </si>
+  <si>
+    <t>Provision 219/2015</t>
+  </si>
+  <si>
+    <t>Energy labelling for televisions.</t>
+  </si>
+  <si>
+    <t>Televisions</t>
+  </si>
+  <si>
+    <t>IRAM 62411 / IRAM 62301</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/provision-2192015</t>
+  </si>
+  <si>
+    <t>http://servicios.infoleg.gob.ar/infolegInternet/anexos/250000-254999/251748/norma.htm</t>
+  </si>
+  <si>
+    <t>Provision 230/2015</t>
+  </si>
+  <si>
+    <t>Energy efficiency labelling for single- and three-phase cage induction motors.</t>
+  </si>
+  <si>
+    <t>3-Phase Motors, 1-Phase Motors</t>
+  </si>
+  <si>
+    <t>IRAM 62409:2014 / IRAM 62405:2012</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/provision-2302015</t>
+  </si>
+  <si>
+    <t>http://servicios.infoleg.gob.ar/infolegInternet/anexos/250000-254999/251749/norma.htm</t>
+  </si>
+  <si>
+    <t>Provision No 859 del 11|11|2008</t>
+  </si>
+  <si>
+    <t>Energy efficiency labelling of air conditioners.</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/provision-no-859-del-11112008</t>
+  </si>
+  <si>
+    <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3446</t>
+  </si>
+  <si>
+    <t>Provision No. 246</t>
+  </si>
+  <si>
+    <t>This policy establishes the mandatory labeling for electromagnetic and electronic ballasts for fluorescent lamps, suitable for operation connected to the 220V power grid and 50HZ, which are marketed in the country either independently or as part of a luminaire, as established in IRAM standard n ° 62407.</t>
+  </si>
+  <si>
+    <t>Fluorescent and HID Lighting</t>
+  </si>
+  <si>
+    <t>IRAM 62407</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/provision-no-246</t>
+  </si>
+  <si>
+    <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=4000</t>
+  </si>
+  <si>
+    <t>Provision No. 257</t>
+  </si>
+  <si>
+    <t>Mandatory Energy Efficiency Labeling for General Lighting Fluorescent Lamps with Single and Double Base</t>
+  </si>
+  <si>
+    <t>Tubular Lamps</t>
+  </si>
+  <si>
+    <t>IRAM 62404-2</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/provision-no-257</t>
+  </si>
+  <si>
+    <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3421</t>
+  </si>
+  <si>
+    <t>Provision No. 761|2010</t>
+  </si>
+  <si>
+    <t>Electric washing machines. Part 3 - Energy efficiency labelling</t>
   </si>
   <si>
     <t>Washing Machines</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/disposition-6842013</t>
+    <t>https://cprc-clasp.ngo/policies/provision-no-7612010</t>
   </si>
   <si>
     <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3425</t>
   </si>
   <si>
-    <t>Law 26,473</t>
-[...146 lines deleted...]
-    <t>https://cprc-clasp.ngo/policies/provision-no-7612010</t>
+    <t>Resolution 684 / 2013</t>
+  </si>
+  <si>
+    <t>This regulation set maximum energy consumption levels and/or minimum energy efficiency levels for electric washing machines.</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-684-2013</t>
+  </si>
+  <si>
+    <t>https://www.argentina.gob.ar/normativa/nacional/resoluci%C3%B3n-684-2013-220747/texto</t>
   </si>
   <si>
     <t>Resolution 834/2019 and Resolution 422/2020</t>
   </si>
   <si>
     <t>Electric dishwashers for household use.</t>
   </si>
   <si>
     <t>IRAM 2294-3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-8342019-and-resolution-4222020</t>
   </si>
   <si>
     <t>http://servicios.infoleg.gob.ar/infolegInternet/anexos/330000-334999/333282/norma.htm</t>
   </si>
   <si>
     <t>Resolution Ex SCIyM No. 319|99</t>
   </si>
   <si>
     <t>The document contains Energy efficiency labelling and standards for refrigerators, freezers and their combination.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>IRAM 2404-1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-ex-sciym-no-31999</t>
   </si>
   <si>
     <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3464</t>
   </si>
   <si>
     <t>Resolution SE No 814|2013</t>
   </si>
   <si>
     <t>This Document contains Energy efficiency labeling and standards for air conditioners</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-se-no-8142013</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
@@ -1375,65 +1412,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P61"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1075.737" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="153.248" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1925,2307 +1962,2355 @@
       </c>
       <c r="P11" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>86</v>
       </c>
       <c r="B12" t="s">
         <v>87</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>88</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="H12">
         <v>1995</v>
       </c>
       <c r="I12">
         <v>2012</v>
       </c>
       <c r="J12" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="K12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L12" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M12"/>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="P12" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2013</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>34</v>
       </c>
       <c r="K13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2011</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>34</v>
       </c>
       <c r="K14" t="s">
         <v>35</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="P14" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>53</v>
       </c>
       <c r="H15">
         <v>1979</v>
       </c>
       <c r="I15">
         <v>2013</v>
       </c>
       <c r="J15" t="s">
         <v>34</v>
       </c>
       <c r="K15" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="P15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B16" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>2013</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>34</v>
       </c>
       <c r="K16" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="P16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C17" t="s">
         <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2009</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>35</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="P17" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B18" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C18" t="s">
         <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G18" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H18">
         <v>2015</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>34</v>
       </c>
       <c r="K18" t="s">
         <v>42</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="P18" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B19" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C19" t="s">
         <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G19" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H19">
         <v>2015</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>42</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="P19" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B20" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C20" t="s">
         <v>32</v>
       </c>
       <c r="D20" t="s">
         <v>41</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2015</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>34</v>
       </c>
       <c r="K20" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="P20" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B21" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C21" t="s">
         <v>32</v>
       </c>
       <c r="D21" t="s">
         <v>47</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>2015</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>42</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="P21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C22" t="s">
         <v>32</v>
       </c>
       <c r="D22" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2016</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>34</v>
       </c>
       <c r="K22" t="s">
         <v>35</v>
       </c>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22" t="s">
         <v>36</v>
       </c>
       <c r="O22" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="P22" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C23" t="s">
         <v>32</v>
       </c>
       <c r="D23" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G23" t="s">
         <v>53</v>
       </c>
       <c r="H23">
         <v>2009</v>
       </c>
       <c r="I23">
         <v>2019</v>
       </c>
       <c r="J23" t="s">
         <v>34</v>
       </c>
       <c r="K23" t="s">
         <v>35</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="P23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C24" t="s">
         <v>32</v>
       </c>
       <c r="D24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G24" t="s">
         <v>53</v>
       </c>
       <c r="H24">
         <v>2015</v>
       </c>
       <c r="I24">
         <v>2019</v>
       </c>
       <c r="J24" t="s">
         <v>34</v>
       </c>
       <c r="K24" t="s">
         <v>35</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24" t="s">
         <v>36</v>
       </c>
       <c r="O24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="P24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C25" t="s">
         <v>32</v>
       </c>
       <c r="D25" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G25" t="s">
         <v>53</v>
       </c>
       <c r="H25">
         <v>2015</v>
       </c>
       <c r="I25">
         <v>2019</v>
       </c>
       <c r="J25" t="s">
         <v>34</v>
       </c>
       <c r="K25" t="s">
         <v>35</v>
       </c>
       <c r="L25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="M25"/>
       <c r="N25" t="s">
         <v>36</v>
       </c>
       <c r="O25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="P25" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B26" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C26" t="s">
         <v>32</v>
       </c>
       <c r="D26" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2014</v>
       </c>
       <c r="I26">
         <v>2019</v>
       </c>
       <c r="J26" t="s">
         <v>34</v>
       </c>
       <c r="K26" t="s">
         <v>35</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="P26" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C27" t="s">
         <v>32</v>
       </c>
       <c r="D27" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G27" t="s">
         <v>53</v>
       </c>
       <c r="H27">
         <v>2014</v>
       </c>
       <c r="I27">
         <v>2019</v>
       </c>
       <c r="J27" t="s">
         <v>34</v>
       </c>
       <c r="K27" t="s">
         <v>35</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="P27" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B28" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C28" t="s">
         <v>32</v>
       </c>
       <c r="D28" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2013</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>34</v>
       </c>
       <c r="K28" t="s">
         <v>35</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="P28" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B29" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C29" t="s">
         <v>32</v>
       </c>
       <c r="D29" t="s">
         <v>82</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2014</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
         <v>34</v>
       </c>
       <c r="K29" t="s">
         <v>35</v>
       </c>
       <c r="L29" t="s">
         <v>83</v>
       </c>
       <c r="M29"/>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="P29" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B30" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C30" t="s">
         <v>32</v>
       </c>
       <c r="D30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2012</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>34</v>
       </c>
       <c r="K30" t="s">
         <v>35</v>
       </c>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="P30" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B31" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C31" t="s">
         <v>32</v>
       </c>
       <c r="D31" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2011</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>34</v>
       </c>
       <c r="K31" t="s">
         <v>35</v>
       </c>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
         <v>36</v>
       </c>
       <c r="O31" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="P31" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B32" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C32" t="s">
         <v>32</v>
       </c>
       <c r="D32" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2012</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>34</v>
       </c>
       <c r="K32" t="s">
         <v>35</v>
       </c>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="P32" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B33" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C33" t="s">
         <v>32</v>
       </c>
       <c r="D33" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2012</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>34</v>
       </c>
       <c r="K33" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="P33" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B34" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C34" t="s">
         <v>32</v>
       </c>
       <c r="D34" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2013</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>34</v>
       </c>
       <c r="K34" t="s">
         <v>35</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="P34" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B35" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C35" t="s">
         <v>32</v>
       </c>
       <c r="D35" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2013</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>34</v>
       </c>
       <c r="K35" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L35" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="M35"/>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="P35" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B36" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C36" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D36" t="s">
         <v>88</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>206</v>
       </c>
       <c r="H36">
         <v>2012</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="K36" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="P36" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B37" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C37" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D37" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G37" t="s">
         <v>53</v>
       </c>
       <c r="H37">
         <v>1992</v>
       </c>
       <c r="I37">
         <v>2013</v>
       </c>
       <c r="J37" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="K37" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="P37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B38" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C38" t="s">
         <v>32</v>
       </c>
       <c r="D38" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>2009</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>34</v>
       </c>
       <c r="K38" t="s">
         <v>35</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="P38" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B39" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="C39" t="s">
         <v>32</v>
       </c>
       <c r="D39" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2015</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>34</v>
       </c>
       <c r="K39" t="s">
         <v>35</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
         <v>36</v>
       </c>
       <c r="O39" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="P39" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B40" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="G40" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H40">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I40"/>
+        <v>2010</v>
+      </c>
+      <c r="I40">
+        <v>2010</v>
+      </c>
       <c r="J40" t="s">
         <v>23</v>
       </c>
       <c r="K40" t="s">
         <v>35</v>
       </c>
       <c r="L40"/>
       <c r="M40" t="s">
         <v>26</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="P40" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B41" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H41">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I41"/>
       <c r="J41" t="s">
-        <v>23</v>
+        <v>233</v>
       </c>
       <c r="K41" t="s">
         <v>35</v>
       </c>
-      <c r="L41"/>
+      <c r="L41" t="s">
+        <v>234</v>
+      </c>
       <c r="M41" t="s">
         <v>26</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="P41" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="B42" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>2016</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="K42" t="s">
         <v>35</v>
       </c>
       <c r="L42" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="M42" t="s">
         <v>26</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="P42" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B43" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="K43" t="s">
         <v>35</v>
       </c>
       <c r="L43" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="M43" t="s">
         <v>26</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="P43" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B44" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>2015</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="K44" t="s">
         <v>35</v>
       </c>
       <c r="L44" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="M44" t="s">
         <v>26</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="P44" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="B45" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H45">
+        <v>2008</v>
+      </c>
+      <c r="I45">
         <v>2015</v>
       </c>
-      <c r="I45"/>
       <c r="J45" t="s">
-        <v>235</v>
+        <v>23</v>
       </c>
       <c r="K45" t="s">
         <v>35</v>
       </c>
-      <c r="L45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L45"/>
       <c r="M45" t="s">
         <v>26</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="P45" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B46" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C46" t="s">
         <v>18</v>
       </c>
       <c r="D46" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>53</v>
       </c>
       <c r="H46">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="I46">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="J46" t="s">
         <v>23</v>
       </c>
       <c r="K46" t="s">
         <v>35</v>
       </c>
-      <c r="L46"/>
+      <c r="L46" t="s">
+        <v>263</v>
+      </c>
       <c r="M46" t="s">
         <v>26</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="P46" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B47" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C47" t="s">
         <v>18</v>
       </c>
       <c r="D47" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>53</v>
       </c>
       <c r="H47">
-        <v>2011</v>
+        <v>1999</v>
       </c>
       <c r="I47">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="J47" t="s">
         <v>23</v>
       </c>
       <c r="K47" t="s">
         <v>35</v>
       </c>
       <c r="L47" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="M47" t="s">
         <v>26</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="P47" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="B48" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C48" t="s">
         <v>18</v>
       </c>
       <c r="D48" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>53</v>
       </c>
       <c r="H48">
-        <v>1999</v>
+        <v>2007</v>
       </c>
       <c r="I48">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="J48" t="s">
         <v>23</v>
       </c>
       <c r="K48" t="s">
         <v>35</v>
       </c>
-      <c r="L48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L48"/>
       <c r="M48" t="s">
         <v>26</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="P48" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B49" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C49" t="s">
         <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>224</v>
+        <v>274</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="G49" t="s">
-        <v>53</v>
+        <v>279</v>
       </c>
       <c r="H49">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I49"/>
       <c r="J49" t="s">
         <v>23</v>
       </c>
       <c r="K49" t="s">
         <v>35</v>
       </c>
       <c r="L49"/>
       <c r="M49" t="s">
         <v>26</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="P49" t="s">
-        <v>226</v>
+        <v>281</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="B50" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="C50" t="s">
         <v>18</v>
       </c>
       <c r="D50" t="s">
         <v>72</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
         <v>2019</v>
       </c>
       <c r="I50">
         <v>2020</v>
       </c>
       <c r="J50" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="K50" t="s">
         <v>35</v>
       </c>
       <c r="L50" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="M50" t="s">
         <v>26</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="P50" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="B51" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="C51" t="s">
         <v>18</v>
       </c>
       <c r="D51" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="G51" t="s">
         <v>53</v>
       </c>
       <c r="H51">
         <v>2013</v>
       </c>
       <c r="I51">
         <v>2015</v>
       </c>
       <c r="J51" t="s">
         <v>23</v>
       </c>
       <c r="K51" t="s">
         <v>35</v>
       </c>
       <c r="L51" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="M51" t="s">
         <v>26</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="P51" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="B52" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="C52" t="s">
         <v>18</v>
       </c>
       <c r="D52" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
         <v>2014</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
         <v>23</v>
       </c>
       <c r="K52" t="s">
         <v>35</v>
       </c>
       <c r="L52"/>
       <c r="M52" t="s">
         <v>26</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="P52" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="B53" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="C53" t="s">
         <v>32</v>
       </c>
       <c r="D53" t="s">
-        <v>294</v>
+        <v>88</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
-        <v>21</v>
+        <v>290</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="K53" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="M53"/>
+        <v>91</v>
+      </c>
+      <c r="L53" t="s">
+        <v>299</v>
+      </c>
+      <c r="M53" t="s">
+        <v>213</v>
+      </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="P53" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="B54" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="C54" t="s">
         <v>32</v>
       </c>
       <c r="D54" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
         <v>2021</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
         <v>34</v>
       </c>
       <c r="K54" t="s">
         <v>35</v>
       </c>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="P54" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B55" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="C55" t="s">
         <v>32</v>
       </c>
       <c r="D55" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
         <v>2021</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
         <v>34</v>
       </c>
       <c r="K55" t="s">
         <v>35</v>
       </c>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="P55" t="s">
-        <v>79</v>
+        <v>309</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B56" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="C56" t="s">
         <v>32</v>
       </c>
       <c r="D56" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
         <v>2021</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
         <v>34</v>
       </c>
       <c r="K56" t="s">
         <v>35</v>
       </c>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="P56" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="B57" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="C57" t="s">
         <v>32</v>
       </c>
       <c r="D57" t="s">
-        <v>72</v>
+        <v>316</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
         <v>2021</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
         <v>34</v>
       </c>
       <c r="K57" t="s">
         <v>35</v>
       </c>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O57" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="P57" t="s">
-        <v>311</v>
+        <v>79</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B58" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="C58" t="s">
         <v>32</v>
       </c>
       <c r="D58" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G58" t="s">
         <v>22</v>
       </c>
       <c r="H58">
         <v>2021</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
         <v>34</v>
       </c>
       <c r="K58" t="s">
         <v>35</v>
       </c>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="P58" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="B59" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="C59" t="s">
         <v>32</v>
       </c>
       <c r="D59" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G59" t="s">
         <v>22</v>
       </c>
       <c r="H59">
         <v>2021</v>
       </c>
       <c r="I59"/>
       <c r="J59" t="s">
         <v>34</v>
       </c>
       <c r="K59" t="s">
         <v>35</v>
       </c>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="P59" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="B60" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="C60" t="s">
         <v>32</v>
       </c>
       <c r="D60" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
         <v>2021</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
         <v>34</v>
       </c>
       <c r="K60" t="s">
         <v>35</v>
       </c>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O60" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="P60" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="B61" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="C61" t="s">
         <v>32</v>
       </c>
       <c r="D61" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G61" t="s">
         <v>22</v>
       </c>
       <c r="H61">
         <v>2021</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
         <v>34</v>
       </c>
       <c r="K61" t="s">
-        <v>89</v>
+        <v>35</v>
       </c>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
+        <v>332</v>
+      </c>
+      <c r="P61" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
+        <v>334</v>
+      </c>
+      <c r="B62" t="s">
+        <v>335</v>
+      </c>
+      <c r="C62" t="s">
+        <v>32</v>
+      </c>
+      <c r="D62" t="s">
+        <v>24</v>
+      </c>
+      <c r="E62" t="s">
+        <v>20</v>
+      </c>
+      <c r="F62" t="s">
+        <v>119</v>
+      </c>
+      <c r="G62" t="s">
+        <v>22</v>
+      </c>
+      <c r="H62">
+        <v>2021</v>
+      </c>
+      <c r="I62"/>
+      <c r="J62" t="s">
+        <v>34</v>
+      </c>
+      <c r="K62" t="s">
+        <v>91</v>
+      </c>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62" t="s">
         <v>36</v>
       </c>
-      <c r="O61" t="s">
-[...2 lines deleted...]
-      <c r="P61" t="s">
+      <c r="O62" t="s">
+        <v>336</v>
+      </c>
+      <c r="P62" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>