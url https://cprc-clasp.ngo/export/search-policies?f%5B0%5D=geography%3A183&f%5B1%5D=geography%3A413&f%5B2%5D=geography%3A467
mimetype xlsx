--- v0 (2026-01-01)
+++ v1 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,234 +104,219 @@
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>IRAM 11507-6 | 2018</t>
   </si>
   <si>
     <t>Secretaria de Energia (Secretary of Energy)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/carpentry-work-exterior-windows-part-6-energy-efficiency-labeling</t>
   </si>
   <si>
     <t>https://www.argentina.gob.ar/economia/energia/eficiencia-energetica/eficiencia-energetica-en-edificaciones/etiquetado-de-ventanas</t>
   </si>
   <si>
-    <t>Disposition 684|2013</t>
-[...5 lines deleted...]
-    <t>Washing Machines</t>
+    <t>Draft 2025 Energy Code Express Terms</t>
+  </si>
+  <si>
+    <t>This document is a pre-rulemaking draft of the Express Terms for the 2025 update to the California Energy Code (Part 6 of California's Building Standards Code). It contains heat pump and control requirements for commercial and residential buildings in the state of California.</t>
+  </si>
+  <si>
+    <t>California</t>
+  </si>
+  <si>
+    <t>Heat Pumps, Air Conditioning</t>
+  </si>
+  <si>
+    <t>Building Code</t>
+  </si>
+  <si>
+    <t>Under development</t>
+  </si>
+  <si>
+    <t>February 2024</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>California Energy Commission</t>
+  </si>
+  <si>
+    <t>AC-to-heat pump</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-2025-energy-code-express-terms</t>
+  </si>
+  <si>
+    <t>https://efiling.energy.ca.gov/GetDocument.aspx?tn=252915&amp;DocumentContentId=88051</t>
+  </si>
+  <si>
+    <t>Green Building Reach Codes for Home Renovation</t>
+  </si>
+  <si>
+    <t>This policy defines electrification requirements for home renovations and new construction (residential and office buildings) in the city of San Mateo, California.</t>
+  </si>
+  <si>
+    <t>Heat Pumps, Air Conditioning, Water Heating</t>
+  </si>
+  <si>
+    <t>City of San Mateo</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/green-building-reach-codes-home-renovation</t>
+  </si>
+  <si>
+    <t>https://www.cityofsanmateo.org/3363/Reach-Codes</t>
+  </si>
+  <si>
+    <t>IRAM 11900 Voluntary Label for Building Envelopes</t>
+  </si>
+  <si>
+    <t>Building heating energy efficiency label. Classification according to the thermal transmittance of the building envelope.</t>
+  </si>
+  <si>
+    <t>Envelopes</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>September 2022</t>
+  </si>
+  <si>
+    <t>IRAM 11900</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/iram-11900-voluntary-label-building-envelopes</t>
+  </si>
+  <si>
+    <t>https://www.argentina.gob.ar/economia/energia/eficiencia-energetica/etiquetado-en-eficiencia-energetica</t>
+  </si>
+  <si>
+    <t>IRAM 62408 Voluntary Label for Electric Pumps</t>
+  </si>
+  <si>
+    <t>Voluntary energy efficiency label for household electric pumps.</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>IRAM 62408</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/iram-62408-voluntary-label-electric-pumps</t>
+  </si>
+  <si>
+    <t>Law 26,473</t>
+  </si>
+  <si>
+    <t>Prohibits the commercialization of incandescent lamps in the country as of 12-31-2010</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/law-26473</t>
+  </si>
+  <si>
+    <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3970</t>
+  </si>
+  <si>
+    <t>Malawi standard for pico-solar and SHS kits (IEC TS 62257-9-5)</t>
+  </si>
+  <si>
+    <t>This policy applies to off-grid renewable energy products with batteries and solar modules with DC system voltages not exceeding 35 V and peak power ratings not exceeding 350 W.</t>
+  </si>
+  <si>
+    <t>Malawi</t>
+  </si>
+  <si>
+    <t>Solar Energy Kits</t>
+  </si>
+  <si>
+    <t>Not applicable</t>
+  </si>
+  <si>
+    <t>Quality Standard</t>
+  </si>
+  <si>
+    <t>November 2023</t>
+  </si>
+  <si>
+    <t>IEC TS 62257-9-5:2018</t>
+  </si>
+  <si>
+    <t>Malawi Bureau of Standards (MBS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency, Off-Grid</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/malawi-standard-pico-solar-and-shs-kits-iec-ts-62257-9-5</t>
+  </si>
+  <si>
+    <t>https://www.iec.ch/dyn/www/f?p=103:36:112914829377027::::FSP_ORG_ID,FSP_LANG_ID:1090,25</t>
+  </si>
+  <si>
+    <t>Malawi standard for pico-solar and SHS kits (IEC TS 62257-9-8)</t>
+  </si>
+  <si>
+    <t>MS IEC TS 62257-9-8</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/malawi-standard-pico-solar-and-shs-kits-iec-ts-62257-9-8</t>
+  </si>
+  <si>
+    <t>https://nam10.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.iec.ch%2Fdyn%2Fwww%2Ff%3Fp%3D103%3A36%3A112914829377027%3A%3A%3A%3AFSP_ORG_ID%2CFSP_LANG_ID%3A1090%2C25&amp;data=05%7C01%7Clboucher%40clasp.ngo%7C991380eb2ddc4597b0bd08dbd6ffa68d%7C893cf7999fee4d2a8d71655b7b1e53d2%7C0%7C0%7C638340165728696357%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=BRfwqZ8YWSBCwfEf9yfxjELTLNVh5Efnf5BHKmWv9cw%3D&amp;reserved=0</t>
+  </si>
+  <si>
+    <t>Minimum Energy Performance Standards for Refrigerating Appliances</t>
+  </si>
+  <si>
+    <t>This standard will apply to all refrigerating appliances of the vapor compression type, with a rated volume at or above 10 Liters (L) and at or below 1,500 L, powered by electric mains and offered for sale or installed in any application. The standard specifies requirements for test methods and energy use calculation, daily energy use calculation, maximum energy use, functional performance, refrigerant, and foam blowing agent, product information, and declaration of conformity 1975 and its regulations.</t>
+  </si>
+  <si>
+    <t>Refrigeration</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
-  </si>
-[...172 lines deleted...]
-    <t>Refrigeration</t>
   </si>
   <si>
     <t>IEC 62552:2015, Part 1, 2, and 3</t>
   </si>
   <si>
     <t>Malawi Energy Regulatory Authority (MERA)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-refrigerating-appliances</t>
   </si>
   <si>
     <t>ORDINANCE NO. 2022-447</t>
   </si>
   <si>
     <t>This policy requires all residential construction additions, alterations, repairs, and/or accessory
 dwelling unit conversions that do not meet the definition of newly constructed that
 include the installation of a new or replacement, upgrade or relocation of an existing air
 conditioning condensing unit to require a reverse cycle air conditioning condensing unit (heat pump). This policy entered into effect on January 1, 2023, and applies to the town of Portola Valley, California only.</t>
   </si>
   <si>
     <t>Town of Portola Valley</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ordinance-no-2022-447</t>
   </si>
@@ -446,51 +431,72 @@
   <si>
     <t>Provision No. 257</t>
   </si>
   <si>
     <t>Mandatory Energy Efficiency Labeling for General Lighting Fluorescent Lamps with Single and Double Base</t>
   </si>
   <si>
     <t>Tubular Lamps</t>
   </si>
   <si>
     <t>IRAM 62404-2</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/provision-no-257</t>
   </si>
   <si>
     <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3421</t>
   </si>
   <si>
     <t>Provision No. 761|2010</t>
   </si>
   <si>
     <t>Electric washing machines. Part 3 - Energy efficiency labelling</t>
   </si>
   <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/provision-no-7612010</t>
+  </si>
+  <si>
+    <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3425</t>
+  </si>
+  <si>
+    <t>Resolution 684 / 2013</t>
+  </si>
+  <si>
+    <t>This regulation set maximum energy consumption levels and/or minimum energy efficiency levels for electric washing machines.</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-684-2013</t>
+  </si>
+  <si>
+    <t>https://www.argentina.gob.ar/normativa/nacional/resoluci%C3%B3n-684-2013-220747/texto</t>
   </si>
   <si>
     <t>Resolution 834/2019 and Resolution 422/2020</t>
   </si>
   <si>
     <t>Electric dishwashers for household use.</t>
   </si>
   <si>
     <t>Dishwashers</t>
   </si>
   <si>
     <t>IRAM 2294-3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-8342019-and-resolution-4222020</t>
   </si>
   <si>
     <t>http://servicios.infoleg.gob.ar/infolegInternet/anexos/330000-334999/333282/norma.htm</t>
   </si>
   <si>
     <t>Resolution Ex SCIyM No. 319|99</t>
   </si>
   <si>
     <t>The document contains Energy efficiency labelling and standards for refrigerators, freezers and their combination.</t>
   </si>
@@ -974,1042 +980,1042 @@
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="K3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="N3" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="O3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="P3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="G4" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="H4"/>
+        <v>22</v>
+      </c>
+      <c r="H4">
+        <v>2022</v>
+      </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N4" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="O4" t="s">
         <v>46</v>
       </c>
       <c r="P4" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>48</v>
       </c>
       <c r="B5" t="s">
         <v>49</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>50</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="F5" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H5">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I5"/>
+        <v>2002</v>
+      </c>
+      <c r="I5">
+        <v>2010</v>
+      </c>
       <c r="J5" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="K5" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L5"/>
+        <v>24</v>
+      </c>
+      <c r="L5" t="s">
+        <v>54</v>
+      </c>
       <c r="M5" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="N5" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E6" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="H6">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="L6" t="s">
         <v>60</v>
       </c>
       <c r="M6" t="s">
         <v>26</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>61</v>
       </c>
       <c r="P6" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E7" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H7">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I7"/>
+        <v>2010</v>
+      </c>
+      <c r="I7">
+        <v>2010</v>
+      </c>
       <c r="J7" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="K7" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
         <v>26</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="P7" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" t="s">
         <v>68</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>70</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="G8" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="H8">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
       <c r="K8" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L8"/>
+        <v>37</v>
+      </c>
+      <c r="L8" t="s">
+        <v>74</v>
+      </c>
       <c r="M8" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="N8" t="s">
-        <v>27</v>
+        <v>76</v>
       </c>
       <c r="O8" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="P8" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B9" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="C9" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D9" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="E9" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>2022</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="K9" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L9" t="s">
         <v>80</v>
       </c>
       <c r="M9" t="s">
+        <v>75</v>
+      </c>
+      <c r="N9" t="s">
+        <v>76</v>
+      </c>
+      <c r="O9" t="s">
         <v>81</v>
       </c>
-      <c r="N9" t="s">
+      <c r="P9" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>83</v>
+      </c>
+      <c r="B10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10" t="s">
+        <v>69</v>
+      </c>
+      <c r="D10" t="s">
         <v>85</v>
       </c>
-      <c r="B10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="F10" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="K10" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M10" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="N10" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B11" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C11" t="s">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G11" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="H11"/>
+        <v>22</v>
+      </c>
+      <c r="H11">
+        <v>2022</v>
+      </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="K11" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L11" t="s">
+        <v>37</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
         <v>92</v>
       </c>
-      <c r="M11" t="s">
+      <c r="N11" t="s">
+        <v>39</v>
+      </c>
+      <c r="O11" t="s">
         <v>93</v>
       </c>
-      <c r="N11" t="s">
-[...2 lines deleted...]
-      <c r="O11" t="s">
+      <c r="P11" t="s">
         <v>94</v>
       </c>
-      <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>95</v>
       </c>
       <c r="B12" t="s">
         <v>96</v>
       </c>
       <c r="C12" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>97</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="K12" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L12"/>
+        <v>37</v>
+      </c>
+      <c r="L12" t="s">
+        <v>98</v>
+      </c>
       <c r="M12" t="s">
-        <v>97</v>
+        <v>26</v>
       </c>
       <c r="N12" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2016</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M13" t="s">
         <v>26</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M14" t="s">
         <v>26</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="P14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>2015</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K15" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M15" t="s">
         <v>26</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H16">
+        <v>2008</v>
+      </c>
+      <c r="I16">
         <v>2015</v>
       </c>
-      <c r="I16"/>
       <c r="J16" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="K16" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="L16"/>
       <c r="M16" t="s">
         <v>26</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
         <v>122</v>
       </c>
       <c r="P16" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>124</v>
       </c>
       <c r="B17" t="s">
         <v>125</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
         <v>126</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="H17">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="I17">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="J17" t="s">
         <v>23</v>
       </c>
       <c r="K17" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L17"/>
+        <v>37</v>
+      </c>
+      <c r="L17" t="s">
+        <v>127</v>
+      </c>
       <c r="M17" t="s">
         <v>26</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="P17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="H18">
-        <v>2011</v>
+        <v>1999</v>
       </c>
       <c r="I18">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="J18" t="s">
         <v>23</v>
       </c>
       <c r="K18" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M18" t="s">
         <v>26</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="P18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="H19">
-        <v>1999</v>
+        <v>2007</v>
       </c>
       <c r="I19">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="J19" t="s">
         <v>23</v>
       </c>
       <c r="K19" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
         <v>26</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
         <v>139</v>
       </c>
       <c r="P19" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>141</v>
       </c>
       <c r="B20" t="s">
         <v>142</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>32</v>
+        <v>138</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="G20" t="s">
-        <v>58</v>
+        <v>143</v>
       </c>
       <c r="H20">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I20"/>
       <c r="J20" t="s">
         <v>23</v>
       </c>
       <c r="K20" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
         <v>26</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="P20" t="s">
-        <v>36</v>
+        <v>145</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>2019</v>
       </c>
       <c r="I21">
         <v>2020</v>
       </c>
       <c r="J21" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K21" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="M21" t="s">
         <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="P21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B22" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G22" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="H22">
         <v>2013</v>
       </c>
       <c r="I22">
         <v>2015</v>
       </c>
       <c r="J22" t="s">
         <v>23</v>
       </c>
       <c r="K22" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L22" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="M22" t="s">
         <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="P22" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B23" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2014</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>23</v>
       </c>
       <c r="K23" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
         <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="P23" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">