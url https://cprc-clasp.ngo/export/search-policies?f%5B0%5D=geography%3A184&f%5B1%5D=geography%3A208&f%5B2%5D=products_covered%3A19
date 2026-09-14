--- v1 (2025-12-23)
+++ v2 (2026-09-14)
@@ -12,184 +12,196 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Electricity</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
-    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Comparative Label</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Ministry of Trade, Energy Division</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
   </si>
   <si>
     <t>DMS: 202:2020 Energy efficiency and labelling requirement-Household washing machine</t>
   </si>
   <si>
     <t>This standard covers the energy efficiency and labelling requirement for household washing machine</t>
   </si>
   <si>
     <t>Mauritius</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>MS 202</t>
   </si>
   <si>
     <t>Energy Efficiency Management Office</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/dms-2022020-energy-efficiency-and-labelling-requirement-household-washing-machine</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-677/</t>
   </si>
   <si>
     <t>Energy Labeling of Electrical Products and Household Appliances (NM 14.2.300)</t>
   </si>
   <si>
     <t>This standard specifies mandatory labeling requirements for cooling appliances (refrigerators, freezers, and air conditioners), cooking appliances (electric ovens), cleaning appliances (dishwashers, washing machines, and clothes dryers), and household electric lamps (incandescent and fluorescent lamps with/without integrated ballast).</t>
   </si>
@@ -664,59 +676,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="179.242" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="183.955" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="464.744" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="327.92" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="457.603" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -744,514 +756,560 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2003</v>
       </c>
       <c r="I2">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2"/>
+      <c r="M2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="N2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="O2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="P2" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="H3">
+        <v>2003</v>
+      </c>
+      <c r="I3">
+        <v>2006</v>
+      </c>
+      <c r="J3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="M3" t="s">
+        <v>23</v>
+      </c>
+      <c r="N3" t="s">
+        <v>24</v>
+      </c>
+      <c r="O3" t="s">
         <v>34</v>
       </c>
-      <c r="G3" t="s">
+      <c r="P3" t="s">
         <v>35</v>
-      </c>
-[...21 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" t="s">
         <v>40</v>
       </c>
-      <c r="B4" t="s">
-[...17 lines deleted...]
-      <c r="H4"/>
+      <c r="H4">
+        <v>2013</v>
+      </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N4" t="s">
         <v>24</v>
       </c>
-      <c r="L4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O4" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="P4" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
+        <v>48</v>
+      </c>
+      <c r="F5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" t="s">
+        <v>49</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5" t="s">
         <v>50</v>
       </c>
-      <c r="B5" t="s">
+      <c r="M5" t="s">
         <v>51</v>
       </c>
-      <c r="C5" t="s">
+      <c r="N5" t="s">
+        <v>24</v>
+      </c>
+      <c r="O5" t="s">
         <v>52</v>
       </c>
-      <c r="D5" t="s">
+      <c r="P5" t="s">
         <v>53</v>
-      </c>
-[...32 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" t="s">
+        <v>58</v>
+      </c>
+      <c r="H6">
+        <v>2010</v>
+      </c>
+      <c r="I6">
+        <v>2011</v>
+      </c>
+      <c r="J6" t="s">
         <v>59</v>
       </c>
-      <c r="B6" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O6" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="P6" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B7" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C7" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D7" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
       <c r="G7" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="H7"/>
+        <v>40</v>
+      </c>
+      <c r="H7">
+        <v>2022</v>
+      </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="N7" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O7" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P7" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B8" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="D8" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>36</v>
+        <v>74</v>
       </c>
       <c r="K8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8" t="s">
+        <v>75</v>
+      </c>
+      <c r="N8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="P8" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>78</v>
+      </c>
+      <c r="B9" t="s">
+        <v>79</v>
+      </c>
+      <c r="C9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" t="s">
+        <v>80</v>
+      </c>
+      <c r="E9" t="s">
         <v>81</v>
       </c>
-      <c r="B9" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
       <c r="G9" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="H9"/>
+        <v>40</v>
+      </c>
+      <c r="H9">
+        <v>2013</v>
+      </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" t="s">
+        <v>82</v>
+      </c>
+      <c r="M9" t="s">
+        <v>51</v>
+      </c>
+      <c r="N9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
-      <c r="M9" t="s">
+      <c r="O9" t="s">
         <v>83</v>
       </c>
-      <c r="N9" t="s">
-[...2 lines deleted...]
-      <c r="O9" t="s">
+      <c r="P9" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" t="s">
         <v>86</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" t="s">
+        <v>48</v>
+      </c>
+      <c r="F10" t="s">
+        <v>73</v>
+      </c>
+      <c r="G10" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>32</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
         <v>87</v>
       </c>
-      <c r="C10" t="s">
+      <c r="N10" t="s">
+        <v>24</v>
+      </c>
+      <c r="O10" t="s">
         <v>88</v>
       </c>
-      <c r="D10" t="s">
+      <c r="P10" t="s">
         <v>89</v>
-      </c>
-[...34 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>90</v>
+      </c>
+      <c r="B11" t="s">
+        <v>91</v>
+      </c>
+      <c r="C11" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>73</v>
+      </c>
+      <c r="G11" t="s">
+        <v>94</v>
+      </c>
+      <c r="H11">
+        <v>2012</v>
+      </c>
+      <c r="I11">
+        <v>2014</v>
+      </c>
+      <c r="J11" t="s">
+        <v>59</v>
+      </c>
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
         <v>95</v>
       </c>
-      <c r="B11" t="s">
+      <c r="M11" t="s">
         <v>96</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="N11" t="s">
+        <v>24</v>
+      </c>
+      <c r="O11" t="s">
         <v>97</v>
       </c>
-      <c r="E11" t="s">
-[...8 lines deleted...]
-      <c r="H11">
+      <c r="P11" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" t="s">
+        <v>100</v>
+      </c>
+      <c r="C12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" t="s">
+        <v>101</v>
+      </c>
+      <c r="E12" t="s">
+        <v>81</v>
+      </c>
+      <c r="F12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" t="s">
+        <v>94</v>
+      </c>
+      <c r="H12">
         <v>2014</v>
       </c>
-      <c r="I11">
+      <c r="I12">
         <v>2017</v>
       </c>
-      <c r="J11" t="s">
-[...2 lines deleted...]
-      <c r="K11" t="s">
+      <c r="J12" t="s">
+        <v>102</v>
+      </c>
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12" t="s">
+        <v>51</v>
+      </c>
+      <c r="N12" t="s">
         <v>24</v>
       </c>
-      <c r="L11"/>
-[...10 lines deleted...]
-        <v>100</v>
+      <c r="O12" t="s">
+        <v>103</v>
+      </c>
+      <c r="P12" t="s">
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">