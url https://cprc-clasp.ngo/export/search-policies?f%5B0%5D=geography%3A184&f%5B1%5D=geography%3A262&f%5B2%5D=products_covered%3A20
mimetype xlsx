--- v0 (2025-11-08)
+++ v1 (2026-09-12)
@@ -195,57 +195,57 @@
     <t>Commission Delegated Regulation (EU) 2015/1186 of 24 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to the energy labelling of local space heaters</t>
   </si>
   <si>
     <t>Applies to solid fuel local space heaters with a nominal heat output of 50 kW or less. Solid fuel small combustion installations.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>Portable Heaters, Boilers and Furnaces</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>Solid Fuel</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151186-24-april-2015-supplementing-directive-201030eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02015R1186-20170307</t>
   </si>
   <si>
-    <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015</t>
+    <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of solid fuel boilers and packages of a solid fuel boiler, supplementary heaters, temperature controls and solar devices</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151187-27-april-2015</t>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151187-27-april-2015-commission-delegated-regulation</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02015R1187-20170307</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 1254/2014 of 11 July 2014 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of residential ventilation units</t>
   </si>
   <si>
     <t>non-residential ventilation unit -NRVU; means a ventilation unit where the maximum flow rate of the ventilation unit exceeds 250 m3 per hour; and; where the maximum flow rate is between 250 and 1 000 m3 per hour; the manufacturer has not declared its intended use as being exclusively for a residential ventilation application.
 This Policy is under review by the European Commission and is expected to be revised in 2025.</t>
   </si>
   <si>
     <t>Exhaust Fans</t>
   </si>
   <si>
     <t>EN 308:1997</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-12542014-11-july-2014-supplementing-directive</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02014R1254-20200730</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 626/2011 of 4 May 2011 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of air conditioners</t>
@@ -415,51 +415,51 @@
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market or putting into service of fans  -driven by motors with an electric input power between 125 W and 500 kW; including those integrated in other energy-related products as covered by Directive 2009-125-EC. The Regulation shall not apply to fans integrated in: products with a sole electric motor of 3 kW or less where the fan is fixed on the same shaft used for driving the main functionality; laundry and washer dryers 3 kW maximum electrical input power; kitchen hoods 280 W total maximum electrical input power attributable to the fans. This Regulation shall not apply to fans which are designed to operate under certain specified conditions; potentially explosive atmospheres; emergency use only; extreme operating temperatures; high supply voltage; etc.   These types of fans can be found in commercial and industrial buildings.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-3272011-30-march-2011-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02011R0327-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>May 2024</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>