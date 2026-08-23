--- v1 (2026-03-01)
+++ v2 (2026-08-23)
@@ -7446,51 +7446,51 @@
       </c>
       <c r="P91" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>531</v>
       </c>
       <c r="B92" t="s">
         <v>532</v>
       </c>
       <c r="C92" t="s">
         <v>18</v>
       </c>
       <c r="D92" t="s">
         <v>137</v>
       </c>
       <c r="E92" t="s">
         <v>20</v>
       </c>
       <c r="F92" t="s">
         <v>520</v>
       </c>
       <c r="G92" t="s">
-        <v>22</v>
+        <v>526</v>
       </c>
       <c r="H92">
         <v>1989</v>
       </c>
       <c r="I92">
         <v>2013</v>
       </c>
       <c r="J92" t="s">
         <v>69</v>
       </c>
       <c r="K92" t="s">
         <v>24</v>
       </c>
       <c r="L92" t="s">
         <v>138</v>
       </c>
       <c r="M92" t="s">
         <v>49</v>
       </c>
       <c r="N92" t="s">
         <v>27</v>
       </c>
       <c r="O92" t="s">
         <v>533</v>
       </c>