--- v0 (2025-11-29)
+++ v1 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="503">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="511">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -266,51 +266,51 @@
   </si>
   <si>
     <t>LPG Stoves</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>LPG</t>
   </si>
   <si>
     <t>IS 4246:2002
 ,   
                     IS 4246:2002</t>
   </si>
   <si>
     <t>Cookstoves, Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-domestic-liquefied-petroleum-gas-stove</t>
   </si>
   <si>
-    <t>https://beestarlabel.com/Content/LPG-Gas-Stove-Notification-14(a).pdf</t>
+    <t>https://beeindia.gov.in/star-label.php</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Frost-Free Refrigerators</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling instructions for electric mains powered Frost-Free refrigerating appliances cooled by internal natural convection (Direct Cool) or forced air circulation (Frost Free) that are manufactured, commercially purchased, sold or imported in India.</t>
   </si>
   <si>
     <t>IS 17550</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-frost-free-refrigerators</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/FFRnoti.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Light Commercial Air Conditioners</t>
   </si>
   <si>
     <t>This policy specifies energy consumption standards, star ratings, and labeling requirements for light commercial air conditioners with a rated capacity above 10,500 Watts and up to and including 18,000 Watts for a single- or three-phase non-ducted split with fixed and variable speed air conditioners and heat pumps employing air cooled condensers being manufactured, commercially purchased, or sold in India.</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
@@ -736,51 +736,51 @@
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>MME Resolution No. 1 of 29 April 2022</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for air conditioners, including monoblock, window, wall split, floor-ceiling, and cassette type.</t>
   </si>
   <si>
     <t>Ministry of Mines and Energy (MME)</t>
   </si>
@@ -1123,50 +1123,74 @@
     <t>Resolución 40234 de marzo de 2017: Por la cual se modifican y aclaran algunas excepciones para la aplicación del Anexo General de la Resolución 41012 del 18 de septiembre de 2015 “Reglamento Técnico de Etiquetado – RETIQ.</t>
   </si>
   <si>
     <t>This Regulation covers Gas-burning domestic stove tops and ovens,Air conditioning systems with a condenser cooled by air or water - with one or more points of exit for flows of cooled air,Air conditioning systems contained within a box - designed as a unit to be installed in a window or through a wall , Equipment to clean and rinse textiles using water. May also have a way of extracting excess water from textiles., Electronic and electromagnetic ballasts for tubular fluorescent lighting , Electronic and electromagnetic ballasts for tubular fluorescent lighting , Single-phase electric motors for 60 Hz with rated voltage up to 240V and nominal power from 0.18 kW to 1.5 kW, Three-phase electric induction motors type squirrel cage for 60 Hz with nominal voltage up to 600 V and nominal power of 0.18 kW to 373 kW, Commercial refrigerators and freezers , Domestic refrigerators and freezers , Residential instantaneous-type gas water heaters , Residential storage-type electric water heaters  and Residential storage-type gas water heaters</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>Ovens, Washing Machines, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>Etiquetado Energetico Colombia</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolucion-40234-de-marzo-de-2017-por-la-cual-se-modifican-y-aclaran-algunas-excepciones</t>
   </si>
   <si>
     <t>http://www.etiquetaenergetica.gov.co/wp-content/uploads/2015/09/ANEXO-RETIQ_Septiembre2015-pdf.pdf</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Schedule 12 - Washing Machines</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for all types of washing machines covered under the scope of IEC 60456 and IS 302-2-7 meant for household and similar use, being manufactured, imported and sold in India. The label is voluntary until December 31, 2020, and is expected to become mandatory in 2021.</t>
   </si>
   <si>
     <t>IEC 60456:2010, IS 302-7-7:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-12-washing-machines</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Schedule12-WM.pdf</t>
   </si>
   <si>
     <t>Schedule 13 - Diesel Engine Driven Monoset Pumps for Agricultural purposes</t>
   </si>
   <si>
     <t>This schedule specifies the minimum fuel consumption and labeling instructions for  Diesel Engine Driven Monoset Pumps for Agricultural purposes being manufactured, imported, or sold in India. The scope covers Diesel Engine Driven Monoset Pumps for clear, cold, fresh water for agricultural purposes within the range of 2 HP to 10 HP for which the Schedule is applicable.</t>
   </si>
   <si>
     <t>Agricultural Pumps</t>
   </si>
@@ -1897,51 +1921,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P86"/>
+  <dimension ref="A1:P87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="261.793" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1232.699" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="219.375" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3560,51 +3584,51 @@
       </c>
       <c r="M33" t="s">
         <v>164</v>
       </c>
       <c r="N33" t="s">
         <v>228</v>
       </c>
       <c r="O33" t="s">
         <v>229</v>
       </c>
       <c r="P33" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>231</v>
       </c>
       <c r="B34" t="s">
         <v>232</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>161</v>
+        <v>121</v>
       </c>
       <c r="E34" t="s">
         <v>34</v>
       </c>
       <c r="F34" t="s">
         <v>162</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2015</v>
       </c>
       <c r="I34">
         <v>2022</v>
       </c>
       <c r="J34" t="s">
         <v>163</v>
       </c>
       <c r="K34" t="s">
         <v>38</v>
       </c>
       <c r="L34" t="s">
         <v>233</v>
       </c>
@@ -4969,1202 +4993,1250 @@
       <c r="K62" t="s">
         <v>360</v>
       </c>
       <c r="L62"/>
       <c r="M62" t="s">
         <v>361</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
         <v>362</v>
       </c>
       <c r="P62" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>364</v>
       </c>
       <c r="B63" t="s">
         <v>365</v>
       </c>
       <c r="C63" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D63" t="s">
-        <v>145</v>
+        <v>366</v>
       </c>
       <c r="E63" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F63" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="G63" t="s">
-        <v>22</v>
+        <v>367</v>
       </c>
       <c r="H63">
-        <v>2011</v>
+        <v>2026</v>
       </c>
       <c r="I63">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="J63" t="s">
-        <v>64</v>
+        <v>368</v>
       </c>
       <c r="K63" t="s">
         <v>38</v>
       </c>
-      <c r="L63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L63"/>
       <c r="M63" t="s">
-        <v>40</v>
+        <v>369</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="P63" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B64" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="C64" t="s">
         <v>32</v>
       </c>
       <c r="D64" t="s">
-        <v>371</v>
+        <v>145</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>35</v>
       </c>
       <c r="G64" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="H64">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I64"/>
+        <v>2011</v>
+      </c>
+      <c r="I64">
+        <v>2019</v>
+      </c>
       <c r="J64" t="s">
         <v>64</v>
       </c>
       <c r="K64" t="s">
-        <v>372</v>
+        <v>38</v>
       </c>
       <c r="L64" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="M64" t="s">
         <v>40</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="P64" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B65" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C65" t="s">
         <v>32</v>
       </c>
       <c r="D65" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G65" t="s">
         <v>92</v>
       </c>
       <c r="H65">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
         <v>64</v>
       </c>
       <c r="K65" t="s">
-        <v>38</v>
+        <v>380</v>
       </c>
       <c r="L65" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="M65" t="s">
         <v>40</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="P65" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B66" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C66" t="s">
         <v>32</v>
       </c>
       <c r="D66" t="s">
-        <v>312</v>
+        <v>386</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G66" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="H66">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I66"/>
       <c r="J66" t="s">
         <v>64</v>
       </c>
       <c r="K66" t="s">
         <v>38</v>
       </c>
       <c r="L66" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="M66" t="s">
         <v>40</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="P66" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B67" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C67" t="s">
         <v>32</v>
       </c>
       <c r="D67" t="s">
-        <v>389</v>
+        <v>312</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G67" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="H67">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I67"/>
+        <v>2013</v>
+      </c>
+      <c r="I67">
+        <v>2016</v>
+      </c>
       <c r="J67" t="s">
         <v>64</v>
       </c>
       <c r="K67" t="s">
         <v>38</v>
       </c>
       <c r="L67" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="M67" t="s">
         <v>40</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="P67" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B68" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C68" t="s">
         <v>32</v>
       </c>
       <c r="D68" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G68" t="s">
         <v>92</v>
       </c>
       <c r="H68">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I68"/>
       <c r="J68" t="s">
         <v>64</v>
       </c>
       <c r="K68" t="s">
         <v>38</v>
       </c>
       <c r="L68" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="M68" t="s">
         <v>40</v>
       </c>
       <c r="N68" t="s">
-        <v>228</v>
+        <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="P68" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="B69" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="C69" t="s">
         <v>32</v>
       </c>
       <c r="D69" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
         <v>35</v>
       </c>
       <c r="G69" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="H69">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I69"/>
       <c r="J69" t="s">
         <v>64</v>
       </c>
       <c r="K69" t="s">
-        <v>372</v>
+        <v>38</v>
       </c>
       <c r="L69" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="M69" t="s">
         <v>40</v>
       </c>
       <c r="N69" t="s">
-        <v>27</v>
+        <v>228</v>
       </c>
       <c r="O69" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="P69" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B70" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C70" t="s">
         <v>32</v>
       </c>
       <c r="D70" t="s">
-        <v>33</v>
+        <v>409</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>35</v>
       </c>
       <c r="G70" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="H70">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I70"/>
+        <v>2014</v>
+      </c>
+      <c r="I70">
+        <v>2016</v>
+      </c>
       <c r="J70" t="s">
         <v>64</v>
       </c>
       <c r="K70" t="s">
-        <v>38</v>
+        <v>380</v>
       </c>
       <c r="L70" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="M70" t="s">
         <v>40</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="P70" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B71" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="C71" t="s">
         <v>32</v>
       </c>
       <c r="D71" t="s">
-        <v>185</v>
+        <v>33</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>35</v>
       </c>
       <c r="G71" t="s">
         <v>92</v>
       </c>
       <c r="H71">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
         <v>64</v>
       </c>
       <c r="K71" t="s">
         <v>38</v>
       </c>
       <c r="L71" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="M71" t="s">
         <v>40</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="P71" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B72" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="C72" t="s">
         <v>32</v>
       </c>
       <c r="D72" t="s">
-        <v>128</v>
+        <v>185</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>35</v>
       </c>
       <c r="G72" t="s">
         <v>92</v>
       </c>
       <c r="H72">
         <v>2019</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
         <v>64</v>
       </c>
       <c r="K72" t="s">
-        <v>226</v>
+        <v>38</v>
       </c>
       <c r="L72" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="M72" t="s">
         <v>40</v>
       </c>
       <c r="N72" t="s">
-        <v>418</v>
+        <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="P72" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B73" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C73" t="s">
         <v>32</v>
       </c>
       <c r="D73" t="s">
-        <v>99</v>
+        <v>128</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
         <v>35</v>
       </c>
       <c r="G73" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="H73">
-        <v>2020</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I73"/>
       <c r="J73" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="K73" t="s">
-        <v>38</v>
+        <v>226</v>
       </c>
       <c r="L73" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="M73" t="s">
         <v>40</v>
       </c>
       <c r="N73" t="s">
-        <v>27</v>
+        <v>426</v>
       </c>
       <c r="O73" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="P73" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="B74" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="C74" t="s">
         <v>32</v>
       </c>
       <c r="D74" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="E74" t="s">
         <v>20</v>
       </c>
       <c r="F74" t="s">
         <v>35</v>
       </c>
       <c r="G74" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="H74">
         <v>2020</v>
       </c>
-      <c r="I74"/>
+      <c r="I74">
+        <v>2023</v>
+      </c>
       <c r="J74" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="K74" t="s">
         <v>38</v>
       </c>
       <c r="L74" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="M74" t="s">
         <v>40</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="P74" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B75" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="C75" t="s">
         <v>32</v>
       </c>
       <c r="D75" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
         <v>35</v>
       </c>
       <c r="G75" t="s">
         <v>92</v>
       </c>
       <c r="H75">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I75"/>
       <c r="J75" t="s">
         <v>64</v>
       </c>
       <c r="K75" t="s">
         <v>38</v>
       </c>
       <c r="L75" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="M75" t="s">
         <v>40</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="P75" t="s">
-        <v>142</v>
+        <v>438</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="B76" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="C76" t="s">
         <v>32</v>
       </c>
       <c r="D76" t="s">
-        <v>437</v>
+        <v>57</v>
       </c>
       <c r="E76" t="s">
         <v>20</v>
       </c>
       <c r="F76" t="s">
         <v>35</v>
       </c>
       <c r="G76" t="s">
         <v>92</v>
       </c>
       <c r="H76">
         <v>2021</v>
       </c>
       <c r="I76"/>
       <c r="J76" t="s">
         <v>64</v>
       </c>
       <c r="K76" t="s">
         <v>38</v>
       </c>
       <c r="L76" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="M76" t="s">
         <v>40</v>
       </c>
       <c r="N76" t="s">
-        <v>439</v>
+        <v>27</v>
       </c>
       <c r="O76" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="P76" t="s">
-        <v>441</v>
+        <v>142</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B77" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C77" t="s">
         <v>32</v>
       </c>
       <c r="D77" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>35</v>
       </c>
       <c r="G77" t="s">
         <v>92</v>
       </c>
       <c r="H77">
         <v>2021</v>
       </c>
       <c r="I77"/>
       <c r="J77" t="s">
         <v>64</v>
       </c>
       <c r="K77" t="s">
         <v>38</v>
       </c>
       <c r="L77" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="M77" t="s">
         <v>40</v>
       </c>
       <c r="N77" t="s">
-        <v>27</v>
+        <v>447</v>
       </c>
       <c r="O77" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="P77" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="B78" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="C78" t="s">
         <v>32</v>
       </c>
       <c r="D78" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>35</v>
       </c>
       <c r="G78" t="s">
         <v>92</v>
       </c>
       <c r="H78">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="I78"/>
       <c r="J78" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="K78" t="s">
-        <v>450</v>
+        <v>38</v>
       </c>
       <c r="L78" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M78" t="s">
         <v>40</v>
       </c>
       <c r="N78" t="s">
-        <v>439</v>
+        <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="P78" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B79" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C79" t="s">
         <v>32</v>
       </c>
       <c r="D79" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
         <v>35</v>
       </c>
       <c r="G79" t="s">
         <v>92</v>
       </c>
       <c r="H79">
         <v>2024</v>
       </c>
       <c r="I79"/>
       <c r="J79" t="s">
         <v>45</v>
       </c>
       <c r="K79" t="s">
-        <v>38</v>
+        <v>458</v>
       </c>
       <c r="L79" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="M79" t="s">
-        <v>458</v>
+        <v>40</v>
       </c>
       <c r="N79" t="s">
-        <v>27</v>
+        <v>447</v>
       </c>
       <c r="O79" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="P79" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B80" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C80" t="s">
         <v>32</v>
       </c>
       <c r="D80" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
         <v>35</v>
       </c>
       <c r="G80" t="s">
         <v>92</v>
       </c>
       <c r="H80">
         <v>2024</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
         <v>45</v>
       </c>
       <c r="K80" t="s">
         <v>38</v>
       </c>
       <c r="L80" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="M80" t="s">
-        <v>40</v>
+        <v>466</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="P80" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="B81" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="C81" t="s">
         <v>32</v>
       </c>
       <c r="D81" t="s">
-        <v>191</v>
+        <v>471</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
         <v>35</v>
       </c>
       <c r="G81" t="s">
         <v>92</v>
       </c>
       <c r="H81">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="K81" t="s">
         <v>38</v>
       </c>
       <c r="L81" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="M81" t="s">
         <v>40</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="P81" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="B82" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="C82" t="s">
         <v>32</v>
       </c>
       <c r="D82" t="s">
-        <v>371</v>
+        <v>191</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
         <v>35</v>
       </c>
       <c r="G82" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="H82">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I82"/>
       <c r="J82" t="s">
         <v>64</v>
       </c>
       <c r="K82" t="s">
         <v>38</v>
       </c>
       <c r="L82" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="M82" t="s">
         <v>40</v>
       </c>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="P82" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="B83" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="C83" t="s">
         <v>32</v>
       </c>
       <c r="D83" t="s">
-        <v>19</v>
+        <v>379</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
         <v>35</v>
       </c>
       <c r="G83" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="H83">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I83"/>
+        <v>2008</v>
+      </c>
+      <c r="I83">
+        <v>2019</v>
+      </c>
       <c r="J83" t="s">
         <v>64</v>
       </c>
       <c r="K83" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="L83" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="M83" t="s">
         <v>40</v>
       </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="P83" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B84" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C84" t="s">
         <v>32</v>
       </c>
       <c r="D84" t="s">
-        <v>484</v>
+        <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
         <v>35</v>
       </c>
       <c r="G84" t="s">
         <v>92</v>
       </c>
       <c r="H84">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
         <v>64</v>
       </c>
       <c r="K84" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="L84" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="M84" t="s">
         <v>40</v>
       </c>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="P84" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B85" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C85" t="s">
-        <v>490</v>
+        <v>32</v>
       </c>
       <c r="D85" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>35</v>
       </c>
       <c r="G85" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="H85">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="I85"/>
       <c r="J85" t="s">
-        <v>492</v>
+        <v>64</v>
       </c>
       <c r="K85" t="s">
         <v>38</v>
       </c>
       <c r="L85" t="s">
         <v>493</v>
       </c>
       <c r="M85" t="s">
+        <v>40</v>
+      </c>
+      <c r="N85" t="s">
+        <v>27</v>
+      </c>
+      <c r="O85" t="s">
         <v>494</v>
       </c>
-      <c r="N85" t="s">
-[...2 lines deleted...]
-      <c r="O85" t="s">
+      <c r="P85" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>496</v>
+      </c>
+      <c r="B86" t="s">
         <v>497</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D86" t="s">
         <v>499</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
+        <v>35</v>
+      </c>
+      <c r="G86" t="s">
+        <v>36</v>
+      </c>
+      <c r="H86">
+        <v>2025</v>
+      </c>
+      <c r="I86"/>
+      <c r="J86" t="s">
+        <v>500</v>
+      </c>
+      <c r="K86" t="s">
+        <v>38</v>
+      </c>
+      <c r="L86" t="s">
+        <v>501</v>
+      </c>
+      <c r="M86" t="s">
+        <v>502</v>
+      </c>
+      <c r="N86" t="s">
+        <v>27</v>
+      </c>
+      <c r="O86" t="s">
+        <v>503</v>
+      </c>
+      <c r="P86" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16">
+      <c r="A87" t="s">
+        <v>505</v>
+      </c>
+      <c r="B87" t="s">
+        <v>506</v>
+      </c>
+      <c r="C87" t="s">
+        <v>32</v>
+      </c>
+      <c r="D87" t="s">
+        <v>507</v>
+      </c>
+      <c r="E87" t="s">
+        <v>20</v>
+      </c>
+      <c r="F87" t="s">
         <v>21</v>
       </c>
-      <c r="G86" t="s">
+      <c r="G87" t="s">
         <v>22</v>
       </c>
-      <c r="H86">
+      <c r="H87">
         <v>2011</v>
       </c>
-      <c r="I86">
+      <c r="I87">
         <v>2017</v>
       </c>
-      <c r="J86" t="s">
+      <c r="J87" t="s">
         <v>153</v>
       </c>
-      <c r="K86" t="s">
+      <c r="K87" t="s">
         <v>154</v>
       </c>
-      <c r="L86"/>
-[...3 lines deleted...]
-      <c r="N86" t="s">
+      <c r="L87"/>
+      <c r="M87" t="s">
+        <v>508</v>
+      </c>
+      <c r="N87" t="s">
         <v>156</v>
       </c>
-      <c r="O86" t="s">
-[...3 lines deleted...]
-        <v>502</v>
+      <c r="O87" t="s">
+        <v>509</v>
+      </c>
+      <c r="P87" t="s">
+        <v>510</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">