--- v0 (2025-12-01)
+++ v1 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="417">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="427">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -420,51 +420,51 @@
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>MME Resolution No. 1 of 29 April 2022</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for air conditioners, including monoblock, window, wall split, floor-ceiling, and cassette type.</t>
   </si>
   <si>
     <t>Ministry of Mines and Energy (MME)</t>
   </si>
@@ -807,50 +807,74 @@
     <t>Resolución 40234 de marzo de 2017: Por la cual se modifican y aclaran algunas excepciones para la aplicación del Anexo General de la Resolución 41012 del 18 de septiembre de 2015 “Reglamento Técnico de Etiquetado – RETIQ.</t>
   </si>
   <si>
     <t>This Regulation covers Gas-burning domestic stove tops and ovens,Air conditioning systems with a condenser cooled by air or water - with one or more points of exit for flows of cooled air,Air conditioning systems contained within a box - designed as a unit to be installed in a window or through a wall , Equipment to clean and rinse textiles using water. May also have a way of extracting excess water from textiles., Electronic and electromagnetic ballasts for tubular fluorescent lighting , Electronic and electromagnetic ballasts for tubular fluorescent lighting , Single-phase electric motors for 60 Hz with rated voltage up to 240V and nominal power from 0.18 kW to 1.5 kW, Three-phase electric induction motors type squirrel cage for 60 Hz with nominal voltage up to 600 V and nominal power of 0.18 kW to 373 kW, Commercial refrigerators and freezers , Domestic refrigerators and freezers , Residential instantaneous-type gas water heaters , Residential storage-type electric water heaters  and Residential storage-type gas water heaters</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>Ovens, Washing Machines, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>Etiquetado Energetico Colombia</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolucion-40234-de-marzo-de-2017-por-la-cual-se-modifican-y-aclaran-algunas-excepciones</t>
   </si>
   <si>
     <t>http://www.etiquetaenergetica.gov.co/wp-content/uploads/2015/09/ANEXO-RETIQ_Septiembre2015-pdf.pdf</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>TCVN 10289:2014 Commercial refrigerated cabinets - energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS and test methods for commercial refrigerated cabinets.</t>
   </si>
   <si>
     <t>Refrigerated Cabinets</t>
   </si>
   <si>
     <t>TCVN 10290:2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-102892014-commercial-refrigerated-cabinets-energy-efficiency</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-10289-2014-tu-giu-lanh-thuong-mai-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>TCVN 11844:2017 LED lamps - energy efficiency and test methods</t>
   </si>
   <si>
     <t>This document specifies the MEPS and test methods for LED lamps.</t>
   </si>
@@ -1158,50 +1182,53 @@
   <si>
     <t>TCVN 8526:2013 Clothes washing machines for household use - energy efficiency and test methods</t>
   </si>
   <si>
     <t>This document specifies the MEPS, test methods, and star ratings for clothes washing machines for household use.</t>
   </si>
   <si>
     <t>IEC 60456:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-85262013-clothes-washing-machines-household-use-energy-efficiency-and-test-methods</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-8526-2013-may-giat-gia-dung-hieu-suat-nang-luong-phuong-phap-xac-dinh#toan-van</t>
   </si>
   <si>
     <t>TCVN 8630:2010 Boilers - energy efficiency and test methods</t>
   </si>
   <si>
     <t>This standard stipulates energy efficiency requirements and test methods for determining energy efficiency for fuel-burning boilers. The methods for determining boiler efficiency use the forward balance method and the reverse balance method. This standard does not apply to boilers used to produce electricity. This standard will enter into effect on 1 April 2025.</t>
   </si>
   <si>
     <t>Boilers and Furnaces</t>
   </si>
   <si>
+    <t>Revised, Superseded</t>
+  </si>
+  <si>
     <t>Gas, Oil</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-86302010-boilers-energy-efficiency-and-test-methods</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+8630%3A2019</t>
   </si>
   <si>
     <t>TCVN 8630:2019 Boilers - Energy Efficiency and Method for Determination</t>
   </si>
   <si>
     <t>This standard specifies the requirements for energy efficiency and the method for determining energy efficiency for fuel-fired boilers when put into use in the industrial sector.
 The method for determining boiler efficiency specified in this standard is the forward balance method and the reverse balance method.
 This standard does not apply to boilers used for electricity generation.
 It replaces TCVN 8630:2010 and has been effective starting April 2025.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-86302019-boilers-energy-efficiency-and-method-determination</t>
   </si>
   <si>
     <t>TCVN 9508:2012 Computer monitors - energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS and test methods for computer monitors.</t>
@@ -1243,50 +1270,53 @@
     <t>https://cprc-clasp.ngo/policies/tcvn-95102012-copiers-energy-efficiency</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-9510-2012-may-photocopy-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>TCVN 9536: 2021: Television Sets - Energy Efficiency</t>
   </si>
   <si>
     <t>This standard applies to television sets with a rated power of less than 1 000 W, consisting of a display and one or more receivers/tuners in the same or separate housing.
 It also applies to TV/VCR, TV/DVD, combined TV/VCR/DVD sets.
 It does not apply to television sets with computer, OCAP, IP and other television receivers with special functions. This standard specifies minimum energy efficiency levels and energy efficiency classes for television sets.
 It replaces TCVN 9536:2012 and has been effective since April 2025.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-9536-2021-television-sets-energy-efficiency</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN%209536:2021</t>
   </si>
   <si>
     <t>TCVN 9536:2012 Television sets - energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS, test methods, and star ratings for television sets.</t>
+  </si>
+  <si>
+    <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-95362012-television-sets-energy-efficiency</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-9536-2012-may-thu-hinh-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>TCVN 9536:2012: Televisions</t>
   </si>
   <si>
     <t>This policy defines minimum energy performance standards for televisions.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-95362012-televisions</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-9537-2012-may-thu-hinh-xac-dinh-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>TCVN 9981:2020 - VRF/VRV air conditioners</t>
   </si>
   <si>
     <t>This policy specifies the method for determining the performance and energy efficiency of outdoor assemblies (outdoor units) for VRF/VRV air conditioners using three-phase power sources. This policy will enter into force on 1 January 2025.</t>
   </si>
@@ -1637,51 +1667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P78"/>
+  <dimension ref="A1:P79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="261.793" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1232.699" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="244.083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2512,51 +2542,51 @@
       </c>
       <c r="M17" t="s">
         <v>60</v>
       </c>
       <c r="N17" t="s">
         <v>128</v>
       </c>
       <c r="O17" t="s">
         <v>129</v>
       </c>
       <c r="P17" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>131</v>
       </c>
       <c r="B18" t="s">
         <v>132</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
         <v>58</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2015</v>
       </c>
       <c r="I18">
         <v>2022</v>
       </c>
       <c r="J18" t="s">
         <v>59</v>
       </c>
       <c r="K18" t="s">
         <v>38</v>
       </c>
       <c r="L18" t="s">
         <v>133</v>
       </c>
@@ -3921,1580 +3951,1628 @@
       <c r="K46" t="s">
         <v>260</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
         <v>261</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
         <v>262</v>
       </c>
       <c r="P46" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>264</v>
       </c>
       <c r="B47" t="s">
         <v>265</v>
       </c>
       <c r="C47" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D47" t="s">
         <v>266</v>
       </c>
       <c r="E47" t="s">
         <v>34</v>
       </c>
       <c r="F47" t="s">
         <v>35</v>
       </c>
       <c r="G47" t="s">
-        <v>36</v>
+        <v>267</v>
       </c>
       <c r="H47">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I47"/>
+        <v>2026</v>
+      </c>
+      <c r="I47">
+        <v>2026</v>
+      </c>
       <c r="J47" t="s">
-        <v>52</v>
+        <v>268</v>
       </c>
       <c r="K47" t="s">
         <v>38</v>
       </c>
-      <c r="L47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L47"/>
       <c r="M47" t="s">
-        <v>39</v>
+        <v>269</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="P47" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B48" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C48" t="s">
         <v>32</v>
       </c>
       <c r="D48" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="E48" t="s">
         <v>34</v>
       </c>
       <c r="F48" t="s">
         <v>35</v>
       </c>
       <c r="G48" t="s">
         <v>36</v>
       </c>
       <c r="H48">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="K48" t="s">
         <v>38</v>
       </c>
-      <c r="L48"/>
+      <c r="L48" t="s">
+        <v>275</v>
+      </c>
       <c r="M48" t="s">
         <v>39</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="P48" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B49" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C49" t="s">
         <v>32</v>
       </c>
       <c r="D49" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E49" t="s">
         <v>34</v>
       </c>
       <c r="F49" t="s">
         <v>35</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H49">
         <v>2017</v>
       </c>
-      <c r="I49">
-[...1 lines deleted...]
-      </c>
+      <c r="I49"/>
       <c r="J49" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="K49" t="s">
         <v>38</v>
       </c>
-      <c r="L49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L49"/>
       <c r="M49" t="s">
         <v>39</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="P49" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B50" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C50" t="s">
         <v>32</v>
       </c>
       <c r="D50" t="s">
-        <v>33</v>
+        <v>285</v>
       </c>
       <c r="E50" t="s">
         <v>34</v>
       </c>
       <c r="F50" t="s">
         <v>35</v>
       </c>
       <c r="G50" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H50">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I50"/>
+        <v>2017</v>
+      </c>
+      <c r="I50">
+        <v>2021</v>
+      </c>
       <c r="J50" t="s">
-        <v>283</v>
+        <v>52</v>
       </c>
       <c r="K50" t="s">
         <v>38</v>
       </c>
-      <c r="L50"/>
+      <c r="L50" t="s">
+        <v>286</v>
+      </c>
       <c r="M50" t="s">
         <v>39</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="P50" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B51" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C51" t="s">
         <v>32</v>
       </c>
       <c r="D51" t="s">
-        <v>288</v>
+        <v>33</v>
       </c>
       <c r="E51" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F51" t="s">
         <v>35</v>
       </c>
       <c r="G51" t="s">
         <v>36</v>
       </c>
       <c r="H51">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="K51" t="s">
         <v>38</v>
       </c>
       <c r="L51"/>
       <c r="M51" t="s">
         <v>39</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="P51"/>
+        <v>292</v>
+      </c>
+      <c r="P51" t="s">
+        <v>293</v>
+      </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="B52" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="C52" t="s">
         <v>32</v>
       </c>
       <c r="D52" t="s">
-        <v>277</v>
+        <v>296</v>
       </c>
       <c r="E52" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>35</v>
       </c>
       <c r="G52" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H52">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I52">
         <v>2021</v>
       </c>
+      <c r="I52"/>
       <c r="J52" t="s">
-        <v>52</v>
+        <v>291</v>
       </c>
       <c r="K52" t="s">
         <v>38</v>
       </c>
-      <c r="L52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L52"/>
       <c r="M52" t="s">
         <v>39</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>292</v>
-[...3 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="P52"/>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="B53" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C53" t="s">
         <v>32</v>
       </c>
       <c r="D53" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="E53" t="s">
         <v>34</v>
       </c>
       <c r="F53" t="s">
         <v>35</v>
       </c>
       <c r="G53" t="s">
-        <v>297</v>
+        <v>22</v>
       </c>
       <c r="H53">
+        <v>2017</v>
+      </c>
+      <c r="I53">
         <v>2021</v>
       </c>
-      <c r="I53"/>
       <c r="J53" t="s">
         <v>52</v>
       </c>
       <c r="K53" t="s">
         <v>38</v>
       </c>
-      <c r="L53"/>
+      <c r="L53" t="s">
+        <v>286</v>
+      </c>
       <c r="M53" t="s">
         <v>39</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="P53" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B54" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C54" t="s">
         <v>32</v>
       </c>
       <c r="D54" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="E54" t="s">
         <v>34</v>
       </c>
       <c r="F54" t="s">
         <v>35</v>
       </c>
       <c r="G54" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="H54">
         <v>2021</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
         <v>52</v>
       </c>
       <c r="K54" t="s">
         <v>38</v>
       </c>
       <c r="L54"/>
       <c r="M54" t="s">
         <v>39</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="P54" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B55" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C55" t="s">
         <v>32</v>
       </c>
       <c r="D55" t="s">
-        <v>89</v>
+        <v>310</v>
       </c>
       <c r="E55" t="s">
         <v>34</v>
       </c>
       <c r="F55" t="s">
         <v>35</v>
       </c>
       <c r="G55" t="s">
-        <v>22</v>
+        <v>305</v>
       </c>
       <c r="H55">
-        <v>2005</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I55"/>
       <c r="J55" t="s">
         <v>52</v>
       </c>
       <c r="K55" t="s">
         <v>38</v>
       </c>
-      <c r="L55" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L55"/>
       <c r="M55" t="s">
         <v>39</v>
       </c>
       <c r="N55" t="s">
-        <v>308</v>
+        <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="P55" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B56" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C56" t="s">
         <v>32</v>
       </c>
       <c r="D56" t="s">
-        <v>248</v>
+        <v>89</v>
       </c>
       <c r="E56" t="s">
         <v>34</v>
       </c>
       <c r="F56" t="s">
-        <v>313</v>
+        <v>35</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="I56">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J56" t="s">
         <v>52</v>
       </c>
       <c r="K56" t="s">
         <v>38</v>
       </c>
       <c r="L56" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="M56" t="s">
         <v>39</v>
       </c>
       <c r="N56" t="s">
-        <v>27</v>
+        <v>316</v>
       </c>
       <c r="O56" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="P56" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B57" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C57" t="s">
         <v>32</v>
       </c>
       <c r="D57" t="s">
-        <v>107</v>
+        <v>248</v>
       </c>
       <c r="E57" t="s">
         <v>34</v>
       </c>
       <c r="F57" t="s">
-        <v>35</v>
+        <v>321</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
         <v>2007</v>
       </c>
       <c r="I57">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J57" t="s">
         <v>52</v>
       </c>
       <c r="K57" t="s">
         <v>38</v>
       </c>
       <c r="L57" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="M57" t="s">
         <v>39</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="P57" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B58" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C58" t="s">
         <v>32</v>
       </c>
       <c r="D58" t="s">
-        <v>71</v>
+        <v>107</v>
       </c>
       <c r="E58" t="s">
         <v>34</v>
       </c>
       <c r="F58" t="s">
         <v>35</v>
       </c>
       <c r="G58" t="s">
         <v>22</v>
       </c>
       <c r="H58">
         <v>2007</v>
       </c>
       <c r="I58">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J58" t="s">
         <v>52</v>
       </c>
       <c r="K58" t="s">
         <v>38</v>
       </c>
       <c r="L58" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="M58" t="s">
         <v>39</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="P58" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B59" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C59" t="s">
         <v>32</v>
       </c>
       <c r="D59" t="s">
         <v>71</v>
       </c>
       <c r="E59" t="s">
         <v>34</v>
       </c>
       <c r="F59" t="s">
         <v>35</v>
       </c>
       <c r="G59" t="s">
-        <v>297</v>
+        <v>22</v>
       </c>
       <c r="H59">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I59"/>
+        <v>2007</v>
+      </c>
+      <c r="I59">
+        <v>2020</v>
+      </c>
       <c r="J59" t="s">
         <v>52</v>
       </c>
       <c r="K59" t="s">
         <v>38</v>
       </c>
-      <c r="L59"/>
+      <c r="L59" t="s">
+        <v>332</v>
+      </c>
       <c r="M59" t="s">
         <v>39</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="P59" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B60" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="C60" t="s">
         <v>32</v>
       </c>
       <c r="D60" t="s">
-        <v>333</v>
+        <v>71</v>
       </c>
       <c r="E60" t="s">
         <v>34</v>
       </c>
       <c r="F60" t="s">
         <v>35</v>
       </c>
       <c r="G60" t="s">
-        <v>22</v>
+        <v>305</v>
       </c>
       <c r="H60">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I60"/>
       <c r="J60" t="s">
         <v>52</v>
       </c>
       <c r="K60" t="s">
         <v>38</v>
       </c>
       <c r="L60"/>
       <c r="M60" t="s">
         <v>39</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="P60" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B61" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C61" t="s">
         <v>32</v>
       </c>
       <c r="D61" t="s">
-        <v>213</v>
+        <v>341</v>
       </c>
       <c r="E61" t="s">
         <v>34</v>
       </c>
       <c r="F61" t="s">
         <v>35</v>
       </c>
       <c r="G61" t="s">
         <v>22</v>
       </c>
       <c r="H61">
         <v>2008</v>
       </c>
       <c r="I61">
         <v>2015</v>
       </c>
       <c r="J61" t="s">
         <v>52</v>
       </c>
       <c r="K61" t="s">
         <v>38</v>
       </c>
-      <c r="L61" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L61"/>
       <c r="M61" t="s">
         <v>39</v>
       </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="P61" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B62" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C62" t="s">
         <v>32</v>
       </c>
       <c r="D62" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="E62" t="s">
         <v>34</v>
       </c>
       <c r="F62" t="s">
         <v>35</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="I62">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="J62" t="s">
         <v>52</v>
       </c>
       <c r="K62" t="s">
         <v>38</v>
       </c>
-      <c r="L62"/>
+      <c r="L62" t="s">
+        <v>346</v>
+      </c>
       <c r="M62" t="s">
         <v>39</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="P62" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="B63" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C63" t="s">
         <v>32</v>
       </c>
       <c r="D63" t="s">
-        <v>213</v>
+        <v>125</v>
       </c>
       <c r="E63" t="s">
         <v>34</v>
       </c>
       <c r="F63" t="s">
         <v>35</v>
       </c>
       <c r="G63" t="s">
         <v>22</v>
       </c>
       <c r="H63">
         <v>2009</v>
       </c>
       <c r="I63">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="J63" t="s">
         <v>52</v>
       </c>
       <c r="K63" t="s">
         <v>38</v>
       </c>
-      <c r="L63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L63"/>
       <c r="M63" t="s">
         <v>39</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="P63" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B64" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C64" t="s">
         <v>32</v>
       </c>
       <c r="D64" t="s">
-        <v>333</v>
+        <v>213</v>
       </c>
       <c r="E64" t="s">
         <v>34</v>
       </c>
       <c r="F64" t="s">
         <v>35</v>
       </c>
       <c r="G64" t="s">
         <v>22</v>
       </c>
       <c r="H64">
         <v>2009</v>
       </c>
       <c r="I64">
         <v>2013</v>
       </c>
       <c r="J64" t="s">
         <v>52</v>
       </c>
       <c r="K64" t="s">
         <v>38</v>
       </c>
-      <c r="L64"/>
+      <c r="L64" t="s">
+        <v>346</v>
+      </c>
       <c r="M64" t="s">
         <v>39</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="P64" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B65" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C65" t="s">
         <v>32</v>
       </c>
       <c r="D65" t="s">
-        <v>125</v>
+        <v>341</v>
       </c>
       <c r="E65" t="s">
         <v>34</v>
       </c>
       <c r="F65" t="s">
         <v>35</v>
       </c>
       <c r="G65" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H65">
         <v>2009</v>
       </c>
-      <c r="I65"/>
+      <c r="I65">
+        <v>2013</v>
+      </c>
       <c r="J65" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="K65" t="s">
-        <v>126</v>
+        <v>38</v>
       </c>
       <c r="L65"/>
       <c r="M65" t="s">
         <v>39</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="P65" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="B66" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="C66" t="s">
         <v>32</v>
       </c>
       <c r="D66" t="s">
-        <v>359</v>
+        <v>125</v>
       </c>
       <c r="E66" t="s">
         <v>34</v>
       </c>
       <c r="F66" t="s">
         <v>35</v>
       </c>
       <c r="G66" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H66">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I66"/>
       <c r="J66" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="K66" t="s">
-        <v>38</v>
+        <v>126</v>
       </c>
       <c r="L66"/>
       <c r="M66" t="s">
         <v>39</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="P66" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B67" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="C67" t="s">
         <v>32</v>
       </c>
       <c r="D67" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="E67" t="s">
         <v>34</v>
       </c>
       <c r="F67" t="s">
         <v>35</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="I67">
         <v>2015</v>
       </c>
       <c r="J67" t="s">
         <v>52</v>
       </c>
       <c r="K67" t="s">
         <v>38</v>
       </c>
       <c r="L67"/>
       <c r="M67" t="s">
         <v>39</v>
       </c>
       <c r="N67" t="s">
-        <v>308</v>
+        <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="P67" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B68" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C68" t="s">
         <v>32</v>
       </c>
       <c r="D68" t="s">
-        <v>65</v>
+        <v>372</v>
       </c>
       <c r="E68" t="s">
         <v>34</v>
       </c>
       <c r="F68" t="s">
         <v>35</v>
       </c>
       <c r="G68" t="s">
         <v>22</v>
       </c>
       <c r="H68">
         <v>2010</v>
       </c>
       <c r="I68">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J68" t="s">
         <v>52</v>
       </c>
       <c r="K68" t="s">
         <v>38</v>
       </c>
-      <c r="L68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L68"/>
       <c r="M68" t="s">
         <v>39</v>
       </c>
       <c r="N68" t="s">
-        <v>27</v>
+        <v>316</v>
       </c>
       <c r="O68" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="P68" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B69" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="C69" t="s">
         <v>32</v>
       </c>
       <c r="D69" t="s">
-        <v>374</v>
+        <v>65</v>
       </c>
       <c r="E69" t="s">
         <v>34</v>
       </c>
       <c r="F69" t="s">
         <v>35</v>
       </c>
       <c r="G69" t="s">
         <v>22</v>
       </c>
       <c r="H69">
         <v>2010</v>
       </c>
       <c r="I69">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="J69" t="s">
         <v>52</v>
       </c>
       <c r="K69" t="s">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="L69"/>
+        <v>38</v>
+      </c>
+      <c r="L69" t="s">
+        <v>377</v>
+      </c>
       <c r="M69" t="s">
         <v>39</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="P69" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B70" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C70" t="s">
         <v>32</v>
       </c>
       <c r="D70" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="E70" t="s">
         <v>34</v>
       </c>
       <c r="F70" t="s">
         <v>35</v>
       </c>
       <c r="G70" t="s">
-        <v>22</v>
+        <v>383</v>
       </c>
       <c r="H70">
         <v>2010</v>
       </c>
       <c r="I70">
         <v>2019</v>
       </c>
       <c r="J70" t="s">
-        <v>283</v>
+        <v>52</v>
       </c>
       <c r="K70" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="L70"/>
       <c r="M70" t="s">
         <v>39</v>
       </c>
       <c r="N70" t="s">
-        <v>308</v>
+        <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="P70" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="B71" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="C71" t="s">
         <v>32</v>
       </c>
       <c r="D71" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="E71" t="s">
         <v>34</v>
       </c>
       <c r="F71" t="s">
         <v>35</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I71">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="J71" t="s">
-        <v>52</v>
+        <v>291</v>
       </c>
       <c r="K71" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="L71" t="s">
         <v>384</v>
       </c>
+      <c r="L71"/>
       <c r="M71" t="s">
         <v>39</v>
       </c>
       <c r="N71" t="s">
-        <v>27</v>
+        <v>316</v>
       </c>
       <c r="O71" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="P71" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B72" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C72" t="s">
         <v>32</v>
       </c>
       <c r="D72" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E72" t="s">
         <v>34</v>
       </c>
       <c r="F72" t="s">
         <v>35</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
         <v>2012</v>
       </c>
       <c r="I72">
         <v>2015</v>
       </c>
       <c r="J72" t="s">
         <v>52</v>
       </c>
       <c r="K72" t="s">
         <v>38</v>
       </c>
       <c r="L72" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="M72" t="s">
         <v>39</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="P72" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="B73" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="C73" t="s">
         <v>32</v>
       </c>
       <c r="D73" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="E73" t="s">
         <v>34</v>
       </c>
       <c r="F73" t="s">
         <v>35</v>
       </c>
       <c r="G73" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H73">
         <v>2012</v>
       </c>
-      <c r="I73"/>
+      <c r="I73">
+        <v>2015</v>
+      </c>
       <c r="J73" t="s">
         <v>52</v>
       </c>
       <c r="K73" t="s">
         <v>38</v>
       </c>
       <c r="L73" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="M73" t="s">
         <v>39</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="P73" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="B74" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="C74" t="s">
         <v>32</v>
       </c>
       <c r="D74" t="s">
-        <v>113</v>
+        <v>398</v>
       </c>
       <c r="E74" t="s">
         <v>34</v>
       </c>
       <c r="F74" t="s">
         <v>35</v>
       </c>
       <c r="G74" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H74">
         <v>2012</v>
       </c>
-      <c r="I74">
-[...1 lines deleted...]
-      </c>
+      <c r="I74"/>
       <c r="J74" t="s">
-        <v>283</v>
+        <v>52</v>
       </c>
       <c r="K74" t="s">
         <v>38</v>
       </c>
-      <c r="L74"/>
+      <c r="L74" t="s">
+        <v>393</v>
+      </c>
       <c r="M74" t="s">
         <v>39</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="P74" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="B75" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="C75" t="s">
         <v>32</v>
       </c>
       <c r="D75" t="s">
         <v>113</v>
       </c>
       <c r="E75" t="s">
         <v>34</v>
       </c>
       <c r="F75" t="s">
         <v>35</v>
       </c>
       <c r="G75" t="s">
         <v>22</v>
       </c>
       <c r="H75">
         <v>2012</v>
       </c>
       <c r="I75">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="J75" t="s">
-        <v>37</v>
+        <v>291</v>
       </c>
       <c r="K75" t="s">
         <v>38</v>
       </c>
       <c r="L75"/>
       <c r="M75" t="s">
         <v>39</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="P75" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="B76" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="C76" t="s">
         <v>32</v>
       </c>
       <c r="D76" t="s">
         <v>113</v>
       </c>
       <c r="E76" t="s">
         <v>34</v>
       </c>
       <c r="F76" t="s">
         <v>35</v>
       </c>
       <c r="G76" t="s">
-        <v>36</v>
+        <v>411</v>
       </c>
       <c r="H76">
         <v>2012</v>
       </c>
-      <c r="I76"/>
+      <c r="I76">
+        <v>2015</v>
+      </c>
       <c r="J76" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="K76" t="s">
         <v>38</v>
       </c>
       <c r="L76"/>
       <c r="M76" t="s">
         <v>39</v>
       </c>
       <c r="N76" t="s">
         <v>27</v>
       </c>
       <c r="O76" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="P76" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="B77" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="C77" t="s">
         <v>32</v>
       </c>
       <c r="D77" t="s">
-        <v>288</v>
+        <v>113</v>
       </c>
       <c r="E77" t="s">
         <v>34</v>
       </c>
       <c r="F77" t="s">
         <v>35</v>
       </c>
       <c r="G77" t="s">
-        <v>297</v>
+        <v>36</v>
       </c>
       <c r="H77">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="I77"/>
       <c r="J77" t="s">
         <v>52</v>
       </c>
       <c r="K77" t="s">
         <v>38</v>
       </c>
-      <c r="L77" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L77"/>
       <c r="M77" t="s">
         <v>39</v>
       </c>
       <c r="N77" t="s">
-        <v>308</v>
+        <v>27</v>
       </c>
       <c r="O77" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="P77" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="B78" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C78" t="s">
         <v>32</v>
       </c>
       <c r="D78" t="s">
-        <v>57</v>
+        <v>296</v>
       </c>
       <c r="E78" t="s">
         <v>34</v>
       </c>
       <c r="F78" t="s">
         <v>35</v>
       </c>
       <c r="G78" t="s">
-        <v>22</v>
+        <v>305</v>
       </c>
       <c r="H78">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I78"/>
       <c r="J78" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="K78" t="s">
         <v>38</v>
       </c>
-      <c r="L78"/>
+      <c r="L78" t="s">
+        <v>420</v>
+      </c>
       <c r="M78" t="s">
         <v>39</v>
       </c>
       <c r="N78" t="s">
-        <v>27</v>
+        <v>316</v>
       </c>
       <c r="O78" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="P78" t="s">
-        <v>416</v>
+        <v>422</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16">
+      <c r="A79" t="s">
+        <v>423</v>
+      </c>
+      <c r="B79" t="s">
+        <v>424</v>
+      </c>
+      <c r="C79" t="s">
+        <v>32</v>
+      </c>
+      <c r="D79" t="s">
+        <v>57</v>
+      </c>
+      <c r="E79" t="s">
+        <v>34</v>
+      </c>
+      <c r="F79" t="s">
+        <v>35</v>
+      </c>
+      <c r="G79" t="s">
+        <v>22</v>
+      </c>
+      <c r="H79">
+        <v>2011</v>
+      </c>
+      <c r="I79">
+        <v>2013</v>
+      </c>
+      <c r="J79" t="s">
+        <v>37</v>
+      </c>
+      <c r="K79" t="s">
+        <v>38</v>
+      </c>
+      <c r="L79"/>
+      <c r="M79" t="s">
+        <v>39</v>
+      </c>
+      <c r="N79" t="s">
+        <v>27</v>
+      </c>
+      <c r="O79" t="s">
+        <v>425</v>
+      </c>
+      <c r="P79" t="s">
+        <v>426</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">