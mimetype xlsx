--- v0 (2025-11-29)
+++ v1 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -315,57 +315,63 @@
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>Gas</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>MME Resolution No. 1 of 29 April 2022</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for air conditioners, including monoblock, window, wall split, floor-ceiling, and cassette type.</t>
   </si>
@@ -489,50 +495,105 @@
   <si>
     <t>https://www.gov.br/mme/pt-br/assuntos/conselhos-e-comites/cgiee/arquivos/portarias/2017-portaria-interministerial-mme-mctic-mdic-n_2-2017-ventiladores-de-teto.pdf</t>
   </si>
   <si>
     <t>Ordinance No. 2 of 29 December 2022</t>
   </si>
   <si>
     <t>This policy defines minimum energy perfomance standards for refrigerators and freezers for domestic use, manufactured nationally or imported, for sale and/or use in Brazil.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
     <t>IEC 62552-3:2007
 ,   
                     IEC 62552-3:2020</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ordinance-no-2-29-december-2022</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/sites/default/files/2025-01/Resolu__o_de_Consulta_P_blica_MEPS_Refrigeradores_e_Congeladores_pdf_pdf%20%281%29.pdf</t>
+  </si>
+  <si>
+    <t>Ordinance No. 231/2026 Technical Quality Regulation and Conformity Assessment Requirements for LED Lamps and Luminaires</t>
+  </si>
+  <si>
+    <t>This labeling policy specifies quality and conformity assessment requirements for LED lamps designed for general or decorative indoor lighting, and LED luminaires designed for general or decorative lighting, for indoor or outdoor use. Comparing to the previous policy, it expands product coverage and raise the efficiency requirements.</t>
+  </si>
+  <si>
+    <t>Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>ANSI/IES LM-80-21 STANDARD
+,   
+                    IEC 61000-3-2:2024
+,   
+                    ANSI/IES LM-79-24
+,   
+                    ABNT NBR IEC 62612:2022 / IEC 62717:2022
+,</t>
+  </si>
+  <si>
+    <t>National Institute of Metrology, Quality and Technology</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ordinance-no-2312026-technical-quality-regulation-and-conformity-assessment-requirements</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-231-de-13-de-abril-de-2026-703204413#wrapper</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -836,73 +897,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P25"/>
+  <dimension ref="A1:P27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="62.413" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="307.782" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="185.098" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="396.332" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="91.978" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="219.375" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1519,619 +1580,717 @@
       </c>
       <c r="M13" t="s">
         <v>25</v>
       </c>
       <c r="N13" t="s">
         <v>95</v>
       </c>
       <c r="O13" t="s">
         <v>96</v>
       </c>
       <c r="P13" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>98</v>
       </c>
       <c r="B14" t="s">
         <v>99</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>100</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="H14">
         <v>2015</v>
       </c>
       <c r="I14">
         <v>2022</v>
       </c>
       <c r="J14" t="s">
         <v>23</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="M14" t="s">
         <v>25</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
       <c r="O14" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="P14" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
         <v>43</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>2008</v>
       </c>
       <c r="I15">
         <v>2022</v>
       </c>
       <c r="J15" t="s">
         <v>23</v>
       </c>
       <c r="K15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="L15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="M15" t="s">
         <v>25</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
       <c r="O15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="P15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B16" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
         <v>37</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>2007</v>
       </c>
       <c r="I16">
         <v>2022</v>
       </c>
       <c r="J16" t="s">
         <v>23</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
       <c r="O16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="P16" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B17" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2006</v>
       </c>
       <c r="I17">
         <v>2010</v>
       </c>
       <c r="J17" t="s">
         <v>23</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
       <c r="O17" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="P17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B18" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2006</v>
       </c>
       <c r="I18">
         <v>2010</v>
       </c>
       <c r="J18" t="s">
         <v>23</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
       <c r="O18" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="P18" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B19" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>2008</v>
       </c>
       <c r="I19">
         <v>2011</v>
       </c>
       <c r="J19" t="s">
         <v>23</v>
       </c>
       <c r="K19" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
       <c r="O19" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="P19" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B20" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
         <v>43</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2007</v>
       </c>
       <c r="I20">
         <v>2011</v>
       </c>
       <c r="J20" t="s">
         <v>23</v>
       </c>
       <c r="K20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
       <c r="O20" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="P20" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G21" t="s">
         <v>56</v>
       </c>
       <c r="H21">
         <v>2010</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>23</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
       <c r="O21" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="P21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
         <v>74</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2007</v>
       </c>
       <c r="I22">
         <v>2018</v>
       </c>
       <c r="J22" t="s">
         <v>23</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
       <c r="O22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="P22" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B23" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
         <v>55</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2002</v>
       </c>
       <c r="I23">
         <v>2017</v>
       </c>
       <c r="J23" t="s">
         <v>23</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
       <c r="O23" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="P23" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2008</v>
       </c>
       <c r="I24">
         <v>2017</v>
       </c>
       <c r="J24" t="s">
         <v>23</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="M24" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
       <c r="O24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="P24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G25" t="s">
         <v>56</v>
       </c>
       <c r="H25">
         <v>2022</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="M25" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
       <c r="O25" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="P25" t="s">
-        <v>157</v>
+        <v>159</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" t="s">
+        <v>160</v>
+      </c>
+      <c r="B26" t="s">
+        <v>161</v>
+      </c>
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
+        <v>162</v>
+      </c>
+      <c r="E26" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" t="s">
+        <v>21</v>
+      </c>
+      <c r="G26" t="s">
+        <v>8</v>
+      </c>
+      <c r="H26">
+        <v>2015</v>
+      </c>
+      <c r="I26">
+        <v>2026</v>
+      </c>
+      <c r="J26" t="s">
+        <v>163</v>
+      </c>
+      <c r="K26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" t="s">
+        <v>164</v>
+      </c>
+      <c r="M26" t="s">
+        <v>165</v>
+      </c>
+      <c r="N26" t="s">
+        <v>26</v>
+      </c>
+      <c r="O26" t="s">
+        <v>166</v>
+      </c>
+      <c r="P26" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
+        <v>168</v>
+      </c>
+      <c r="B27" t="s">
+        <v>169</v>
+      </c>
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" t="s">
+        <v>170</v>
+      </c>
+      <c r="E27" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" t="s">
+        <v>113</v>
+      </c>
+      <c r="G27" t="s">
+        <v>171</v>
+      </c>
+      <c r="H27">
+        <v>2026</v>
+      </c>
+      <c r="I27">
+        <v>2026</v>
+      </c>
+      <c r="J27" t="s">
+        <v>172</v>
+      </c>
+      <c r="K27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27" t="s">
+        <v>173</v>
+      </c>
+      <c r="N27" t="s">
+        <v>26</v>
+      </c>
+      <c r="O27" t="s">
+        <v>174</v>
+      </c>
+      <c r="P27" t="s">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">