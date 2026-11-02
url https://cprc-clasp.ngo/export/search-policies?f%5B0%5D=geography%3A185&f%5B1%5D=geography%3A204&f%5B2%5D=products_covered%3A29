--- v0 (2025-12-18)
+++ v1 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -107,104 +107,141 @@
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>National Institute of Metrology, Quality, and Technology (INMETRO)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-17-14-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-17-de-14-de-janeiro-de-2022-374166541</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>MME/MCT/MDIC Ordinance No. 1.007 of 31 December 2010</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for incandescent lamps.</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Ministry of Mines and Energy (MME)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mmemctmdic-ordinance-no-1007-31-december-2010</t>
   </si>
   <si>
     <t>https://www.gov.br/mme/pt-br/assuntos/conselhos-e-comites/cgiee/arquivos/portarias/2010-portaria-interministerial-mme-mct-mdic-n_1007-2010-lampadas-incandescentes.pdf</t>
   </si>
   <si>
     <t>MME/MCT/MDIC Ordinance No. 1.008 of 31 December 2010</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for compact fluorescent lamps (CFLs).</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mmemctmdic-ordinance-no-1008-31-december-2010</t>
   </si>
   <si>
     <t>https://www.gov.br/mme/pt-br/assuntos/conselhos-e-comites/cgiee/arquivos/portarias/2010-portaria-interministerial-mme-mct-mdic-n_1008-2010-lampadas-fluorescentes-compactas.pdf</t>
   </si>
   <si>
     <t>MME/MCT/MDIC Ordinance No. 959 of 09 December 2010</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for electromagnetic ballasts for high pressure sodium-vapor lamps and metal-halide lamps.</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mmemctmdic-ordinance-no-959-09-december-2010</t>
   </si>
   <si>
     <t>https://www.gov.br/mme/pt-br/assuntos/conselhos-e-comites/cgiee/arquivos/portarias/2010-portaria-interministerial-mme-mct-mdic-n_959-2010-reatores-lampadas-vapor-de-sodio-e-metalico.pdf</t>
   </si>
   <si>
+    <t>Ordinance No. 231/2026 Technical Quality Regulation and Conformity Assessment Requirements for LED Lamps and Luminaires</t>
+  </si>
+  <si>
+    <t>This labeling policy specifies quality and conformity assessment requirements for LED lamps designed for general or decorative indoor lighting, and LED luminaires designed for general or decorative lighting, for indoor or outdoor use. Comparing to the previous policy, it expands product coverage and raise the efficiency requirements.</t>
+  </si>
+  <si>
+    <t>Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>ANSI/IES LM-80-21 STANDARD
+,   
+                    IEC 61000-3-2:2024
+,   
+                    ANSI/IES LM-79-24
+,   
+                    ABNT NBR IEC 62612:2022 / IEC 62717:2022
+,</t>
+  </si>
+  <si>
+    <t>National Institute of Metrology, Quality and Technology</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ordinance-no-2312026-technical-quality-regulation-and-conformity-assessment-requirements</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-231-de-13-de-abril-de-2026-703204413#wrapper</t>
+  </si>
+  <si>
     <t>Procel Seal - CFLs with Integrated Ballasts</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for compact fluorescent lamps (CFLs) with integrated ballasts.</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>CIE 84:1989, IEC 60081, IEC 60901, IEC 60969, NBR 14538, NBR 14539, NBR IEC 60061-1, NBR 14671</t>
   </si>
   <si>
     <t>National Energy Efficiency Conservation Program (Procel)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-cfls-integrated-ballasts</t>
   </si>
   <si>
     <t>http://www.procelinfo.com.br/main.asp?View=%7bB70B5A3C-19EF-499D-B7BC-D6FF3BABE5FA%7d</t>
   </si>
   <si>
     <t>Procel Seal - Electromagnetic Ballasts for Sodium Vapor Lamps</t>
@@ -246,50 +283,74 @@
     <t>https://cprc-clasp.ngo/policies/procel-seal-led-lamps-integrated-control-device</t>
   </si>
   <si>
     <t>Procel Seal - LED Street Light Luminaires</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for LED street light luminaires.</t>
   </si>
   <si>
     <t>Streetlighting</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-led-street-light-luminaires</t>
   </si>
   <si>
     <t>Procel Seal - Sodium Vapor Lamps</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for sodium vapor lamps.</t>
   </si>
   <si>
     <t>NBR IEC 60662, NBR 13593, NBR 5461, NBR IEC 60061-1, ABNT NBR IEC 60238, ABNT NBR 5426</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-sodium-vapor-lamps</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>SLNS 90: 2011 Energy Efficiency Labelling – Labelling of Incandescent Lamps</t>
   </si>
   <si>
     <t>This National Standard specifies the method of energy efficiency classification ofincandescent lamps used for domestic and similar purposes, the test methods and the features of the energy efficiency label.</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>Saint Lucia Bureau of Standards</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/slns-90-2011-energy-efficiency-labelling-labelling-incandescent-lamps</t>
   </si>
   <si>
     <t>https://www.slbs.org/product/slns-90-2011/</t>
   </si>
@@ -635,65 +696,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P14"/>
+  <dimension ref="A1:P16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="111.973" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="185.098" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="485.881" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="111.973" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="219.375" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -770,615 +831,713 @@
       <c r="L2"/>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H3">
         <v>2015</v>
       </c>
       <c r="I3">
         <v>2022</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>25</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
       <c r="O3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="P3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
         <v>2006</v>
       </c>
       <c r="I4">
         <v>2010</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
       <c r="O4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
         <v>2006</v>
       </c>
       <c r="I5">
         <v>2010</v>
       </c>
       <c r="J5" t="s">
         <v>23</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
       <c r="O5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H6">
         <v>2010</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
       <c r="O6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="E7" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H7">
-        <v>1993</v>
+        <v>2015</v>
       </c>
       <c r="I7">
-        <v>2012</v>
+        <v>2026</v>
       </c>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="F8" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>1993</v>
       </c>
       <c r="I8">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J8" t="s">
         <v>23</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M8" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="P8" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="E9" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>1993</v>
       </c>
       <c r="I9">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="J9" t="s">
         <v>23</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
+        <v>70</v>
+      </c>
+      <c r="M9" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="P9" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="B10" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>69</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="F10" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>1993</v>
       </c>
       <c r="I10">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="J10" t="s">
         <v>23</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>74</v>
+      </c>
       <c r="M10" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="P10" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B11" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>72</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G11" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="H11">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>1993</v>
+      </c>
+      <c r="I11">
+        <v>2016</v>
+      </c>
       <c r="J11" t="s">
         <v>23</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="P11" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B12" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="E12" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="H12">
-        <v>1993</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>23</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="P12" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B13" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C13" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
         <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F13" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="G13" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="H13">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I13"/>
+        <v>1993</v>
+      </c>
+      <c r="I13">
+        <v>2010</v>
+      </c>
       <c r="J13" t="s">
-        <v>82</v>
+        <v>23</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>86</v>
+      </c>
       <c r="M13" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
       <c r="O13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="P13" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B14" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C14" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G14" t="s">
-        <v>46</v>
+        <v>91</v>
       </c>
       <c r="H14">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>2026</v>
+      </c>
+      <c r="I14">
+        <v>2026</v>
+      </c>
       <c r="J14" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
       <c r="O14" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="P14" t="s">
-        <v>91</v>
+        <v>95</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>96</v>
+      </c>
+      <c r="B15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C15" t="s">
+        <v>98</v>
+      </c>
+      <c r="D15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>99</v>
+      </c>
+      <c r="G15" t="s">
+        <v>48</v>
+      </c>
+      <c r="H15">
+        <v>2011</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15" t="s">
+        <v>100</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15" t="s">
+        <v>101</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+      <c r="O15" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" t="s">
+        <v>105</v>
+      </c>
+      <c r="C16" t="s">
+        <v>98</v>
+      </c>
+      <c r="D16" t="s">
+        <v>106</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" t="s">
+        <v>48</v>
+      </c>
+      <c r="H16">
+        <v>2011</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
+        <v>107</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+      <c r="O16" t="s">
+        <v>108</v>
+      </c>
+      <c r="P16" t="s">
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">