--- v0 (2025-11-10)
+++ v1 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1253">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -2865,51 +2865,51 @@
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>Low-voltage single-phase inductive motor energy efficiency ratio standards</t>
   </si>
   <si>
     <t>Low-voltage single-phase inductive motor</t>
   </si>
   <si>
     <t>1-Phase Motors</t>
   </si>
@@ -3579,50 +3579,74 @@
     <t>https://cprc-clasp.ngo/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-and</t>
   </si>
   <si>
     <t>Requirements on the Minimal Energy Performance Standard and Energy Efficiency Rating Labeling and Inspection of Ice-warm-hot --IWH-- water dispenser</t>
   </si>
   <si>
     <t>The IWH water dispensers of this regulation are those compliant with CNS3910 and contained in list of products requiring inspection by the Bureau of Standards Metrology and Inspection</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-0</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=44</t>
   </si>
   <si>
     <t>Requirements on the Minimal Energy Performance Standard and Energy Efficiency Rating Labeling and Inspection of Warm-hot --WH--water dispenser</t>
   </si>
   <si>
     <t>The WH water dispensers of this regulation are those compliant with CNS3910 and contained in list of products requiring inspection by the Bureau of Standards Metrology and Inspection</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-1</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=45</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Revised Municipal Code of the City and County of Denver Colorado, Sec. 10-20. - Electrification requirements for existing buildings</t>
   </si>
   <si>
     <t>This policy contains electrification requirements for existing buildings in the city and country of Denver, Colorado.  It applies to all commercial buildings and multifamily residential buildings.</t>
   </si>
   <si>
     <t>Heat Pumps, Packaged Terminals, Central ACs</t>
   </si>
   <si>
     <t>City and County of Denver</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/revised-municipal-code-city-and-county-denver-colorado-sec-10-20-electrification</t>
   </si>
   <si>
     <t>https://library.municode.com/co/denver/codes/code_of_ordinances?nodeId=TITIIREMUCO_CH10BUBURE_ARTIIBUFICO_S10-20ELREEXBU</t>
   </si>
   <si>
     <t>Revised Refrigerator power consumption standard and power efficiency grade labeling method and inspection method regulation</t>
   </si>
   <si>
     <t>The refrigerators of this regulation are those compliant with CNS 2062 and contained in list of products requiring inspection by the Bureau of Standards Metrology and Inspection</t>
   </si>
@@ -4151,51 +4175,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P253"/>
+  <dimension ref="A1:P254"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1088.734" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="643.986" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="311.353" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="301.926" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -12660,51 +12684,51 @@
       </c>
       <c r="M173" t="s">
         <v>866</v>
       </c>
       <c r="N173" t="s">
         <v>926</v>
       </c>
       <c r="O173" t="s">
         <v>927</v>
       </c>
       <c r="P173" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>929</v>
       </c>
       <c r="B174" t="s">
         <v>930</v>
       </c>
       <c r="C174" t="s">
         <v>83</v>
       </c>
       <c r="D174" t="s">
-        <v>70</v>
+        <v>513</v>
       </c>
       <c r="E174" t="s">
         <v>20</v>
       </c>
       <c r="F174" t="s">
         <v>42</v>
       </c>
       <c r="G174" t="s">
         <v>22</v>
       </c>
       <c r="H174">
         <v>2015</v>
       </c>
       <c r="I174">
         <v>2022</v>
       </c>
       <c r="J174" t="s">
         <v>865</v>
       </c>
       <c r="K174" t="s">
         <v>34</v>
       </c>
       <c r="L174" t="s">
         <v>931</v>
       </c>
@@ -15787,720 +15811,768 @@
       <c r="K239" t="s">
         <v>34</v>
       </c>
       <c r="L239"/>
       <c r="M239" t="s">
         <v>73</v>
       </c>
       <c r="N239" t="s">
         <v>27</v>
       </c>
       <c r="O239" t="s">
         <v>1168</v>
       </c>
       <c r="P239" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>1170</v>
       </c>
       <c r="B240" t="s">
         <v>1171</v>
       </c>
       <c r="C240" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="D240" t="s">
         <v>1172</v>
       </c>
       <c r="E240" t="s">
         <v>20</v>
       </c>
       <c r="F240" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="G240" t="s">
-        <v>22</v>
+        <v>1173</v>
       </c>
       <c r="H240">
-        <v>1982</v>
+        <v>2026</v>
       </c>
       <c r="I240">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="J240" t="s">
-        <v>62</v>
+        <v>1174</v>
       </c>
       <c r="K240" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L240"/>
       <c r="M240" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="N240" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="O240" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="P240" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="B241" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="C241" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="D241" t="s">
-        <v>113</v>
+        <v>1180</v>
       </c>
       <c r="E241" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F241" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="G241" t="s">
         <v>22</v>
       </c>
       <c r="H241">
-        <v>2010</v>
+        <v>1982</v>
       </c>
       <c r="I241">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="J241" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="K241" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L241"/>
       <c r="M241" t="s">
-        <v>73</v>
+        <v>1181</v>
       </c>
       <c r="N241" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="O241" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="P241" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="B242" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="C242" t="s">
         <v>69</v>
       </c>
       <c r="D242" t="s">
-        <v>226</v>
+        <v>113</v>
       </c>
       <c r="E242" t="s">
         <v>51</v>
       </c>
       <c r="F242" t="s">
         <v>42</v>
       </c>
       <c r="G242" t="s">
         <v>22</v>
       </c>
       <c r="H242">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="I242">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="J242" t="s">
         <v>71</v>
       </c>
       <c r="K242" t="s">
         <v>34</v>
       </c>
-      <c r="L242" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L242"/>
       <c r="M242" t="s">
         <v>73</v>
       </c>
       <c r="N242" t="s">
         <v>27</v>
       </c>
       <c r="O242" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
       <c r="P242" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="B243" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="C243" t="s">
         <v>69</v>
       </c>
       <c r="D243" t="s">
-        <v>254</v>
+        <v>226</v>
       </c>
       <c r="E243" t="s">
         <v>51</v>
       </c>
       <c r="F243" t="s">
         <v>42</v>
       </c>
       <c r="G243" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="H243">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I243"/>
+        <v>2011</v>
+      </c>
+      <c r="I243">
+        <v>2011</v>
+      </c>
       <c r="J243" t="s">
         <v>71</v>
       </c>
       <c r="K243" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="L243"/>
+        <v>34</v>
+      </c>
+      <c r="L243" t="s">
+        <v>227</v>
+      </c>
       <c r="M243" t="s">
         <v>73</v>
       </c>
       <c r="N243" t="s">
         <v>27</v>
       </c>
       <c r="O243" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="P243" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
       <c r="B244" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="C244" t="s">
         <v>69</v>
       </c>
       <c r="D244" t="s">
-        <v>496</v>
+        <v>254</v>
       </c>
       <c r="E244" t="s">
         <v>51</v>
       </c>
       <c r="F244" t="s">
         <v>42</v>
       </c>
       <c r="G244" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H244">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I244"/>
       <c r="J244" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="K244" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="L244"/>
       <c r="M244" t="s">
         <v>73</v>
       </c>
       <c r="N244" t="s">
         <v>27</v>
       </c>
       <c r="O244" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="P244" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="B245" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="C245" t="s">
         <v>69</v>
       </c>
       <c r="D245" t="s">
-        <v>426</v>
+        <v>496</v>
       </c>
       <c r="E245" t="s">
         <v>51</v>
       </c>
       <c r="F245" t="s">
         <v>42</v>
       </c>
       <c r="G245" t="s">
         <v>22</v>
       </c>
       <c r="H245">
         <v>2010</v>
       </c>
       <c r="I245">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="J245" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="K245" t="s">
         <v>34</v>
       </c>
-      <c r="L245" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L245"/>
       <c r="M245" t="s">
         <v>73</v>
       </c>
       <c r="N245" t="s">
         <v>27</v>
       </c>
       <c r="O245" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
       <c r="P245" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
       <c r="B246" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="C246" t="s">
         <v>69</v>
       </c>
       <c r="D246" t="s">
-        <v>166</v>
+        <v>426</v>
       </c>
       <c r="E246" t="s">
         <v>51</v>
       </c>
       <c r="F246" t="s">
         <v>42</v>
       </c>
       <c r="G246" t="s">
         <v>22</v>
       </c>
       <c r="H246">
         <v>2010</v>
       </c>
       <c r="I246">
         <v>2010</v>
       </c>
       <c r="J246" t="s">
         <v>71</v>
       </c>
       <c r="K246" t="s">
         <v>34</v>
       </c>
       <c r="L246" t="s">
-        <v>1137</v>
+        <v>1202</v>
       </c>
       <c r="M246" t="s">
         <v>73</v>
       </c>
       <c r="N246" t="s">
         <v>27</v>
       </c>
       <c r="O246" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="P246" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="B247" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="C247" t="s">
         <v>69</v>
       </c>
       <c r="D247" t="s">
-        <v>70</v>
+        <v>166</v>
       </c>
       <c r="E247" t="s">
         <v>51</v>
       </c>
       <c r="F247" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G247" t="s">
         <v>22</v>
       </c>
       <c r="H247">
         <v>2010</v>
       </c>
       <c r="I247">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="J247" t="s">
         <v>71</v>
       </c>
       <c r="K247" t="s">
         <v>34</v>
       </c>
       <c r="L247" t="s">
-        <v>1203</v>
+        <v>1137</v>
       </c>
       <c r="M247" t="s">
         <v>73</v>
       </c>
       <c r="N247" t="s">
         <v>27</v>
       </c>
       <c r="O247" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="P247" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="B248" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
       <c r="C248" t="s">
         <v>69</v>
       </c>
       <c r="D248" t="s">
         <v>70</v>
       </c>
       <c r="E248" t="s">
         <v>51</v>
       </c>
       <c r="F248" t="s">
         <v>21</v>
       </c>
       <c r="G248" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="H248">
         <v>2010</v>
       </c>
-      <c r="I248"/>
+      <c r="I248">
+        <v>2017</v>
+      </c>
       <c r="J248" t="s">
         <v>71</v>
       </c>
       <c r="K248" t="s">
         <v>34</v>
       </c>
       <c r="L248" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="M248" t="s">
         <v>73</v>
       </c>
       <c r="N248" t="s">
         <v>27</v>
       </c>
       <c r="O248" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="P248" t="s">
-        <v>75</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>1210</v>
+        <v>1214</v>
       </c>
       <c r="B249" t="s">
-        <v>1211</v>
+        <v>1215</v>
       </c>
       <c r="C249" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="D249" t="s">
-        <v>1212</v>
+        <v>70</v>
       </c>
       <c r="E249" t="s">
         <v>51</v>
       </c>
       <c r="F249" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="G249" t="s">
         <v>61</v>
       </c>
       <c r="H249">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="I249"/>
       <c r="J249" t="s">
-        <v>383</v>
+        <v>71</v>
       </c>
       <c r="K249" t="s">
         <v>34</v>
       </c>
       <c r="L249" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
       <c r="M249" t="s">
-        <v>1214</v>
+        <v>73</v>
       </c>
       <c r="N249" t="s">
         <v>27</v>
       </c>
       <c r="O249" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="P249" t="s">
-        <v>1216</v>
+        <v>75</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="B250" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="C250" t="s">
         <v>18</v>
       </c>
       <c r="D250" t="s">
-        <v>963</v>
+        <v>1220</v>
       </c>
       <c r="E250" t="s">
         <v>51</v>
       </c>
       <c r="F250" t="s">
-        <v>1219</v>
+        <v>85</v>
       </c>
       <c r="G250" t="s">
         <v>61</v>
       </c>
       <c r="H250">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="I250"/>
       <c r="J250" t="s">
-        <v>1220</v>
+        <v>383</v>
       </c>
       <c r="K250" t="s">
+        <v>34</v>
+      </c>
+      <c r="L250" t="s">
         <v>1221</v>
       </c>
-      <c r="L250" t="s">
+      <c r="M250" t="s">
         <v>1222</v>
       </c>
-      <c r="M250" t="s">
+      <c r="N250" t="s">
+        <v>27</v>
+      </c>
+      <c r="O250" t="s">
         <v>1223</v>
       </c>
-      <c r="N250" t="s">
+      <c r="P250" t="s">
         <v>1224</v>
-      </c>
-[...4 lines deleted...]
-        <v>1226</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>1227</v>
+        <v>1225</v>
       </c>
       <c r="B251" t="s">
-        <v>1228</v>
+        <v>1226</v>
       </c>
       <c r="C251" t="s">
         <v>18</v>
       </c>
       <c r="D251" t="s">
-        <v>1229</v>
+        <v>963</v>
       </c>
       <c r="E251" t="s">
         <v>51</v>
       </c>
       <c r="F251" t="s">
-        <v>1219</v>
+        <v>1227</v>
       </c>
       <c r="G251" t="s">
         <v>61</v>
       </c>
       <c r="H251">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="I251"/>
       <c r="J251" t="s">
-        <v>1220</v>
+        <v>1228</v>
       </c>
       <c r="K251" t="s">
-        <v>1221</v>
+        <v>1229</v>
       </c>
       <c r="L251" t="s">
         <v>1230</v>
       </c>
       <c r="M251" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
       <c r="N251" t="s">
-        <v>1224</v>
+        <v>1232</v>
       </c>
       <c r="O251" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="P251" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="B252" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="C252" t="s">
         <v>18</v>
       </c>
       <c r="D252" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="E252" t="s">
         <v>51</v>
       </c>
       <c r="F252" t="s">
-        <v>1219</v>
+        <v>1227</v>
       </c>
       <c r="G252" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H252">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I252"/>
       <c r="J252" t="s">
-        <v>1220</v>
+        <v>1228</v>
       </c>
       <c r="K252" t="s">
-        <v>1221</v>
+        <v>1229</v>
       </c>
       <c r="L252" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="M252" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
       <c r="N252" t="s">
-        <v>1224</v>
+        <v>1232</v>
       </c>
       <c r="O252" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="P252" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="B253" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="C253" t="s">
         <v>18</v>
       </c>
       <c r="D253" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="E253" t="s">
         <v>51</v>
       </c>
       <c r="F253" t="s">
-        <v>1219</v>
+        <v>1227</v>
       </c>
       <c r="G253" t="s">
+        <v>22</v>
+      </c>
+      <c r="H253">
+        <v>2018</v>
+      </c>
+      <c r="I253">
+        <v>2018</v>
+      </c>
+      <c r="J253" t="s">
+        <v>1228</v>
+      </c>
+      <c r="K253" t="s">
+        <v>1229</v>
+      </c>
+      <c r="L253" t="s">
+        <v>1244</v>
+      </c>
+      <c r="M253" t="s">
+        <v>1231</v>
+      </c>
+      <c r="N253" t="s">
+        <v>1232</v>
+      </c>
+      <c r="O253" t="s">
+        <v>1245</v>
+      </c>
+      <c r="P253" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="254" spans="1:16">
+      <c r="A254" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B254" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C254" t="s">
+        <v>18</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E254" t="s">
+        <v>51</v>
+      </c>
+      <c r="F254" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G254" t="s">
         <v>61</v>
       </c>
-      <c r="H253">
+      <c r="H254">
         <v>2014</v>
       </c>
-      <c r="I253"/>
-[...19 lines deleted...]
-        <v>1244</v>
+      <c r="I254"/>
+      <c r="J254" t="s">
+        <v>1228</v>
+      </c>
+      <c r="K254" t="s">
+        <v>1229</v>
+      </c>
+      <c r="L254" t="s">
+        <v>1250</v>
+      </c>
+      <c r="M254" t="s">
+        <v>1231</v>
+      </c>
+      <c r="N254" t="s">
+        <v>1232</v>
+      </c>
+      <c r="O254" t="s">
+        <v>1251</v>
+      </c>
+      <c r="P254" t="s">
+        <v>1252</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">