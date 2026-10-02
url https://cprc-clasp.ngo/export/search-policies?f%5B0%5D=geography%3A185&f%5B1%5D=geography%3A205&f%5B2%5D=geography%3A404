--- v0 (2025-11-06)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="627">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="635">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1443,51 +1443,51 @@
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>MME Resolution No. 1 of 29 April 2022</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for air conditioners, including monoblock, window, wall split, floor-ceiling, and cassette type.</t>
   </si>
   <si>
     <t>Ministry of Mines and Energy (MME)</t>
   </si>
@@ -1818,50 +1818,74 @@
     <t>Procel Seal - Table and Ceiling Fans</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for table and ceiling fans.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>NBR NM-IEC-335-1/ 1998; IEC 60335-2-80 / 1997; NBR 14532 : 2003; Energy Star / 2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-table-and-ceiling-fans</t>
   </si>
   <si>
     <t>Procel Seal - Televisions</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for televisions.</t>
   </si>
   <si>
     <t>IEC 60065 Ed. 7.1 2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-televisions</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Revised Municipal Code of the City and County of Denver Colorado, Sec. 10-20. - Electrification requirements for existing buildings</t>
   </si>
   <si>
     <t>This policy contains electrification requirements for existing buildings in the city and country of Denver, Colorado.  It applies to all commercial buildings and multifamily residential buildings.</t>
   </si>
   <si>
     <t>Heat Pumps, Packaged Terminals, Central ACs</t>
   </si>
   <si>
     <t>City and County of Denver</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/revised-municipal-code-city-and-county-denver-colorado-sec-10-20-electrification</t>
   </si>
   <si>
     <t>https://library.municode.com/co/denver/codes/code_of_ordinances?nodeId=TITIIREMUCO_CH10BUBURE_ARTIIBUFICO_S10-20ELREEXBU</t>
   </si>
   <si>
     <t>The U.S. Environmental Protection Agency (EPA) Recognition Program for Game Consoles Performance Requirements Version 1.0</t>
   </si>
   <si>
     <t>Manufacturers of products that meet the definition of Game Console are eligible for EPA recognition, with the exception of portable game consoles and game consoles incapable of rendering HD video output (video output with a display resolution of 720 lines or greater) via HDMI.</t>
   </si>
@@ -2291,59 +2315,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P105"/>
+  <dimension ref="A1:P106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="165.103" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="185.098" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1088.734" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="643.986" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="287.787" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="219.375" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -5792,51 +5816,51 @@
       </c>
       <c r="M70" t="s">
         <v>391</v>
       </c>
       <c r="N70" t="s">
         <v>454</v>
       </c>
       <c r="O70" t="s">
         <v>455</v>
       </c>
       <c r="P70" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>457</v>
       </c>
       <c r="B71" t="s">
         <v>458</v>
       </c>
       <c r="C71" t="s">
         <v>69</v>
       </c>
       <c r="D71" t="s">
-        <v>211</v>
+        <v>260</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>42</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
         <v>2015</v>
       </c>
       <c r="I71">
         <v>2022</v>
       </c>
       <c r="J71" t="s">
         <v>390</v>
       </c>
       <c r="K71" t="s">
         <v>34</v>
       </c>
       <c r="L71" t="s">
         <v>459</v>
       </c>
@@ -7199,330 +7223,378 @@
       </c>
       <c r="L99" t="s">
         <v>583</v>
       </c>
       <c r="M99" t="s">
         <v>521</v>
       </c>
       <c r="N99" t="s">
         <v>27</v>
       </c>
       <c r="O99" t="s">
         <v>584</v>
       </c>
       <c r="P99" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>585</v>
       </c>
       <c r="B100" t="s">
         <v>586</v>
       </c>
       <c r="C100" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="D100" t="s">
         <v>587</v>
       </c>
       <c r="E100" t="s">
         <v>20</v>
       </c>
       <c r="F100" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="G100" t="s">
-        <v>22</v>
+        <v>588</v>
       </c>
       <c r="H100">
-        <v>1982</v>
+        <v>2026</v>
       </c>
       <c r="I100">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="J100" t="s">
-        <v>62</v>
+        <v>589</v>
       </c>
       <c r="K100" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L100"/>
       <c r="M100" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="N100" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="O100" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="P100" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="B101" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C101" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="D101" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="E101" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F101" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="G101" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="H101">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I101"/>
+        <v>1982</v>
+      </c>
+      <c r="I101">
+        <v>2024</v>
+      </c>
       <c r="J101" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="K101" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L101"/>
       <c r="M101" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="N101" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="O101" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="P101" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B102" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C102" t="s">
         <v>18</v>
       </c>
       <c r="D102" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E102" t="s">
         <v>51</v>
       </c>
       <c r="F102" t="s">
-        <v>601</v>
+        <v>71</v>
       </c>
       <c r="G102" t="s">
         <v>61</v>
       </c>
       <c r="H102">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="I102"/>
       <c r="J102" t="s">
+        <v>84</v>
+      </c>
+      <c r="K102" t="s">
+        <v>34</v>
+      </c>
+      <c r="L102" t="s">
         <v>602</v>
       </c>
-      <c r="K102" t="s">
+      <c r="M102" t="s">
         <v>603</v>
       </c>
-      <c r="L102" t="s">
+      <c r="N102" t="s">
+        <v>27</v>
+      </c>
+      <c r="O102" t="s">
         <v>604</v>
       </c>
-      <c r="M102" t="s">
+      <c r="P102" t="s">
         <v>605</v>
-      </c>
-[...7 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="B103" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="C103" t="s">
         <v>18</v>
       </c>
       <c r="D103" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="E103" t="s">
         <v>51</v>
       </c>
       <c r="F103" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="G103" t="s">
         <v>61</v>
       </c>
       <c r="H103">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="I103"/>
       <c r="J103" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="K103" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="L103" t="s">
         <v>612</v>
       </c>
       <c r="M103" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="N103" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="O103" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="P103" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="B104" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="C104" t="s">
         <v>18</v>
       </c>
       <c r="D104" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="E104" t="s">
         <v>51</v>
       </c>
       <c r="F104" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="G104" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H104">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I104"/>
       <c r="J104" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="K104" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="L104" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="M104" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="N104" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="O104" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="P104" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="B105" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="C105" t="s">
         <v>18</v>
       </c>
       <c r="D105" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E105" t="s">
         <v>51</v>
       </c>
       <c r="F105" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="G105" t="s">
+        <v>22</v>
+      </c>
+      <c r="H105">
+        <v>2018</v>
+      </c>
+      <c r="I105">
+        <v>2018</v>
+      </c>
+      <c r="J105" t="s">
+        <v>610</v>
+      </c>
+      <c r="K105" t="s">
+        <v>611</v>
+      </c>
+      <c r="L105" t="s">
+        <v>626</v>
+      </c>
+      <c r="M105" t="s">
+        <v>613</v>
+      </c>
+      <c r="N105" t="s">
+        <v>614</v>
+      </c>
+      <c r="O105" t="s">
+        <v>627</v>
+      </c>
+      <c r="P105" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" t="s">
+        <v>629</v>
+      </c>
+      <c r="B106" t="s">
+        <v>630</v>
+      </c>
+      <c r="C106" t="s">
+        <v>18</v>
+      </c>
+      <c r="D106" t="s">
+        <v>631</v>
+      </c>
+      <c r="E106" t="s">
+        <v>51</v>
+      </c>
+      <c r="F106" t="s">
+        <v>609</v>
+      </c>
+      <c r="G106" t="s">
         <v>61</v>
       </c>
-      <c r="H105">
+      <c r="H106">
         <v>2014</v>
       </c>
-      <c r="I105"/>
-[...19 lines deleted...]
-        <v>626</v>
+      <c r="I106"/>
+      <c r="J106" t="s">
+        <v>610</v>
+      </c>
+      <c r="K106" t="s">
+        <v>611</v>
+      </c>
+      <c r="L106" t="s">
+        <v>632</v>
+      </c>
+      <c r="M106" t="s">
+        <v>613</v>
+      </c>
+      <c r="N106" t="s">
+        <v>614</v>
+      </c>
+      <c r="O106" t="s">
+        <v>633</v>
+      </c>
+      <c r="P106" t="s">
+        <v>634</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">