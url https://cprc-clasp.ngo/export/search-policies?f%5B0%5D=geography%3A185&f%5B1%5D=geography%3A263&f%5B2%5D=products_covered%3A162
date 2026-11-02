--- v0 (2025-11-07)
+++ v1 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -107,57 +107,63 @@
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>National Institute of Metrology, Quality, and Technology (INMETRO)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-17-14-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-17-de-14-de-janeiro-de-2022-374166541</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>ISIRI 5916 Self Ballasted Lamps for General Lighting Services-performance requirements</t>
   </si>
   <si>
     <t>Covers multi sector self ballasted lamps (60W and 100-250V)</t>
   </si>
   <si>
     <t>Iran</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>IEC 60968 and IEC 60969</t>
   </si>
   <si>
     <t>Institute of Standards and Industrial Research of Iran (ISIRI)</t>
   </si>
@@ -284,59 +290,87 @@
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>Comparative Label, Endorsement Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>January 2024</t>
   </si>
   <si>
     <t>Electricity, Gas, LPG</t>
   </si>
   <si>
     <t>National Energy Efficiency and Conservation Authority (NEECA)</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/national-energy-efficiency-and-conservation-policy-2023</t>
   </si>
   <si>
     <t>https://neeca.gov.pk/SiteImage/Misc/files/NEEC%20Policy%202023-1.pdf</t>
   </si>
   <si>
+    <t>Ordinance No. 231/2026 Technical Quality Regulation and Conformity Assessment Requirements for LED Lamps and Luminaires</t>
+  </si>
+  <si>
+    <t>This labeling policy specifies quality and conformity assessment requirements for LED lamps designed for general or decorative indoor lighting, and LED luminaires designed for general or decorative lighting, for indoor or outdoor use. Comparing to the previous policy, it expands product coverage and raise the efficiency requirements.</t>
+  </si>
+  <si>
+    <t>Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>ANSI/IES LM-80-21 STANDARD
+,   
+                    IEC 61000-3-2:2024
+,   
+                    ANSI/IES LM-79-24
+,   
+                    ABNT NBR IEC 62612:2022 / IEC 62717:2022
+,</t>
+  </si>
+  <si>
+    <t>National Institute of Metrology, Quality and Technology</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ordinance-no-2312026-technical-quality-regulation-and-conformity-assessment-requirements</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-231-de-13-de-abril-de-2026-703204413#wrapper</t>
+  </si>
+  <si>
     <t>Pakistan MEPS and labeling for CFLs</t>
   </si>
   <si>
     <t>This standard shall apply to self-ballasted compact fluorescent lamps -CFLs; generally known as Energy Savers of all commonly used shapes|sizes: U-shaped &amp; Spiral shaped, Edison screw holder or bayonet|pin type adopter; in Pakistan, with nominal power rating from 3Watt to 60 Watt at rated supply voltage of 230 V, 50 Hz or voltage range 220 240 V, 50 Hz as marked on the lamp. The standard does not apply to self-ballasted fluorescent lamps used with covers.</t>
   </si>
   <si>
-    <t>Non-Directional lamps, Directional Lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>PS-IEC 60969</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/pakistan-meps-and-labeling-cfls</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/0B_Ht8Q1cIEovQW5CZlF0VTRRZHM/view</t>
   </si>
   <si>
     <t>Procel Seal - CFLs with Integrated Ballasts</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for compact fluorescent lamps (CFLs) with integrated ballasts.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>CIE 84:1989, IEC 60081, IEC 60901, IEC 60969, NBR 14538, NBR 14539, NBR IEC 60061-1, NBR 14671</t>
@@ -348,50 +382,74 @@
     <t>https://cprc-clasp.ngo/policies/procel-seal-cfls-integrated-ballasts</t>
   </si>
   <si>
     <t>http://www.procelinfo.com.br/main.asp?View=%7bB70B5A3C-19EF-499D-B7BC-D6FF3BABE5FA%7d</t>
   </si>
   <si>
     <t>Procel Seal - LED Lamps with Integrated Control Device</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for LED lamps with a control device integrated to the base.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-led-lamps-integrated-control-device</t>
   </si>
   <si>
     <t>Procel Seal - Sodium Vapor Lamps</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for sodium vapor lamps.</t>
   </si>
   <si>
     <t>NBR IEC 60662, NBR 13593, NBR 5461, NBR IEC 60061-1, ABNT NBR IEC 60238, ABNT NBR 5426</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-sodium-vapor-lamps</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>SASO 2870:2018 MEPS and labeling schemes for lighting products</t>
   </si>
   <si>
     <t>This standard applies to: 
 Incandescent lamps
 Halogen lamps
 Compact flourescent lamps with integrated ballast (CFLi)
 Light-emitting diode (LED) lamps (Incandescent retrofit types)
 Light-emitting diode (LED) lamps (Halogen retrofit types)</t>
   </si>
   <si>
     <t>Kingdom of Saudi Arabia</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>Saudi Standard, Metrology and Quality Organization</t>
   </si>
   <si>
@@ -802,65 +860,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P21"/>
+  <dimension ref="A1:P23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="187.526" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="955.481" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="182.813" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="111.973" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -937,952 +995,1050 @@
       <c r="L2"/>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H3">
         <v>2015</v>
       </c>
       <c r="I3">
         <v>2022</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>25</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
       <c r="O3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="P3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H4">
         <v>2004</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
       <c r="O4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
         <v>2013</v>
       </c>
       <c r="I5">
         <v>2014</v>
       </c>
       <c r="J5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
       <c r="O5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2013</v>
       </c>
       <c r="I6">
         <v>2014</v>
       </c>
       <c r="J6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
       <c r="O6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H7">
         <v>2015</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P7" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2006</v>
       </c>
       <c r="I8">
         <v>2010</v>
       </c>
       <c r="J8" t="s">
         <v>23</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>2006</v>
       </c>
       <c r="I9">
         <v>2010</v>
       </c>
       <c r="J9" t="s">
         <v>23</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H10">
         <v>2010</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>23</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P10" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B11" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C11" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D11" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E11" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F11" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H11">
         <v>2023</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="K11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N11" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O11" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="P11" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B12" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C12" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E12" t="s">
-        <v>93</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="H12">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>2015</v>
+      </c>
+      <c r="I12">
+        <v>2026</v>
+      </c>
       <c r="J12" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M12" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="P12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C13" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="D13" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="F13" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="H13">
-        <v>1993</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="M13" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
       <c r="O13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="P13" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B14" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
         <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="F14" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>1993</v>
       </c>
       <c r="I14">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="J14" t="s">
         <v>23</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14"/>
+      <c r="L14" t="s">
+        <v>110</v>
+      </c>
       <c r="M14" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
       <c r="O14" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="P14" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="B15" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
         <v>19</v>
       </c>
       <c r="E15" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="F15" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>1993</v>
       </c>
       <c r="I15">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="J15" t="s">
         <v>23</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
       <c r="O15" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="P15" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B16" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="C16" t="s">
-        <v>114</v>
+        <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>115</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>102</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>109</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2016</v>
+        <v>1993</v>
       </c>
       <c r="I16">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="J16" t="s">
-        <v>116</v>
+        <v>23</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>119</v>
+      </c>
       <c r="M16" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
       <c r="O16" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="P16" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C17" t="s">
-        <v>114</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>124</v>
       </c>
       <c r="H17">
-        <v>2016</v>
+        <v>2026</v>
       </c>
       <c r="I17">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="J17" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
       <c r="O17" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="P17" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="B18" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="C18" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="D18" t="s">
-        <v>92</v>
+        <v>132</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="I18">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="J18" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
       <c r="O18" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="P18" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="B19" t="s">
+        <v>138</v>
+      </c>
+      <c r="C19" t="s">
         <v>131</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>132</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>93</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2002</v>
+        <v>2016</v>
       </c>
       <c r="I19">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="J19" t="s">
         <v>133</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
+      <c r="L19"/>
+      <c r="M19" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
       <c r="O19" t="s">
+        <v>139</v>
+      </c>
+      <c r="P19" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C20" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="D20" t="s">
-        <v>140</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
-        <v>93</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="G20" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H20">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>2006</v>
+      </c>
+      <c r="I20">
+        <v>2015</v>
+      </c>
       <c r="J20" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
       <c r="O20" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="P20"/>
+        <v>145</v>
+      </c>
+      <c r="P20" t="s">
+        <v>146</v>
+      </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="B21" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="C21" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="D21" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="F21" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H21">
+        <v>2002</v>
+      </c>
+      <c r="I21">
         <v>2021</v>
       </c>
-      <c r="I21"/>
       <c r="J21" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="M21" t="s">
-        <v>135</v>
+        <v>152</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
       <c r="O21" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="P21"/>
+        <v>153</v>
+      </c>
+      <c r="P21" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>155</v>
+      </c>
+      <c r="B22" t="s">
+        <v>156</v>
+      </c>
+      <c r="C22" t="s">
+        <v>149</v>
+      </c>
+      <c r="D22" t="s">
+        <v>157</v>
+      </c>
+      <c r="E22" t="s">
+        <v>102</v>
+      </c>
+      <c r="F22" t="s">
+        <v>49</v>
+      </c>
+      <c r="G22" t="s">
+        <v>40</v>
+      </c>
+      <c r="H22">
+        <v>2021</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>150</v>
+      </c>
+      <c r="K22" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22" t="s">
+        <v>158</v>
+      </c>
+      <c r="M22" t="s">
+        <v>152</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+      <c r="O22" t="s">
+        <v>159</v>
+      </c>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>155</v>
+      </c>
+      <c r="B23" t="s">
+        <v>156</v>
+      </c>
+      <c r="C23" t="s">
+        <v>149</v>
+      </c>
+      <c r="D23" t="s">
+        <v>157</v>
+      </c>
+      <c r="E23" t="s">
+        <v>102</v>
+      </c>
+      <c r="F23" t="s">
+        <v>49</v>
+      </c>
+      <c r="G23" t="s">
+        <v>40</v>
+      </c>
+      <c r="H23">
+        <v>2021</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23" t="s">
+        <v>150</v>
+      </c>
+      <c r="K23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" t="s">
+        <v>158</v>
+      </c>
+      <c r="M23" t="s">
+        <v>152</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+      <c r="O23" t="s">
+        <v>160</v>
+      </c>
+      <c r="P23"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>