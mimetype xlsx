--- v0 (2025-11-27)
+++ v1 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -339,57 +339,63 @@
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>Gas</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards and Labeling Requirements for Household Refrigerator-Freezers</t>
   </si>
   <si>
     <t>This policy contains mandatory minimum energy performance standards (MEPS) and labeling requirements for household/domestic refrigerator-freezers. 
 MEPS requirement (kWh/year): 0.576 x Vadj + 420
@@ -538,50 +544,81 @@
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mmemctimdic-ordinance-no-2-29-june-2017</t>
   </si>
   <si>
     <t>https://www.gov.br/mme/pt-br/assuntos/conselhos-e-comites/cgiee/arquivos/portarias/2017-portaria-interministerial-mme-mctic-mdic-n_2-2017-ventiladores-de-teto.pdf</t>
   </si>
   <si>
     <t>Ordinance No. 2 of 29 December 2022</t>
   </si>
   <si>
     <t>This policy defines minimum energy perfomance standards for refrigerators and freezers for domestic use, manufactured nationally or imported, for sale and/or use in Brazil.</t>
   </si>
   <si>
     <t>IEC 62552-3:2007
 ,   
                     IEC 62552-3:2020</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ordinance-no-2-29-december-2022</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/sites/default/files/2025-01/Resolu__o_de_Consulta_P_blica_MEPS_Refrigeradores_e_Congeladores_pdf_pdf%20%281%29.pdf</t>
   </si>
   <si>
+    <t>Ordinance No. 231/2026 Technical Quality Regulation and Conformity Assessment Requirements for LED Lamps and Luminaires</t>
+  </si>
+  <si>
+    <t>This labeling policy specifies quality and conformity assessment requirements for LED lamps designed for general or decorative indoor lighting, and LED luminaires designed for general or decorative lighting, for indoor or outdoor use. Comparing to the previous policy, it expands product coverage and raise the efficiency requirements.</t>
+  </si>
+  <si>
+    <t>Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>ANSI/IES LM-80-21 STANDARD
+,   
+                    IEC 61000-3-2:2024
+,   
+                    ANSI/IES LM-79-24
+,   
+                    ABNT NBR IEC 62612:2022 / IEC 62717:2022
+,</t>
+  </si>
+  <si>
+    <t>National Institute of Metrology, Quality and Technology</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ordinance-no-2312026-technical-quality-regulation-and-conformity-assessment-requirements</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-231-de-13-de-abril-de-2026-703204413#wrapper</t>
+  </si>
+  <si>
     <t>Pakistan Energy Label for Motors</t>
   </si>
   <si>
     <t>This regulation establishes Minimum Energy Performance standards for electric motor efficiency and requires compliance with a star rating system. The regulation applies to the import and offer for sale of three-phase squirrel cage induction motors designed to operate at 50 Hz or 60 Hz with:
 a) a rated output power greater than or equal to 0.12 kW and less than or equal to 1,000 kW; and 
 b) a rated voltage of up to 1000 volts alternating current; and
 c) 2, 4, 6 or 8 poles; and
 d) a continuous duty rating.
 The regulation also applies to the import and offer for sale of single-phase squirrel cage induction motors of all types designed to operate at 50 Hz or 60 Hz with a rated output power greater than or equal to 0.12 kW.</t>
   </si>
   <si>
     <t>ISO/IEC 17025, IEC 60034-1 ED. 13.0, IEC 60034-2-1 Ed. 2.0 2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/pakistan-energy-label-motors</t>
   </si>
   <si>
     <t>https://neeca.pk/neecagov/regulations/SRO412(I)-2024.pdf</t>
   </si>
   <si>
     <t>Pakistan Energy Labels for Fans</t>
   </si>
   <si>
     <t>This policy is established to ensure that all electric fans sold in Pakistan meet Minimum Energy Performance Standards (MEPS) and comply with NEECA's energy star rating system of 1 to 5 stars. The fans should conform to all the requirements of Pakistan Standard PS:1/2021 (Comfort Fans and Regulators for Household and Similar Purposes – Methods for Measuring Performance) with all its amendments, as applicable to participate in the Pakistan Energy Labeling Program.</t>
   </si>
@@ -604,50 +641,74 @@
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>PS:IEC60050-845</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/pakistan-energy-labels-led-lights</t>
   </si>
   <si>
     <t>https://neeca.pk/neecagov/regulations/SRO415(I)-2024.pdf</t>
   </si>
   <si>
     <t>Pakistan Energy Labels for Room Air Conditioners</t>
   </si>
   <si>
     <t>This policy is established to enforce Minimum Energy Performance Standards (MEPS) with an energy star rating system for air conditioning units. Room air conditioner means non-ducted wall mounted split room air conditioners with cooling capacity up to 10.5 kW that can be connected to main power and which are within the scope of PS:ISO5151/2013 and it includes non-inverter room air conditioner, inverter room air conditioner, and wall mounted split room air conditioner.</t>
   </si>
   <si>
     <t>PS: ISO 16358-1, PS: ISO5151/2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/pakistan-energy-labels-room-air-conditioners</t>
   </si>
   <si>
     <t>https://neeca.pk/neecagov/regulations/SRO413(I)-2024.pdf</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>SRO 604(I)/2019 Import Policy on Solar Equipment</t>
   </si>
   <si>
     <t>Solar PV panels, inverters, charge controllers, junction boxes, cables and standalone solar products including solar kits, solar water pumps, solar water heaters and solar cookers. No policy link available.</t>
   </si>
   <si>
     <t>Solar Inverters, Solar Stoves, Solar Water Pumps, Solar Energy Kits</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid, Productive Use</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/sro-604i2019-import-policy-solar-equipment</t>
   </si>
   <si>
     <t>https://www.commerce.gov.pk/wp-content/uploads/2019/06/SRO-604.pdf</t>
   </si>
 </sst>
 </file>
 
@@ -972,73 +1033,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:P34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="116.686" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="185.098" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="556.721" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="139.109" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="219.375" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1701,913 +1762,1011 @@
       </c>
       <c r="M14" t="s">
         <v>35</v>
       </c>
       <c r="N14" t="s">
         <v>103</v>
       </c>
       <c r="O14" t="s">
         <v>104</v>
       </c>
       <c r="P14" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>106</v>
       </c>
       <c r="B15" t="s">
         <v>107</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>108</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
         <v>32</v>
       </c>
       <c r="G15" t="s">
-        <v>33</v>
+        <v>109</v>
       </c>
       <c r="H15">
         <v>2015</v>
       </c>
       <c r="I15">
         <v>2022</v>
       </c>
       <c r="J15" t="s">
         <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>23</v>
       </c>
       <c r="L15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="M15" t="s">
         <v>35</v>
       </c>
       <c r="N15" t="s">
         <v>25</v>
       </c>
       <c r="O15" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="P15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16" t="s">
         <v>52</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
       <c r="G16" t="s">
         <v>33</v>
       </c>
       <c r="H16">
         <v>2008</v>
       </c>
       <c r="I16">
         <v>2022</v>
       </c>
       <c r="J16" t="s">
         <v>34</v>
       </c>
       <c r="K16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L16" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="M16" t="s">
         <v>35</v>
       </c>
       <c r="N16" t="s">
         <v>25</v>
       </c>
       <c r="O16" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="P16" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G17" t="s">
         <v>21</v>
       </c>
       <c r="H17">
         <v>2024</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="K17" t="s">
         <v>23</v>
       </c>
       <c r="L17" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="M17" t="s">
         <v>24</v>
       </c>
       <c r="N17" t="s">
         <v>25</v>
       </c>
       <c r="O17" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="P17" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B18" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C18" t="s">
         <v>30</v>
       </c>
       <c r="D18" t="s">
         <v>46</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" t="s">
         <v>20</v>
       </c>
       <c r="G18" t="s">
         <v>33</v>
       </c>
       <c r="H18">
         <v>2007</v>
       </c>
       <c r="I18">
         <v>2022</v>
       </c>
       <c r="J18" t="s">
         <v>34</v>
       </c>
       <c r="K18" t="s">
         <v>23</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N18" t="s">
         <v>25</v>
       </c>
       <c r="O18" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="P18" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B19" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C19" t="s">
         <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" t="s">
         <v>20</v>
       </c>
       <c r="G19" t="s">
         <v>33</v>
       </c>
       <c r="H19">
         <v>2006</v>
       </c>
       <c r="I19">
         <v>2010</v>
       </c>
       <c r="J19" t="s">
         <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>23</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N19" t="s">
         <v>25</v>
       </c>
       <c r="O19" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="P19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C20" t="s">
         <v>30</v>
       </c>
       <c r="D20" t="s">
         <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" t="s">
         <v>20</v>
       </c>
       <c r="G20" t="s">
         <v>33</v>
       </c>
       <c r="H20">
         <v>2006</v>
       </c>
       <c r="I20">
         <v>2010</v>
       </c>
       <c r="J20" t="s">
         <v>34</v>
       </c>
       <c r="K20" t="s">
         <v>23</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N20" t="s">
         <v>25</v>
       </c>
       <c r="O20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="P20" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B21" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C21" t="s">
         <v>30</v>
       </c>
       <c r="D21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" t="s">
         <v>20</v>
       </c>
       <c r="G21" t="s">
         <v>33</v>
       </c>
       <c r="H21">
         <v>2008</v>
       </c>
       <c r="I21">
         <v>2011</v>
       </c>
       <c r="J21" t="s">
         <v>34</v>
       </c>
       <c r="K21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N21" t="s">
         <v>25</v>
       </c>
       <c r="O21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="P21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C22" t="s">
         <v>30</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>20</v>
       </c>
       <c r="G22" t="s">
         <v>33</v>
       </c>
       <c r="H22">
         <v>2007</v>
       </c>
       <c r="I22">
         <v>2011</v>
       </c>
       <c r="J22" t="s">
         <v>34</v>
       </c>
       <c r="K22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N22" t="s">
         <v>25</v>
       </c>
       <c r="O22" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="P22" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C23" t="s">
         <v>30</v>
       </c>
       <c r="D23" t="s">
         <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" t="s">
         <v>20</v>
       </c>
       <c r="G23" t="s">
         <v>21</v>
       </c>
       <c r="H23">
         <v>2010</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>34</v>
       </c>
       <c r="K23" t="s">
         <v>23</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N23" t="s">
         <v>25</v>
       </c>
       <c r="O23" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="P23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B24" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C24" t="s">
         <v>30</v>
       </c>
       <c r="D24" t="s">
         <v>82</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" t="s">
         <v>20</v>
       </c>
       <c r="G24" t="s">
         <v>33</v>
       </c>
       <c r="H24">
         <v>2007</v>
       </c>
       <c r="I24">
         <v>2018</v>
       </c>
       <c r="J24" t="s">
         <v>34</v>
       </c>
       <c r="K24" t="s">
         <v>23</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N24" t="s">
         <v>25</v>
       </c>
       <c r="O24" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="P24" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B25" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C25" t="s">
         <v>30</v>
       </c>
       <c r="D25" t="s">
         <v>64</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" t="s">
         <v>20</v>
       </c>
       <c r="G25" t="s">
         <v>33</v>
       </c>
       <c r="H25">
         <v>2002</v>
       </c>
       <c r="I25">
         <v>2017</v>
       </c>
       <c r="J25" t="s">
         <v>34</v>
       </c>
       <c r="K25" t="s">
         <v>23</v>
       </c>
       <c r="L25" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="M25" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N25" t="s">
         <v>25</v>
       </c>
       <c r="O25" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="P25" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B26" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C26" t="s">
         <v>30</v>
       </c>
       <c r="D26" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>20</v>
       </c>
       <c r="G26" t="s">
         <v>33</v>
       </c>
       <c r="H26">
         <v>2008</v>
       </c>
       <c r="I26">
         <v>2017</v>
       </c>
       <c r="J26" t="s">
         <v>34</v>
       </c>
       <c r="K26" t="s">
         <v>23</v>
       </c>
       <c r="L26" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="M26" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N26" t="s">
         <v>25</v>
       </c>
       <c r="O26" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="P26" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B27" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C27" t="s">
         <v>30</v>
       </c>
       <c r="D27" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
       <c r="F27" t="s">
         <v>20</v>
       </c>
       <c r="G27" t="s">
         <v>21</v>
       </c>
       <c r="H27">
         <v>2022</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="K27" t="s">
         <v>23</v>
       </c>
       <c r="L27" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="M27" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N27" t="s">
         <v>25</v>
       </c>
       <c r="O27" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="P27" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C28" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D28" t="s">
-        <v>18</v>
+        <v>175</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
-        <v>120</v>
+        <v>32</v>
       </c>
       <c r="G28" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="H28">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I28">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="J28" t="s">
-        <v>121</v>
+        <v>176</v>
       </c>
       <c r="K28" t="s">
         <v>23</v>
       </c>
       <c r="L28" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="M28" t="s">
-        <v>24</v>
+        <v>178</v>
       </c>
       <c r="N28" t="s">
         <v>25</v>
       </c>
       <c r="O28" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="P28" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="B29" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="C29" t="s">
         <v>17</v>
       </c>
       <c r="D29" t="s">
-        <v>162</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G29" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="H29">
         <v>2014</v>
       </c>
       <c r="I29">
         <v>2024</v>
       </c>
       <c r="J29" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="K29" t="s">
         <v>23</v>
       </c>
       <c r="L29" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="M29" t="s">
         <v>24</v>
       </c>
       <c r="N29" t="s">
         <v>25</v>
       </c>
       <c r="O29" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="P29" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B30" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="C30" t="s">
         <v>17</v>
       </c>
       <c r="D30" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G30" t="s">
         <v>33</v>
       </c>
       <c r="H30">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="I30">
         <v>2024</v>
       </c>
       <c r="J30" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="K30" t="s">
         <v>23</v>
       </c>
       <c r="L30" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="M30" t="s">
         <v>24</v>
       </c>
       <c r="N30" t="s">
         <v>25</v>
       </c>
       <c r="O30" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="P30" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B31" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C31" t="s">
         <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>46</v>
+        <v>193</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G31" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="H31">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="I31">
         <v>2024</v>
       </c>
       <c r="J31" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="K31" t="s">
         <v>23</v>
       </c>
       <c r="L31" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="M31" t="s">
         <v>24</v>
       </c>
       <c r="N31" t="s">
         <v>25</v>
       </c>
       <c r="O31" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="P31" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="B32" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="C32" t="s">
         <v>17</v>
       </c>
       <c r="D32" t="s">
-        <v>194</v>
+        <v>46</v>
       </c>
       <c r="E32" t="s">
         <v>19</v>
       </c>
       <c r="F32" t="s">
-        <v>20</v>
+        <v>122</v>
       </c>
       <c r="G32" t="s">
         <v>21</v>
       </c>
       <c r="H32">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I32"/>
+        <v>2014</v>
+      </c>
+      <c r="I32">
+        <v>2024</v>
+      </c>
       <c r="J32" t="s">
-        <v>195</v>
+        <v>123</v>
       </c>
       <c r="K32" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="L32"/>
+        <v>23</v>
+      </c>
+      <c r="L32" t="s">
+        <v>199</v>
+      </c>
       <c r="M32" t="s">
         <v>24</v>
       </c>
       <c r="N32" t="s">
-        <v>196</v>
+        <v>25</v>
       </c>
       <c r="O32" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="P32" t="s">
-        <v>198</v>
+        <v>201</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>202</v>
+      </c>
+      <c r="B33" t="s">
+        <v>203</v>
+      </c>
+      <c r="C33" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33" t="s">
+        <v>204</v>
+      </c>
+      <c r="E33" t="s">
+        <v>19</v>
+      </c>
+      <c r="F33" t="s">
+        <v>20</v>
+      </c>
+      <c r="G33" t="s">
+        <v>205</v>
+      </c>
+      <c r="H33">
+        <v>2026</v>
+      </c>
+      <c r="I33">
+        <v>2026</v>
+      </c>
+      <c r="J33" t="s">
+        <v>206</v>
+      </c>
+      <c r="K33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L33"/>
+      <c r="M33" t="s">
+        <v>207</v>
+      </c>
+      <c r="N33" t="s">
+        <v>25</v>
+      </c>
+      <c r="O33" t="s">
+        <v>208</v>
+      </c>
+      <c r="P33" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" t="s">
+        <v>210</v>
+      </c>
+      <c r="B34" t="s">
+        <v>211</v>
+      </c>
+      <c r="C34" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34" t="s">
+        <v>212</v>
+      </c>
+      <c r="E34" t="s">
+        <v>19</v>
+      </c>
+      <c r="F34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G34" t="s">
+        <v>21</v>
+      </c>
+      <c r="H34">
+        <v>2019</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34" t="s">
+        <v>213</v>
+      </c>
+      <c r="K34" t="s">
+        <v>101</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34" t="s">
+        <v>24</v>
+      </c>
+      <c r="N34" t="s">
+        <v>214</v>
+      </c>
+      <c r="O34" t="s">
+        <v>215</v>
+      </c>
+      <c r="P34" t="s">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">