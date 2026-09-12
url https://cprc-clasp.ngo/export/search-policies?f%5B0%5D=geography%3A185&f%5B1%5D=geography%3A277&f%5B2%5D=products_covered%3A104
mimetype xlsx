--- v0 (2026-01-27)
+++ v1 (2026-09-12)
@@ -1064,51 +1064,51 @@
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for air conditioners with the following criteria:
 (a) single-phase;
 (b) non-ducted;
 (c) single-split wall mounted;
 (d) vapor compression air conditioners; and
 (e) with a cooling capacity of up to 7.1 kW</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Air Conditioners above 65kW) Determination) 2022</t>
   </si>
   <si>
     <t>The products covered by this Determination are air‑to‑air single-phase and three-phase: air conditioners; and multi‑split outdoor units (whether or not supplied or offered for supply as part of a multi‑split system); and single‑split outdoor units that have a rated standard cooling full capacity, or for heating only products, a rated standard heating full capacity, of more than 65kW. Air conditioners that have a rated standard cooling full capacity, or for heating only products, a rated standard heating full capacity, of 65kW or less are covered by the Air Conditioners up to 65kW Determination. This policy covers product classes 24-27.</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs, Packaged Terminals</t>
   </si>
   <si>
     <t>July 2025</t>
   </si>
   <si>
     <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-air-conditioners-above-65kw-determination-2022</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2022L00182</t>
   </si>