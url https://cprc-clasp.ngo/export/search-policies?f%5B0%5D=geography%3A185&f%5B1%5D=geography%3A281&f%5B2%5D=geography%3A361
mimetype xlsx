--- v0 (2025-11-12)
+++ v1 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -375,57 +375,63 @@
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>MME Resolution No. 1 of 29 April 2022</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for air conditioners, including monoblock, window, wall split, floor-ceiling, and cassette type.</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
@@ -548,50 +554,81 @@
   </si>
   <si>
     <t>Ordinance No. 2 of 29 December 2022</t>
   </si>
   <si>
     <t>This policy defines minimum energy perfomance standards for refrigerators and freezers for domestic use, manufactured nationally or imported, for sale and/or use in Brazil.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
     <t>IEC 62552-3:2007
 ,   
                     IEC 62552-3:2020</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ordinance-no-2-29-december-2022</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/sites/default/files/2025-01/Resolu__o_de_Consulta_P_blica_MEPS_Refrigeradores_e_Congeladores_pdf_pdf%20%281%29.pdf</t>
   </si>
   <si>
+    <t>Ordinance No. 231/2026 Technical Quality Regulation and Conformity Assessment Requirements for LED Lamps and Luminaires</t>
+  </si>
+  <si>
+    <t>This labeling policy specifies quality and conformity assessment requirements for LED lamps designed for general or decorative indoor lighting, and LED luminaires designed for general or decorative lighting, for indoor or outdoor use. Comparing to the previous policy, it expands product coverage and raise the efficiency requirements.</t>
+  </si>
+  <si>
+    <t>Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>ANSI/IES LM-80-21 STANDARD
+,   
+                    IEC 61000-3-2:2024
+,   
+                    ANSI/IES LM-79-24
+,   
+                    ABNT NBR IEC 62612:2022 / IEC 62717:2022
+,</t>
+  </si>
+  <si>
+    <t>National Institute of Metrology, Quality and Technology</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ordinance-no-2312026-technical-quality-regulation-and-conformity-assessment-requirements</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-231-de-13-de-abril-de-2026-703204413#wrapper</t>
+  </si>
+  <si>
     <t>Prakas on Energy Efficiency Label for Designated Appliances</t>
   </si>
   <si>
     <t>This policy will establish energy efficiency standards and labels for designated appliances including room air conditioners, refrigerators, fans, rice cooker, and LED/lamp</t>
   </si>
   <si>
     <t>Rice Cookers, Lamps, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/prakas-energy-efficiency-label-designated-appliances</t>
   </si>
   <si>
     <t>https://united4efficiency.org/wp-content/uploads/2024/11/MEPS-Implementation-Status-Countries.pdf</t>
   </si>
   <si>
     <t>Procel Seal - Air Conditioners</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for window and split type room air conditioners.</t>
@@ -768,50 +805,74 @@
     <t>Procel Seal - Table and Ceiling Fans</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for table and ceiling fans.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>NBR NM-IEC-335-1/ 1998; IEC 60335-2-80 / 1997; NBR 14532 : 2003; Energy Star / 2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-table-and-ceiling-fans</t>
   </si>
   <si>
     <t>Procel Seal - Televisions</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for televisions.</t>
   </si>
   <si>
     <t>IEC 60065 Ed. 7.1 2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-televisions</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Tuvalu Energy Efficiency Act of 2016</t>
   </si>
   <si>
     <t>This Act covers Single and three-phase non-ducted air conditioners of the vapour compression type up to 65kW cooling capacity. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source.Ferromagnetic and electronic ballasts for use with linear fluorescent lamps from 15W to 70W, rated for 50Hz and 230|240|250V supply, or a range that includes these values, Incandescent lamps, both tungsten filament and tunsten halogen, that are used for general lighting service; covers both non-reflector and reflector lamps of all voltages. Incandescent lamps, both tungsten filament and tunsten halogen, that are used for general lighting service; covers both non-reflector and reflector lamps of all voltages. Self-ballasted CFLs of any voltage or wattage and with any type of lamp cap, intended for general lighting purposes, whether supplied as an individual lamp or as part of a luminaire. Double-capped, FD and FDH; tubular fluorescent lamps of 16W or more, with a nominal length of 550mm to 1500mm, that are within the scope of AS|NZS 4782.1.</t>
   </si>
   <si>
     <t>Tuvalu</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>AS/NZS 3823.1.1-1.4: 2012</t>
   </si>
   <si>
     <t>Tuvalu Ministry of Works, Water and Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tuvalu-energy-efficiency-act-2016</t>
   </si>
@@ -1142,73 +1203,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P45"/>
+  <dimension ref="A1:P47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="106.117" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="185.098" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1574.758" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="131.968" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="219.375" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1919,1491 +1980,1589 @@
       </c>
       <c r="M15" t="s">
         <v>47</v>
       </c>
       <c r="N15" t="s">
         <v>115</v>
       </c>
       <c r="O15" t="s">
         <v>116</v>
       </c>
       <c r="P15" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>118</v>
       </c>
       <c r="B16" t="s">
         <v>119</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="E16" t="s">
         <v>34</v>
       </c>
       <c r="F16" t="s">
         <v>45</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>121</v>
       </c>
       <c r="H16">
         <v>2015</v>
       </c>
       <c r="I16">
         <v>2022</v>
       </c>
       <c r="J16" t="s">
         <v>46</v>
       </c>
       <c r="K16" t="s">
         <v>38</v>
       </c>
       <c r="L16" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M16" t="s">
         <v>47</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="P16" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B17" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
         <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
       <c r="F17" t="s">
         <v>45</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2008</v>
       </c>
       <c r="I17">
         <v>2022</v>
       </c>
       <c r="J17" t="s">
         <v>46</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M17" t="s">
         <v>47</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="P17" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B18" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
         <v>33</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2007</v>
       </c>
       <c r="I18">
         <v>2022</v>
       </c>
       <c r="J18" t="s">
         <v>46</v>
       </c>
       <c r="K18" t="s">
         <v>38</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="P18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
         <v>44</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
       <c r="F19" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>2006</v>
       </c>
       <c r="I19">
         <v>2010</v>
       </c>
       <c r="J19" t="s">
         <v>46</v>
       </c>
       <c r="K19" t="s">
         <v>38</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="P19" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
         <v>44</v>
       </c>
       <c r="E20" t="s">
         <v>34</v>
       </c>
       <c r="F20" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2006</v>
       </c>
       <c r="I20">
         <v>2010</v>
       </c>
       <c r="J20" t="s">
         <v>46</v>
       </c>
       <c r="K20" t="s">
         <v>38</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="P20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E21" t="s">
         <v>34</v>
       </c>
       <c r="F21" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>2008</v>
       </c>
       <c r="I21">
         <v>2011</v>
       </c>
       <c r="J21" t="s">
         <v>46</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="P21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B22" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
         <v>63</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
       <c r="F22" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2007</v>
       </c>
       <c r="I22">
         <v>2011</v>
       </c>
       <c r="J22" t="s">
         <v>46</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="P22" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B23" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
         <v>44</v>
       </c>
       <c r="E23" t="s">
         <v>34</v>
       </c>
       <c r="F23" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G23" t="s">
         <v>76</v>
       </c>
       <c r="H23">
         <v>2010</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>46</v>
       </c>
       <c r="K23" t="s">
         <v>38</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="P23" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B24" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
         <v>94</v>
       </c>
       <c r="E24" t="s">
         <v>34</v>
       </c>
       <c r="F24" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2007</v>
       </c>
       <c r="I24">
         <v>2018</v>
       </c>
       <c r="J24" t="s">
         <v>46</v>
       </c>
       <c r="K24" t="s">
         <v>38</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="P24" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B25" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
         <v>75</v>
       </c>
       <c r="E25" t="s">
         <v>34</v>
       </c>
       <c r="F25" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2002</v>
       </c>
       <c r="I25">
         <v>2017</v>
       </c>
       <c r="J25" t="s">
         <v>46</v>
       </c>
       <c r="K25" t="s">
         <v>38</v>
       </c>
       <c r="L25" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="M25" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="P25" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B26" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="E26" t="s">
         <v>34</v>
       </c>
       <c r="F26" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2008</v>
       </c>
       <c r="I26">
         <v>2017</v>
       </c>
       <c r="J26" t="s">
         <v>46</v>
       </c>
       <c r="K26" t="s">
         <v>38</v>
       </c>
       <c r="L26" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="M26" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="P26" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E27" t="s">
         <v>34</v>
       </c>
       <c r="F27" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G27" t="s">
         <v>76</v>
       </c>
       <c r="H27">
         <v>2022</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="K27" t="s">
         <v>38</v>
       </c>
       <c r="L27" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="M27" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="P27" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B28" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C28" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E28" t="s">
-        <v>180</v>
+        <v>34</v>
       </c>
       <c r="F28" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G28" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="I28"/>
+        <v>8</v>
+      </c>
+      <c r="H28">
+        <v>2015</v>
+      </c>
+      <c r="I28">
+        <v>2026</v>
+      </c>
       <c r="J28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="K28" t="s">
         <v>38</v>
       </c>
-      <c r="L28"/>
-      <c r="M28"/>
+      <c r="L28" t="s">
+        <v>183</v>
+      </c>
+      <c r="M28" t="s">
+        <v>184</v>
+      </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="P28" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B29" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C29" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D29" t="s">
-        <v>33</v>
+        <v>189</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>190</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>46</v>
+        <v>191</v>
       </c>
       <c r="K29" t="s">
         <v>38</v>
       </c>
-      <c r="L29" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L29"/>
+      <c r="M29"/>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="P29" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B30" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="H30">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I30"/>
+        <v>1993</v>
+      </c>
+      <c r="I30">
+        <v>2022</v>
+      </c>
       <c r="J30" t="s">
         <v>46</v>
       </c>
       <c r="K30" t="s">
         <v>38</v>
       </c>
       <c r="L30" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="M30" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="P30" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B31" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="H31">
-        <v>1993</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I31"/>
       <c r="J31" t="s">
         <v>46</v>
       </c>
       <c r="K31" t="s">
         <v>38</v>
       </c>
       <c r="L31" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="M31" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="P31" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B32" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>1993</v>
       </c>
       <c r="I32">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J32" t="s">
         <v>46</v>
       </c>
       <c r="K32" t="s">
         <v>38</v>
       </c>
       <c r="L32" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="M32" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="P32" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="B33" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="C33" t="s">
         <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>1995</v>
+        <v>1993</v>
       </c>
       <c r="I33">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="J33" t="s">
         <v>46</v>
       </c>
       <c r="K33" t="s">
         <v>38</v>
       </c>
       <c r="L33" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="M33" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="P33" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="B34" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>208</v>
+        <v>75</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="I34">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="J34" t="s">
         <v>46</v>
       </c>
       <c r="K34" t="s">
         <v>38</v>
       </c>
       <c r="L34" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="M34" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P34" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="B35" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>1993</v>
       </c>
       <c r="I35">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="J35" t="s">
         <v>46</v>
       </c>
       <c r="K35" t="s">
         <v>38</v>
       </c>
       <c r="L35" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="M35" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="P35" t="s">
-        <v>215</v>
+        <v>199</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="B36" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>44</v>
+        <v>218</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>1993</v>
       </c>
       <c r="I36">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="J36" t="s">
         <v>46</v>
       </c>
       <c r="K36" t="s">
         <v>38</v>
       </c>
-      <c r="L36"/>
+      <c r="L36" t="s">
+        <v>223</v>
+      </c>
       <c r="M36" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P36" t="s">
-        <v>189</v>
+        <v>225</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="B37" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>221</v>
+        <v>44</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="H37">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I37"/>
+        <v>1993</v>
+      </c>
+      <c r="I37">
+        <v>2016</v>
+      </c>
       <c r="J37" t="s">
         <v>46</v>
       </c>
       <c r="K37" t="s">
         <v>38</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="P37" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="B38" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>69</v>
+        <v>231</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>76</v>
       </c>
       <c r="H38">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>46</v>
       </c>
       <c r="K38" t="s">
         <v>38</v>
       </c>
-      <c r="L38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="P38" t="s">
-        <v>215</v>
+        <v>199</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="B39" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
-        <v>94</v>
+        <v>69</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="H39">
-        <v>1993</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
         <v>46</v>
       </c>
       <c r="K39" t="s">
         <v>38</v>
       </c>
       <c r="L39" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="M39" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="P39" t="s">
-        <v>189</v>
+        <v>225</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="B40" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>44</v>
+        <v>94</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>1993</v>
       </c>
       <c r="I40">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="J40" t="s">
         <v>46</v>
       </c>
       <c r="K40" t="s">
         <v>38</v>
       </c>
       <c r="L40" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="M40" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="P40" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="B41" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>237</v>
+        <v>44</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="H41">
+        <v>1993</v>
+      </c>
+      <c r="I41">
         <v>2010</v>
       </c>
-      <c r="I41"/>
       <c r="J41" t="s">
         <v>46</v>
       </c>
       <c r="K41" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="L41"/>
+        <v>38</v>
+      </c>
+      <c r="L41" t="s">
+        <v>243</v>
+      </c>
       <c r="M41" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="N41" t="s">
-        <v>115</v>
+        <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="P41" t="s">
-        <v>215</v>
+        <v>199</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="B42" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42" t="s">
-        <v>112</v>
+        <v>247</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="I42">
+        <v>76</v>
+      </c>
+      <c r="H42">
         <v>2010</v>
       </c>
+      <c r="I42"/>
       <c r="J42" t="s">
         <v>46</v>
       </c>
       <c r="K42" t="s">
         <v>113</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="N42" t="s">
         <v>115</v>
       </c>
       <c r="O42" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="P42" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="B43" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
-        <v>244</v>
+        <v>112</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
-      <c r="H43">
-[...1 lines deleted...]
-      </c>
+      <c r="H43"/>
       <c r="I43">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="J43" t="s">
         <v>46</v>
       </c>
       <c r="K43" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="L43"/>
       <c r="M43" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="N43" t="s">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="O43" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="P43" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="B44" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
-        <v>100</v>
+        <v>254</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
-        <v>2010</v>
+        <v>1997</v>
       </c>
       <c r="I44">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="J44" t="s">
         <v>46</v>
       </c>
       <c r="K44" t="s">
         <v>38</v>
       </c>
       <c r="L44" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="M44" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="P44" t="s">
-        <v>189</v>
+        <v>225</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="B45" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="C45" t="s">
-        <v>253</v>
+        <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>254</v>
+        <v>100</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" t="s">
+        <v>22</v>
+      </c>
+      <c r="H45">
+        <v>2010</v>
+      </c>
+      <c r="I45">
+        <v>2017</v>
+      </c>
+      <c r="J45" t="s">
+        <v>46</v>
+      </c>
+      <c r="K45" t="s">
+        <v>38</v>
+      </c>
+      <c r="L45" t="s">
+        <v>259</v>
+      </c>
+      <c r="M45" t="s">
+        <v>197</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
+        <v>260</v>
+      </c>
+      <c r="P45" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46" t="s">
+        <v>261</v>
+      </c>
+      <c r="B46" t="s">
+        <v>262</v>
+      </c>
+      <c r="C46" t="s">
+        <v>18</v>
+      </c>
+      <c r="D46" t="s">
+        <v>263</v>
+      </c>
+      <c r="E46" t="s">
+        <v>34</v>
+      </c>
+      <c r="F46" t="s">
+        <v>132</v>
+      </c>
+      <c r="G46" t="s">
+        <v>264</v>
+      </c>
+      <c r="H46">
+        <v>2026</v>
+      </c>
+      <c r="I46">
+        <v>2026</v>
+      </c>
+      <c r="J46" t="s">
+        <v>265</v>
+      </c>
+      <c r="K46" t="s">
+        <v>38</v>
+      </c>
+      <c r="L46"/>
+      <c r="M46" t="s">
+        <v>266</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
+        <v>267</v>
+      </c>
+      <c r="P46" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" t="s">
+        <v>269</v>
+      </c>
+      <c r="B47" t="s">
+        <v>270</v>
+      </c>
+      <c r="C47" t="s">
+        <v>271</v>
+      </c>
+      <c r="D47" t="s">
+        <v>272</v>
+      </c>
+      <c r="E47" t="s">
+        <v>20</v>
+      </c>
+      <c r="F47" t="s">
         <v>35</v>
       </c>
-      <c r="G45" t="s">
+      <c r="G47" t="s">
         <v>76</v>
       </c>
-      <c r="H45">
+      <c r="H47">
         <v>2016</v>
       </c>
-      <c r="I45"/>
-[...19 lines deleted...]
-        <v>259</v>
+      <c r="I47"/>
+      <c r="J47" t="s">
+        <v>273</v>
+      </c>
+      <c r="K47" t="s">
+        <v>38</v>
+      </c>
+      <c r="L47" t="s">
+        <v>274</v>
+      </c>
+      <c r="M47" t="s">
+        <v>275</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
+        <v>276</v>
+      </c>
+      <c r="P47" t="s">
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">