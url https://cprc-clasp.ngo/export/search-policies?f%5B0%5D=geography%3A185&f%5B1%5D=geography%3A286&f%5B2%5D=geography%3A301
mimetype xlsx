--- v0 (2025-11-29)
+++ v1 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1153">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1055,51 +1055,51 @@
   </si>
   <si>
     <t>This policy specifies energy consumption standards for star labeled domestic liquefied petroleum gas stove for household use. The domestic gas stove means domestic gas burning appliance with metallic bodies with or without toughened glass top, consisting of single or multiple burners, injector jets, gas taps, burner pan supports, piping and fitting intended for use with liquefied petroleum gas at 30 grams-force per square centimetre (gf/cm2) gas inlet pressure.</t>
   </si>
   <si>
     <t>LPG Stoves</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>LPG</t>
   </si>
   <si>
     <t>IS 4246:2002
 ,   
                     IS 4246:2002</t>
   </si>
   <si>
     <t>Cookstoves, Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-domestic-liquefied-petroleum-gas-stove</t>
   </si>
   <si>
-    <t>https://beestarlabel.com/Content/LPG-Gas-Stove-Notification-14(a).pdf</t>
+    <t>https://beeindia.gov.in/star-label.php</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Frost-Free Refrigerators</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling instructions for electric mains powered Frost-Free refrigerating appliances cooled by internal natural convection (Direct Cool) or forced air circulation (Frost Free) that are manufactured, commercially purchased, sold or imported in India.</t>
   </si>
   <si>
     <t>IS 17550</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-frost-free-refrigerators</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/FFRnoti.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Light Commercial Air Conditioners</t>
   </si>
   <si>
     <t>This policy specifies energy consumption standards, star ratings, and labeling requirements for light commercial air conditioners with a rated capacity above 10,500 Watts and up to and including 18,000 Watts for a single- or three-phase non-ducted split with fixed and variable speed air conditioners and heat pumps employing air cooled condensers being manufactured, commercially purchased, or sold in India.</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
@@ -2272,51 +2272,51 @@
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>Low-voltage single-phase inductive motor energy efficiency ratio standards</t>
   </si>
   <si>
     <t>Low-voltage single-phase inductive motor</t>
   </si>
   <si>
     <t>1-Phase Motors</t>
   </si>
@@ -2962,50 +2962,74 @@
     <t>https://cprc-clasp.ngo/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-and</t>
   </si>
   <si>
     <t>Requirements on the Minimal Energy Performance Standard and Energy Efficiency Rating Labeling and Inspection of Ice-warm-hot --IWH-- water dispenser</t>
   </si>
   <si>
     <t>The IWH water dispensers of this regulation are those compliant with CNS3910 and contained in list of products requiring inspection by the Bureau of Standards Metrology and Inspection</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-0</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=44</t>
   </si>
   <si>
     <t>Requirements on the Minimal Energy Performance Standard and Energy Efficiency Rating Labeling and Inspection of Warm-hot --WH--water dispenser</t>
   </si>
   <si>
     <t>The WH water dispensers of this regulation are those compliant with CNS3910 and contained in list of products requiring inspection by the Bureau of Standards Metrology and Inspection</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-1</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=45</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Revised Refrigerator power consumption standard and power efficiency grade labeling method and inspection method regulation</t>
   </si>
   <si>
     <t>The refrigerators of this regulation are those compliant with CNS 2062 and contained in list of products requiring inspection by the Bureau of Standards Metrology and Inspection</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/revised-refrigerator-power-consumption-standard-and-power-efficiency-grade-labeling-method</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/_outweb/gen/law/upt.asp?pageno=1&amp;uid=0&amp;con=&amp;cid=0&amp;year=&amp;month=&amp;day=&amp;key=&amp;lang=0&amp;PDID=0&amp;p0=49</t>
   </si>
   <si>
     <t>Revisions to Requirements on Labeling and Inspection of Energy Consumption and Energy Efficiency Rating for Dehumidifier Products</t>
   </si>
   <si>
     <t>The dehumidifiers meeting the definition of dehumidifiers as defined in CNS 12492 and promulgated by the Bureau of Standards Metrology and Inspection of the Ministry of Economic Affairs as products requiring inspection before marketing.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/revisions-requirements-labeling-and-inspection-energy-consumption-and-energy-efficiency-3</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/_outweb/gen/law/upt.asp?pageno=&amp;uid=0&amp;con=&amp;cid=0&amp;year=&amp;month=&amp;day=&amp;key=&amp;lang=&amp;PDID=&amp;p0=31</t>
   </si>
@@ -3829,51 +3853,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P237"/>
+  <dimension ref="A1:P238"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="890.64" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="94.263" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="311.353" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="301.926" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -10694,51 +10718,51 @@
       </c>
       <c r="M140" t="s">
         <v>678</v>
       </c>
       <c r="N140" t="s">
         <v>738</v>
       </c>
       <c r="O140" t="s">
         <v>739</v>
       </c>
       <c r="P140" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>741</v>
       </c>
       <c r="B141" t="s">
         <v>742</v>
       </c>
       <c r="C141" t="s">
         <v>38</v>
       </c>
       <c r="D141" t="s">
-        <v>19</v>
+        <v>380</v>
       </c>
       <c r="E141" t="s">
         <v>51</v>
       </c>
       <c r="F141" t="s">
         <v>676</v>
       </c>
       <c r="G141" t="s">
         <v>33</v>
       </c>
       <c r="H141">
         <v>2015</v>
       </c>
       <c r="I141">
         <v>2022</v>
       </c>
       <c r="J141" t="s">
         <v>677</v>
       </c>
       <c r="K141" t="s">
         <v>24</v>
       </c>
       <c r="L141" t="s">
         <v>743</v>
       </c>
@@ -13775,1592 +13799,1640 @@
       <c r="K205" t="s">
         <v>24</v>
       </c>
       <c r="L205"/>
       <c r="M205" t="s">
         <v>26</v>
       </c>
       <c r="N205" t="s">
         <v>27</v>
       </c>
       <c r="O205" t="s">
         <v>973</v>
       </c>
       <c r="P205" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
         <v>975</v>
       </c>
       <c r="B206" t="s">
         <v>976</v>
       </c>
       <c r="C206" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D206" t="s">
-        <v>79</v>
+        <v>977</v>
       </c>
       <c r="E206" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="F206" t="s">
-        <v>676</v>
+        <v>21</v>
       </c>
       <c r="G206" t="s">
-        <v>33</v>
+        <v>978</v>
       </c>
       <c r="H206">
-        <v>2010</v>
+        <v>2026</v>
       </c>
       <c r="I206">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="J206" t="s">
-        <v>23</v>
+        <v>979</v>
       </c>
       <c r="K206" t="s">
         <v>24</v>
       </c>
       <c r="L206"/>
       <c r="M206" t="s">
-        <v>26</v>
+        <v>980</v>
       </c>
       <c r="N206" t="s">
         <v>27</v>
       </c>
       <c r="O206" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="P206" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="B207" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="C207" t="s">
         <v>18</v>
       </c>
       <c r="D207" t="s">
-        <v>193</v>
+        <v>79</v>
       </c>
       <c r="E207" t="s">
         <v>20</v>
       </c>
       <c r="F207" t="s">
         <v>676</v>
       </c>
       <c r="G207" t="s">
         <v>33</v>
       </c>
       <c r="H207">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="I207">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="J207" t="s">
         <v>23</v>
       </c>
       <c r="K207" t="s">
         <v>24</v>
       </c>
-      <c r="L207" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L207"/>
       <c r="M207" t="s">
         <v>26</v>
       </c>
       <c r="N207" t="s">
         <v>27</v>
       </c>
       <c r="O207" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="P207" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="B208" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="C208" t="s">
         <v>18</v>
       </c>
       <c r="D208" t="s">
-        <v>221</v>
+        <v>193</v>
       </c>
       <c r="E208" t="s">
         <v>20</v>
       </c>
       <c r="F208" t="s">
         <v>676</v>
       </c>
       <c r="G208" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H208">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I208"/>
+        <v>2011</v>
+      </c>
+      <c r="I208">
+        <v>2011</v>
+      </c>
       <c r="J208" t="s">
         <v>23</v>
       </c>
       <c r="K208" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="L208"/>
+        <v>24</v>
+      </c>
+      <c r="L208" t="s">
+        <v>194</v>
+      </c>
       <c r="M208" t="s">
         <v>26</v>
       </c>
       <c r="N208" t="s">
         <v>27</v>
       </c>
       <c r="O208" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="P208" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="B209" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="C209" t="s">
         <v>18</v>
       </c>
       <c r="D209" t="s">
-        <v>989</v>
+        <v>221</v>
       </c>
       <c r="E209" t="s">
         <v>20</v>
       </c>
       <c r="F209" t="s">
         <v>676</v>
       </c>
       <c r="G209" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H209">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I209"/>
       <c r="J209" t="s">
-        <v>990</v>
+        <v>23</v>
       </c>
       <c r="K209" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="L209"/>
       <c r="M209" t="s">
         <v>26</v>
       </c>
       <c r="N209" t="s">
         <v>27</v>
       </c>
       <c r="O209" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="P209" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="B210" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="C210" t="s">
         <v>18</v>
       </c>
       <c r="D210" t="s">
-        <v>559</v>
+        <v>997</v>
       </c>
       <c r="E210" t="s">
         <v>20</v>
       </c>
       <c r="F210" t="s">
         <v>676</v>
       </c>
       <c r="G210" t="s">
         <v>33</v>
       </c>
       <c r="H210">
         <v>2010</v>
       </c>
       <c r="I210">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="J210" t="s">
-        <v>23</v>
+        <v>998</v>
       </c>
       <c r="K210" t="s">
         <v>24</v>
       </c>
-      <c r="L210" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L210"/>
       <c r="M210" t="s">
         <v>26</v>
       </c>
       <c r="N210" t="s">
         <v>27</v>
       </c>
       <c r="O210" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="P210" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="B211" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="C211" t="s">
         <v>18</v>
       </c>
       <c r="D211" t="s">
-        <v>132</v>
+        <v>559</v>
       </c>
       <c r="E211" t="s">
         <v>20</v>
       </c>
       <c r="F211" t="s">
         <v>676</v>
       </c>
       <c r="G211" t="s">
         <v>33</v>
       </c>
       <c r="H211">
         <v>2010</v>
       </c>
       <c r="I211">
         <v>2010</v>
       </c>
       <c r="J211" t="s">
         <v>23</v>
       </c>
       <c r="K211" t="s">
         <v>24</v>
       </c>
       <c r="L211" t="s">
-        <v>944</v>
+        <v>1003</v>
       </c>
       <c r="M211" t="s">
         <v>26</v>
       </c>
       <c r="N211" t="s">
         <v>27</v>
       </c>
       <c r="O211" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="P211" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="B212" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="C212" t="s">
         <v>18</v>
       </c>
       <c r="D212" t="s">
-        <v>19</v>
+        <v>132</v>
       </c>
       <c r="E212" t="s">
         <v>20</v>
       </c>
       <c r="F212" t="s">
-        <v>21</v>
+        <v>676</v>
       </c>
       <c r="G212" t="s">
         <v>33</v>
       </c>
       <c r="H212">
         <v>2010</v>
       </c>
       <c r="I212">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="J212" t="s">
         <v>23</v>
       </c>
       <c r="K212" t="s">
         <v>24</v>
       </c>
       <c r="L212" t="s">
-        <v>1004</v>
+        <v>944</v>
       </c>
       <c r="M212" t="s">
         <v>26</v>
       </c>
       <c r="N212" t="s">
         <v>27</v>
       </c>
       <c r="O212" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="P212" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="B213" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="C213" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="D213" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="E213" t="s">
         <v>20</v>
       </c>
       <c r="F213" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G213" t="s">
         <v>33</v>
       </c>
       <c r="H213">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="I213">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="J213" t="s">
-        <v>167</v>
+        <v>23</v>
       </c>
       <c r="K213" t="s">
         <v>24</v>
       </c>
       <c r="L213" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="M213" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="N213" t="s">
         <v>27</v>
       </c>
       <c r="O213" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="P213" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="B214" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="C214" t="s">
         <v>49</v>
       </c>
       <c r="D214" t="s">
-        <v>1014</v>
+        <v>73</v>
       </c>
       <c r="E214" t="s">
         <v>20</v>
       </c>
       <c r="F214" t="s">
         <v>52</v>
       </c>
       <c r="G214" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H214">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I214"/>
+        <v>2011</v>
+      </c>
+      <c r="I214">
+        <v>2019</v>
+      </c>
       <c r="J214" t="s">
         <v>167</v>
       </c>
       <c r="K214" t="s">
-        <v>449</v>
+        <v>24</v>
       </c>
       <c r="L214" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="M214" t="s">
         <v>56</v>
       </c>
       <c r="N214" t="s">
         <v>27</v>
       </c>
       <c r="O214" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="P214" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="B215" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="C215" t="s">
         <v>49</v>
       </c>
       <c r="D215" t="s">
-        <v>282</v>
+        <v>1022</v>
       </c>
       <c r="E215" t="s">
         <v>20</v>
       </c>
       <c r="F215" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="G215" t="s">
         <v>22</v>
       </c>
       <c r="H215">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I215"/>
       <c r="J215" t="s">
         <v>167</v>
       </c>
       <c r="K215" t="s">
-        <v>24</v>
+        <v>449</v>
       </c>
       <c r="L215" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="M215" t="s">
         <v>56</v>
       </c>
       <c r="N215" t="s">
         <v>27</v>
       </c>
       <c r="O215" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="P215" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="B216" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="C216" t="s">
         <v>49</v>
       </c>
       <c r="D216" t="s">
-        <v>256</v>
+        <v>282</v>
       </c>
       <c r="E216" t="s">
         <v>20</v>
       </c>
       <c r="F216" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G216" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H216">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I216"/>
       <c r="J216" t="s">
         <v>167</v>
       </c>
       <c r="K216" t="s">
         <v>24</v>
       </c>
       <c r="L216" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="M216" t="s">
         <v>56</v>
       </c>
       <c r="N216" t="s">
         <v>27</v>
       </c>
       <c r="O216" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="P216" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="B217" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="C217" t="s">
         <v>49</v>
       </c>
       <c r="D217" t="s">
-        <v>232</v>
+        <v>256</v>
       </c>
       <c r="E217" t="s">
         <v>20</v>
       </c>
       <c r="F217" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="G217" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H217">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I217"/>
+        <v>2013</v>
+      </c>
+      <c r="I217">
+        <v>2016</v>
+      </c>
       <c r="J217" t="s">
         <v>167</v>
       </c>
       <c r="K217" t="s">
         <v>24</v>
       </c>
       <c r="L217" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="M217" t="s">
         <v>56</v>
       </c>
       <c r="N217" t="s">
         <v>27</v>
       </c>
       <c r="O217" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
       <c r="P217" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="B218" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="C218" t="s">
         <v>49</v>
       </c>
       <c r="D218" t="s">
-        <v>1035</v>
+        <v>232</v>
       </c>
       <c r="E218" t="s">
         <v>20</v>
       </c>
       <c r="F218" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G218" t="s">
         <v>22</v>
       </c>
       <c r="H218">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I218"/>
       <c r="J218" t="s">
         <v>167</v>
       </c>
       <c r="K218" t="s">
         <v>24</v>
       </c>
       <c r="L218" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="M218" t="s">
         <v>56</v>
       </c>
       <c r="N218" t="s">
-        <v>738</v>
+        <v>27</v>
       </c>
       <c r="O218" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="P218" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="B219" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="C219" t="s">
         <v>49</v>
       </c>
       <c r="D219" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E219" t="s">
         <v>20</v>
       </c>
       <c r="F219" t="s">
         <v>52</v>
       </c>
       <c r="G219" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H219">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I219"/>
       <c r="J219" t="s">
         <v>167</v>
       </c>
       <c r="K219" t="s">
-        <v>449</v>
+        <v>24</v>
       </c>
       <c r="L219" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="M219" t="s">
         <v>56</v>
       </c>
       <c r="N219" t="s">
-        <v>27</v>
+        <v>738</v>
       </c>
       <c r="O219" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="P219" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="B220" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="C220" t="s">
         <v>49</v>
       </c>
       <c r="D220" t="s">
-        <v>50</v>
+        <v>1049</v>
       </c>
       <c r="E220" t="s">
         <v>20</v>
       </c>
       <c r="F220" t="s">
         <v>52</v>
       </c>
       <c r="G220" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H220">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I220"/>
+        <v>2014</v>
+      </c>
+      <c r="I220">
+        <v>2016</v>
+      </c>
       <c r="J220" t="s">
         <v>167</v>
       </c>
       <c r="K220" t="s">
-        <v>24</v>
+        <v>449</v>
       </c>
       <c r="L220" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="M220" t="s">
         <v>56</v>
       </c>
       <c r="N220" t="s">
         <v>27</v>
       </c>
       <c r="O220" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
       <c r="P220" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="B221" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="C221" t="s">
         <v>49</v>
       </c>
       <c r="D221" t="s">
-        <v>272</v>
+        <v>50</v>
       </c>
       <c r="E221" t="s">
         <v>20</v>
       </c>
       <c r="F221" t="s">
         <v>52</v>
       </c>
       <c r="G221" t="s">
         <v>22</v>
       </c>
       <c r="H221">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="I221"/>
       <c r="J221" t="s">
         <v>167</v>
       </c>
       <c r="K221" t="s">
         <v>24</v>
       </c>
       <c r="L221" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="M221" t="s">
         <v>56</v>
       </c>
       <c r="N221" t="s">
         <v>27</v>
       </c>
       <c r="O221" t="s">
-        <v>1053</v>
+        <v>1056</v>
       </c>
       <c r="P221" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
       <c r="B222" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="C222" t="s">
         <v>49</v>
       </c>
       <c r="D222" t="s">
-        <v>32</v>
+        <v>272</v>
       </c>
       <c r="E222" t="s">
         <v>20</v>
       </c>
       <c r="F222" t="s">
         <v>52</v>
       </c>
       <c r="G222" t="s">
         <v>22</v>
       </c>
       <c r="H222">
         <v>2019</v>
       </c>
       <c r="I222"/>
       <c r="J222" t="s">
         <v>167</v>
       </c>
       <c r="K222" t="s">
-        <v>591</v>
+        <v>24</v>
       </c>
       <c r="L222" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="M222" t="s">
         <v>56</v>
       </c>
       <c r="N222" t="s">
-        <v>1058</v>
+        <v>27</v>
       </c>
       <c r="O222" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="P222" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="B223" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="C223" t="s">
         <v>49</v>
       </c>
       <c r="D223" t="s">
-        <v>132</v>
+        <v>32</v>
       </c>
       <c r="E223" t="s">
         <v>20</v>
       </c>
       <c r="F223" t="s">
         <v>52</v>
       </c>
       <c r="G223" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H223">
-        <v>2020</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I223"/>
       <c r="J223" t="s">
-        <v>61</v>
+        <v>167</v>
       </c>
       <c r="K223" t="s">
-        <v>24</v>
+        <v>591</v>
       </c>
       <c r="L223" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="M223" t="s">
         <v>56</v>
       </c>
       <c r="N223" t="s">
-        <v>27</v>
+        <v>1066</v>
       </c>
       <c r="O223" t="s">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="P223" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="B224" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="C224" t="s">
         <v>49</v>
       </c>
       <c r="D224" t="s">
-        <v>60</v>
+        <v>132</v>
       </c>
       <c r="E224" t="s">
         <v>20</v>
       </c>
       <c r="F224" t="s">
         <v>52</v>
       </c>
       <c r="G224" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H224">
         <v>2020</v>
       </c>
-      <c r="I224"/>
+      <c r="I224">
+        <v>2023</v>
+      </c>
       <c r="J224" t="s">
-        <v>167</v>
+        <v>61</v>
       </c>
       <c r="K224" t="s">
         <v>24</v>
       </c>
       <c r="L224" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="M224" t="s">
         <v>56</v>
       </c>
       <c r="N224" t="s">
         <v>27</v>
       </c>
       <c r="O224" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="P224" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="B225" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="C225" t="s">
         <v>49</v>
       </c>
       <c r="D225" t="s">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="E225" t="s">
         <v>20</v>
       </c>
       <c r="F225" t="s">
         <v>52</v>
       </c>
       <c r="G225" t="s">
         <v>22</v>
       </c>
       <c r="H225">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I225"/>
       <c r="J225" t="s">
         <v>167</v>
       </c>
       <c r="K225" t="s">
         <v>24</v>
       </c>
       <c r="L225" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="M225" t="s">
         <v>56</v>
       </c>
       <c r="N225" t="s">
         <v>27</v>
       </c>
       <c r="O225" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="P225" t="s">
-        <v>400</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="B226" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="C226" t="s">
         <v>49</v>
       </c>
       <c r="D226" t="s">
-        <v>1077</v>
+        <v>85</v>
       </c>
       <c r="E226" t="s">
         <v>20</v>
       </c>
       <c r="F226" t="s">
         <v>52</v>
       </c>
       <c r="G226" t="s">
         <v>22</v>
       </c>
       <c r="H226">
         <v>2021</v>
       </c>
       <c r="I226"/>
       <c r="J226" t="s">
         <v>167</v>
       </c>
       <c r="K226" t="s">
         <v>24</v>
       </c>
       <c r="L226" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="M226" t="s">
         <v>56</v>
       </c>
       <c r="N226" t="s">
-        <v>156</v>
+        <v>27</v>
       </c>
       <c r="O226" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
       <c r="P226" t="s">
-        <v>1080</v>
+        <v>400</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="B227" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="C227" t="s">
         <v>49</v>
       </c>
       <c r="D227" t="s">
-        <v>1077</v>
+        <v>1085</v>
       </c>
       <c r="E227" t="s">
         <v>20</v>
       </c>
       <c r="F227" t="s">
         <v>52</v>
       </c>
       <c r="G227" t="s">
         <v>22</v>
       </c>
       <c r="H227">
         <v>2021</v>
       </c>
       <c r="I227"/>
       <c r="J227" t="s">
         <v>167</v>
       </c>
       <c r="K227" t="s">
         <v>24</v>
       </c>
       <c r="L227" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="M227" t="s">
         <v>56</v>
       </c>
       <c r="N227" t="s">
-        <v>27</v>
+        <v>156</v>
       </c>
       <c r="O227" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="P227" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="B228" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="C228" t="s">
         <v>49</v>
       </c>
       <c r="D228" t="s">
-        <v>446</v>
+        <v>1085</v>
       </c>
       <c r="E228" t="s">
         <v>20</v>
       </c>
       <c r="F228" t="s">
         <v>52</v>
       </c>
       <c r="G228" t="s">
         <v>22</v>
       </c>
       <c r="H228">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="I228"/>
       <c r="J228" t="s">
-        <v>61</v>
+        <v>167</v>
       </c>
       <c r="K228" t="s">
-        <v>1088</v>
+        <v>24</v>
       </c>
       <c r="L228" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="M228" t="s">
         <v>56</v>
       </c>
       <c r="N228" t="s">
-        <v>156</v>
+        <v>27</v>
       </c>
       <c r="O228" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="P228" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="B229" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="C229" t="s">
         <v>49</v>
       </c>
       <c r="D229" t="s">
-        <v>1094</v>
+        <v>446</v>
       </c>
       <c r="E229" t="s">
         <v>20</v>
       </c>
       <c r="F229" t="s">
         <v>52</v>
       </c>
       <c r="G229" t="s">
         <v>22</v>
       </c>
       <c r="H229">
         <v>2024</v>
       </c>
       <c r="I229"/>
       <c r="J229" t="s">
         <v>61</v>
       </c>
       <c r="K229" t="s">
-        <v>24</v>
+        <v>1096</v>
       </c>
       <c r="L229" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="M229" t="s">
-        <v>1096</v>
+        <v>56</v>
       </c>
       <c r="N229" t="s">
-        <v>27</v>
+        <v>156</v>
       </c>
       <c r="O229" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="P229" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="B230" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="C230" t="s">
         <v>49</v>
       </c>
       <c r="D230" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="E230" t="s">
         <v>20</v>
       </c>
       <c r="F230" t="s">
         <v>52</v>
       </c>
       <c r="G230" t="s">
         <v>22</v>
       </c>
       <c r="H230">
         <v>2024</v>
       </c>
       <c r="I230"/>
       <c r="J230" t="s">
         <v>61</v>
       </c>
       <c r="K230" t="s">
         <v>24</v>
       </c>
       <c r="L230" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="M230" t="s">
-        <v>56</v>
+        <v>1104</v>
       </c>
       <c r="N230" t="s">
         <v>27</v>
       </c>
       <c r="O230" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="P230" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="B231" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="C231" t="s">
         <v>49</v>
       </c>
       <c r="D231" t="s">
-        <v>703</v>
+        <v>1109</v>
       </c>
       <c r="E231" t="s">
         <v>20</v>
       </c>
       <c r="F231" t="s">
         <v>52</v>
       </c>
       <c r="G231" t="s">
         <v>22</v>
       </c>
       <c r="H231">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="I231"/>
       <c r="J231" t="s">
-        <v>167</v>
+        <v>61</v>
       </c>
       <c r="K231" t="s">
         <v>24</v>
       </c>
       <c r="L231" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="M231" t="s">
         <v>56</v>
       </c>
       <c r="N231" t="s">
         <v>27</v>
       </c>
       <c r="O231" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="P231" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="B232" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="C232" t="s">
         <v>49</v>
       </c>
       <c r="D232" t="s">
-        <v>1014</v>
+        <v>703</v>
       </c>
       <c r="E232" t="s">
         <v>20</v>
       </c>
       <c r="F232" t="s">
         <v>52</v>
       </c>
       <c r="G232" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H232">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I232"/>
       <c r="J232" t="s">
         <v>167</v>
       </c>
       <c r="K232" t="s">
         <v>24</v>
       </c>
       <c r="L232" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="M232" t="s">
         <v>56</v>
       </c>
       <c r="N232" t="s">
         <v>27</v>
       </c>
       <c r="O232" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="P232" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="B233" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="C233" t="s">
         <v>49</v>
       </c>
       <c r="D233" t="s">
-        <v>39</v>
+        <v>1022</v>
       </c>
       <c r="E233" t="s">
         <v>20</v>
       </c>
       <c r="F233" t="s">
         <v>52</v>
       </c>
       <c r="G233" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H233">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I233"/>
+        <v>2008</v>
+      </c>
+      <c r="I233">
+        <v>2019</v>
+      </c>
       <c r="J233" t="s">
         <v>167</v>
       </c>
       <c r="K233" t="s">
-        <v>340</v>
+        <v>24</v>
       </c>
       <c r="L233" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="M233" t="s">
         <v>56</v>
       </c>
       <c r="N233" t="s">
         <v>27</v>
       </c>
       <c r="O233" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="P233" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="B234" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="C234" t="s">
         <v>49</v>
       </c>
       <c r="D234" t="s">
-        <v>1122</v>
+        <v>39</v>
       </c>
       <c r="E234" t="s">
         <v>20</v>
       </c>
       <c r="F234" t="s">
         <v>52</v>
       </c>
       <c r="G234" t="s">
         <v>22</v>
       </c>
       <c r="H234">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="I234"/>
       <c r="J234" t="s">
         <v>167</v>
       </c>
       <c r="K234" t="s">
-        <v>24</v>
+        <v>340</v>
       </c>
       <c r="L234" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="M234" t="s">
         <v>56</v>
       </c>
       <c r="N234" t="s">
         <v>27</v>
       </c>
       <c r="O234" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="P234" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="B235" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="C235" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="D235" t="s">
-        <v>19</v>
+        <v>1130</v>
       </c>
       <c r="E235" t="s">
         <v>20</v>
       </c>
       <c r="F235" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G235" t="s">
         <v>22</v>
       </c>
       <c r="H235">
-        <v>2010</v>
+        <v>2021</v>
       </c>
       <c r="I235"/>
       <c r="J235" t="s">
-        <v>23</v>
+        <v>167</v>
       </c>
       <c r="K235" t="s">
         <v>24</v>
       </c>
       <c r="L235" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
       <c r="M235" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="N235" t="s">
         <v>27</v>
       </c>
       <c r="O235" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="P235" t="s">
-        <v>29</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="B236" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="C236" t="s">
-        <v>1132</v>
+        <v>18</v>
       </c>
       <c r="D236" t="s">
-        <v>1133</v>
+        <v>19</v>
       </c>
       <c r="E236" t="s">
         <v>20</v>
       </c>
       <c r="F236" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G236" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H236">
-        <v>2025</v>
+        <v>2010</v>
       </c>
       <c r="I236"/>
       <c r="J236" t="s">
-        <v>1134</v>
+        <v>23</v>
       </c>
       <c r="K236" t="s">
         <v>24</v>
       </c>
       <c r="L236" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="M236" t="s">
-        <v>1136</v>
+        <v>26</v>
       </c>
       <c r="N236" t="s">
         <v>27</v>
       </c>
       <c r="O236" t="s">
         <v>1137</v>
       </c>
       <c r="P236" t="s">
-        <v>1138</v>
+        <v>29</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B237" t="s">
         <v>1139</v>
       </c>
-      <c r="B237" t="s">
+      <c r="C237" t="s">
         <v>1140</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D237" t="s">
         <v>1141</v>
       </c>
       <c r="E237" t="s">
         <v>20</v>
       </c>
       <c r="F237" t="s">
+        <v>52</v>
+      </c>
+      <c r="G237" t="s">
+        <v>53</v>
+      </c>
+      <c r="H237">
+        <v>2025</v>
+      </c>
+      <c r="I237"/>
+      <c r="J237" t="s">
+        <v>1142</v>
+      </c>
+      <c r="K237" t="s">
+        <v>24</v>
+      </c>
+      <c r="L237" t="s">
+        <v>1143</v>
+      </c>
+      <c r="M237" t="s">
+        <v>1144</v>
+      </c>
+      <c r="N237" t="s">
+        <v>27</v>
+      </c>
+      <c r="O237" t="s">
+        <v>1145</v>
+      </c>
+      <c r="P237" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="238" spans="1:16">
+      <c r="A238" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B238" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C238" t="s">
+        <v>49</v>
+      </c>
+      <c r="D238" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E238" t="s">
+        <v>20</v>
+      </c>
+      <c r="F238" t="s">
         <v>40</v>
       </c>
-      <c r="G237" t="s">
+      <c r="G238" t="s">
         <v>33</v>
       </c>
-      <c r="H237">
+      <c r="H238">
         <v>2011</v>
       </c>
-      <c r="I237">
+      <c r="I238">
         <v>2017</v>
       </c>
-      <c r="J237" t="s">
+      <c r="J238" t="s">
         <v>418</v>
       </c>
-      <c r="K237" t="s">
+      <c r="K238" t="s">
         <v>669</v>
       </c>
-      <c r="L237"/>
-[...3 lines deleted...]
-      <c r="N237" t="s">
+      <c r="L238"/>
+      <c r="M238" t="s">
+        <v>1150</v>
+      </c>
+      <c r="N238" t="s">
         <v>671</v>
       </c>
-      <c r="O237" t="s">
-[...3 lines deleted...]
-        <v>1144</v>
+      <c r="O238" t="s">
+        <v>1151</v>
+      </c>
+      <c r="P238" t="s">
+        <v>1152</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">