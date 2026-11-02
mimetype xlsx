--- v0 (2025-11-06)
+++ v1 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -440,57 +440,63 @@
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>National Institute of Metrology, Quality, and Technology (INMETRO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-17-14-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-17-de-14-de-janeiro-de-2022-374166541</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Compact Fluorescent Lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-compact-fluorescent-lamps</t>
   </si>
   <si>
     <t>https://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Fluorescent Lamps</t>
   </si>
   <si>
     <t>This policy contains minimum energy performance standards for fluorescent lamps.</t>
   </si>
   <si>
     <t>Lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-fluorescent-lamps</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Fluorescent Light Ballasts</t>
   </si>
@@ -536,50 +542,81 @@
   <si>
     <t>MME/MCT/MDIC Ordinance No. 1.008 of 31 December 2010</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for compact fluorescent lamps (CFLs).</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mmemctmdic-ordinance-no-1008-31-december-2010</t>
   </si>
   <si>
     <t>https://www.gov.br/mme/pt-br/assuntos/conselhos-e-comites/cgiee/arquivos/portarias/2010-portaria-interministerial-mme-mct-mdic-n_1008-2010-lampadas-fluorescentes-compactas.pdf</t>
   </si>
   <si>
     <t>MME/MCT/MDIC Ordinance No. 959 of 09 December 2010</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for electromagnetic ballasts for high pressure sodium-vapor lamps and metal-halide lamps.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mmemctmdic-ordinance-no-959-09-december-2010</t>
   </si>
   <si>
     <t>https://www.gov.br/mme/pt-br/assuntos/conselhos-e-comites/cgiee/arquivos/portarias/2010-portaria-interministerial-mme-mct-mdic-n_959-2010-reatores-lampadas-vapor-de-sodio-e-metalico.pdf</t>
   </si>
   <si>
+    <t>Ordinance No. 231/2026 Technical Quality Regulation and Conformity Assessment Requirements for LED Lamps and Luminaires</t>
+  </si>
+  <si>
+    <t>This labeling policy specifies quality and conformity assessment requirements for LED lamps designed for general or decorative indoor lighting, and LED luminaires designed for general or decorative lighting, for indoor or outdoor use. Comparing to the previous policy, it expands product coverage and raise the efficiency requirements.</t>
+  </si>
+  <si>
+    <t>Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>ANSI/IES LM-80-21 STANDARD
+,   
+                    IEC 61000-3-2:2024
+,   
+                    ANSI/IES LM-79-24
+,   
+                    ABNT NBR IEC 62612:2022 / IEC 62717:2022
+,</t>
+  </si>
+  <si>
+    <t>National Institute of Metrology, Quality and Technology</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ordinance-no-2312026-technical-quality-regulation-and-conformity-assessment-requirements</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-231-de-13-de-abril-de-2026-703204413#wrapper</t>
+  </si>
+  <si>
     <t>Procel Seal - CFLs with Integrated Ballasts</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for compact fluorescent lamps (CFLs) with integrated ballasts.</t>
   </si>
   <si>
     <t>CIE 84:1989, IEC 60081, IEC 60901, IEC 60969, NBR 14538, NBR 14539, NBR IEC 60061-1, NBR 14671</t>
   </si>
   <si>
     <t>National Energy Efficiency Conservation Program (Procel)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-cfls-integrated-ballasts</t>
   </si>
   <si>
     <t>http://www.procelinfo.com.br/main.asp?View=%7bB70B5A3C-19EF-499D-B7BC-D6FF3BABE5FA%7d</t>
   </si>
   <si>
     <t>Procel Seal - Electromagnetic Ballasts for Sodium Vapor Lamps</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for electromagnetic ballasts for sodium vapor lamps.</t>
   </si>
   <si>
     <t>NBR 13593 NBR 14305</t>
@@ -609,50 +646,74 @@
     <t>This webpage contains endorsement label requirements for LED lamps with a control device integrated to the base.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-led-lamps-integrated-control-device</t>
   </si>
   <si>
     <t>Procel Seal - LED Street Light Luminaires</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for LED street light luminaires.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-led-street-light-luminaires</t>
   </si>
   <si>
     <t>Procel Seal - Sodium Vapor Lamps</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for sodium vapor lamps.</t>
   </si>
   <si>
     <t>NBR IEC 60662, NBR 13593, NBR 5461, NBR IEC 60061-1, ABNT NBR IEC 60238, ABNT NBR 5426</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-sodium-vapor-lamps</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Revisions to Requirements on Minimum Energy Performance Standard Energy Efficiency Indication and Inspection for Fluorescent Lamps</t>
   </si>
   <si>
     <t>The fluorescent lamps denoted in this draft are those meeting the definition of CNS 691 Fluorescent lamps- for general lighting service;  general color rendering index Ra not larger than 95 and promulgated by the Bureau of Standards; Metrology and Inspection of the Ministry of Economic Affairs as products requiring inspection before marketing.</t>
   </si>
   <si>
     <t>CNS 691</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/revisions-requirements-minimum-energy-performance-standard-energy-efficiency-indication</t>
   </si>
   <si>
     <t>https://meps.energylabel.org.tw/_outweb/gen/law/upt.asp?p0=9</t>
   </si>
   <si>
     <t>Self-Ballast Fluorescent Lamps</t>
   </si>
   <si>
     <t>The testing of Luminous efficiency lm per W; should be in accordance with the Self-ballast Florescent lamp test method provided in CNS 14125. Testing result of the Luminous efficiency F should not be lower than the standard value provided in above table; and has to be more than 95 percent of the labeled value.</t>
   </si>
   <si>
     <t>CNS 10839 CNS 3936 CNS 691 CNS 14125 US ENERGY STAR</t>
   </si>
@@ -983,65 +1044,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P41"/>
+  <dimension ref="A1:P43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="154.391" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="185.098" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="845.794" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="111.973" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="219.375" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -2132,888 +2193,986 @@
       <c r="L23"/>
       <c r="M23" t="s">
         <v>135</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
         <v>136</v>
       </c>
       <c r="P23" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>138</v>
       </c>
       <c r="B24" t="s">
         <v>139</v>
       </c>
       <c r="C24" t="s">
         <v>131</v>
       </c>
       <c r="D24" t="s">
-        <v>19</v>
+        <v>140</v>
       </c>
       <c r="E24" t="s">
         <v>132</v>
       </c>
       <c r="F24" t="s">
         <v>133</v>
       </c>
       <c r="G24" t="s">
-        <v>51</v>
+        <v>141</v>
       </c>
       <c r="H24">
         <v>2015</v>
       </c>
       <c r="I24">
         <v>2022</v>
       </c>
       <c r="J24" t="s">
         <v>134</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="M24" t="s">
         <v>135</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="P24" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>132</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2010</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>74</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
         <v>26</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="P25" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B26" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E26" t="s">
         <v>132</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>51</v>
       </c>
       <c r="H26">
         <v>2001</v>
       </c>
       <c r="I26">
         <v>2018</v>
       </c>
       <c r="J26" t="s">
         <v>74</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
         <v>26</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="P26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
         <v>67</v>
       </c>
       <c r="E27" t="s">
         <v>132</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2009</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
         <v>74</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
         <v>26</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="P27" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>132</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2012</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>74</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
         <v>26</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="P28" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E29" t="s">
         <v>132</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2014</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
         <v>74</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
         <v>26</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="P29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B30"/>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E30" t="s">
         <v>132</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2010</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>74</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
         <v>26</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="P30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B31" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C31" t="s">
         <v>131</v>
       </c>
       <c r="D31" t="s">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>132</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>51</v>
       </c>
       <c r="H31">
         <v>2006</v>
       </c>
       <c r="I31">
         <v>2010</v>
       </c>
       <c r="J31" t="s">
         <v>134</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="P31" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B32" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C32" t="s">
         <v>131</v>
       </c>
       <c r="D32" t="s">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>132</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>51</v>
       </c>
       <c r="H32">
         <v>2006</v>
       </c>
       <c r="I32">
         <v>2010</v>
       </c>
       <c r="J32" t="s">
         <v>134</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="P32" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B33" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C33" t="s">
         <v>131</v>
       </c>
       <c r="D33" t="s">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>132</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2010</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>134</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="P33" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B34" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C34" t="s">
         <v>131</v>
       </c>
       <c r="D34" t="s">
-        <v>19</v>
+        <v>176</v>
       </c>
       <c r="E34" t="s">
-        <v>20</v>
+        <v>132</v>
       </c>
       <c r="F34" t="s">
-        <v>33</v>
+        <v>133</v>
       </c>
       <c r="G34" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="H34">
-        <v>1993</v>
+        <v>2015</v>
       </c>
       <c r="I34">
-        <v>2012</v>
+        <v>2026</v>
       </c>
       <c r="J34" t="s">
-        <v>134</v>
+        <v>177</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="M34" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="P34" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B35" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C35" t="s">
         <v>131</v>
       </c>
       <c r="D35" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>33</v>
       </c>
       <c r="G35" t="s">
         <v>51</v>
       </c>
       <c r="H35">
         <v>1993</v>
       </c>
       <c r="I35">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J35" t="s">
         <v>134</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="M35" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="P35" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="B36" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="C36" t="s">
         <v>131</v>
       </c>
       <c r="D36" t="s">
         <v>67</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>33</v>
       </c>
       <c r="G36" t="s">
         <v>51</v>
       </c>
       <c r="H36">
         <v>1993</v>
       </c>
       <c r="I36">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="J36" t="s">
         <v>134</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="M36" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="P36" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B37" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="C37" t="s">
         <v>131</v>
       </c>
       <c r="D37" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>33</v>
       </c>
       <c r="G37" t="s">
         <v>51</v>
       </c>
       <c r="H37">
         <v>1993</v>
       </c>
       <c r="I37">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="J37" t="s">
         <v>134</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
-      <c r="L37"/>
+      <c r="L37" t="s">
+        <v>194</v>
+      </c>
       <c r="M37" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="P37" t="s">
-        <v>177</v>
+        <v>196</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="B38" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="C38" t="s">
         <v>131</v>
       </c>
       <c r="D38" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>33</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="H38">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I38"/>
+        <v>1993</v>
+      </c>
+      <c r="I38">
+        <v>2016</v>
+      </c>
       <c r="J38" t="s">
         <v>134</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="P38" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="B39" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="C39" t="s">
         <v>131</v>
       </c>
       <c r="D39" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>33</v>
       </c>
       <c r="G39" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="H39">
-        <v>1993</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
         <v>134</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
-      <c r="L39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L39"/>
       <c r="M39" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="P39" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="B40" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="C40" t="s">
-        <v>18</v>
+        <v>131</v>
       </c>
       <c r="D40" t="s">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G40" t="s">
         <v>51</v>
       </c>
       <c r="H40">
+        <v>1993</v>
+      </c>
+      <c r="I40">
         <v>2010</v>
       </c>
-      <c r="I40">
-[...1 lines deleted...]
-      </c>
       <c r="J40" t="s">
-        <v>23</v>
+        <v>134</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="M40" t="s">
-        <v>26</v>
+        <v>185</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="P40" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="B41" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C41" t="s">
-        <v>18</v>
+        <v>131</v>
       </c>
       <c r="D41" t="s">
-        <v>19</v>
+        <v>209</v>
       </c>
       <c r="E41" t="s">
-        <v>20</v>
+        <v>132</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
+        <v>210</v>
+      </c>
+      <c r="H41">
+        <v>2026</v>
+      </c>
+      <c r="I41">
+        <v>2026</v>
+      </c>
+      <c r="J41" t="s">
+        <v>211</v>
+      </c>
+      <c r="K41" t="s">
+        <v>24</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41" t="s">
+        <v>212</v>
+      </c>
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
+        <v>213</v>
+      </c>
+      <c r="P41" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16">
+      <c r="A42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B42" t="s">
+        <v>216</v>
+      </c>
+      <c r="C42" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" t="s">
+        <v>19</v>
+      </c>
+      <c r="E42" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" t="s">
+        <v>51</v>
+      </c>
+      <c r="H42">
+        <v>2010</v>
+      </c>
+      <c r="I42">
+        <v>2017</v>
+      </c>
+      <c r="J42" t="s">
+        <v>23</v>
+      </c>
+      <c r="K42" t="s">
+        <v>24</v>
+      </c>
+      <c r="L42" t="s">
+        <v>217</v>
+      </c>
+      <c r="M42" t="s">
+        <v>26</v>
+      </c>
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
+        <v>218</v>
+      </c>
+      <c r="P42" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16">
+      <c r="A43" t="s">
+        <v>220</v>
+      </c>
+      <c r="B43" t="s">
+        <v>221</v>
+      </c>
+      <c r="C43" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" t="s">
+        <v>19</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>21</v>
+      </c>
+      <c r="G43" t="s">
         <v>22</v>
       </c>
-      <c r="H41">
+      <c r="H43">
         <v>2010</v>
       </c>
-      <c r="I41"/>
-      <c r="J41" t="s">
+      <c r="I43"/>
+      <c r="J43" t="s">
         <v>23</v>
       </c>
-      <c r="K41" t="s">
-[...5 lines deleted...]
-      <c r="M41" t="s">
+      <c r="K43" t="s">
+        <v>24</v>
+      </c>
+      <c r="L43" t="s">
+        <v>222</v>
+      </c>
+      <c r="M43" t="s">
         <v>26</v>
       </c>
-      <c r="N41" t="s">
-[...5 lines deleted...]
-      <c r="P41" t="s">
+      <c r="N43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O43" t="s">
+        <v>223</v>
+      </c>
+      <c r="P43" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>