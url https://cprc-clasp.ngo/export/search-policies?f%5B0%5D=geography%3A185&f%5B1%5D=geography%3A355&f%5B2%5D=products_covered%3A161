--- v0 (2025-11-06)
+++ v1 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -181,57 +181,60 @@
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>National Institute of Metrology, Quality, and Technology (INMETRO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-17-14-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-17-de-14-de-janeiro-de-2022-374166541</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>MME/MCT/MDIC Ordinance No. 1.007 of 31 December 2010</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for incandescent lamps.</t>
   </si>
   <si>
     <t>Ministry of Mines and Energy (MME)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mmemctmdic-ordinance-no-1007-31-december-2010</t>
   </si>
   <si>
     <t>https://www.gov.br/mme/pt-br/assuntos/conselhos-e-comites/cgiee/arquivos/portarias/2010-portaria-interministerial-mme-mct-mdic-n_1007-2010-lampadas-incandescentes.pdf</t>
   </si>
   <si>
     <t>MME/MCT/MDIC Ordinance No. 1.008 of 31 December 2010</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for compact fluorescent lamps (CFLs).</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mmemctmdic-ordinance-no-1008-31-december-2010</t>
   </si>
@@ -268,53 +271,50 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/pns-2050-1-12007-amendment-12013-lamps-and-related-equipment-energy-efficiency-and</t>
   </si>
   <si>
     <t>http://www.opac.dti.gov.ph//DocumentFolder/pages%20from%20pns%202050-1-1%20amd%201-2013.pdf</t>
   </si>
   <si>
     <t>PNS 2050-1-2:2006 - Lamps and related equipments – Energy labeling requirements – Part 1-2: Single-capped fluorescent lamps</t>
   </si>
   <si>
     <t>PNS IEC 60901:2001 Amd. 01, 02, &amp; 03:2006</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/pns-2050-1-22006-lamps-and-related-equipments-energy-labeling-requirements-part-1-2-single</t>
   </si>
   <si>
     <t>https://www.lites.asia/files/otherfiles/0000/0238/Manila_lites_asia_meeting_1.8_Philippine_policies_for_EE_lighting_Mirna_Campanano.pdf</t>
   </si>
   <si>
     <t>PNS 2050-2:2015 - Lamps and related equipment - Energy efficiency and labeling requirements - Part 2: Self-ballasted lamps for general lighting services</t>
   </si>
   <si>
     <t>This labeling program covers AC supplied electronic ballast for tubular fluorescent lamps specifically with ratings from 10 watts to 40 watts for T12, T10, T9, T8 and T5 halophosphate and triphosphate fluorescent lamps with G13 and G5 caps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps, Directional Lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>PNS IEC 969:2006; PNS IEC 968:2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/pns-2050-22015-lamps-and-related-equipment-energy-efficiency-and-labeling-requirements</t>
   </si>
   <si>
     <t>https://dti.gov.ph/resources/e-library</t>
   </si>
   <si>
     <t>Procel Seal - CFLs with Integrated Ballasts</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for compact fluorescent lamps (CFLs) with integrated ballasts.</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>CIE 84:1989, IEC 60081, IEC 60901, IEC 60969, NBR 14538, NBR 14539, NBR IEC 60061-1, NBR 14671</t>
   </si>
   <si>
     <t>National Energy Efficiency Conservation Program (Procel)</t>
@@ -323,50 +323,74 @@
     <t>https://cprc-clasp.ngo/policies/procel-seal-cfls-integrated-ballasts</t>
   </si>
   <si>
     <t>http://www.procelinfo.com.br/main.asp?View=%7bB70B5A3C-19EF-499D-B7BC-D6FF3BABE5FA%7d</t>
   </si>
   <si>
     <t>Procel Seal - LED Lamps with Integrated Control Device</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for LED lamps with a control device integrated to the base.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-led-lamps-integrated-control-device</t>
   </si>
   <si>
     <t>Procel Seal - Sodium Vapor Lamps</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for sodium vapor lamps.</t>
   </si>
   <si>
     <t>NBR IEC 60662, NBR 13593, NBR 5461, NBR IEC 60061-1, ABNT NBR IEC 60238, ABNT NBR 5426</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-sodium-vapor-lamps</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -670,59 +694,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P14"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="180.385" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="185.098" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="559.006" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="115.543" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="111.973" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="219.375" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -901,359 +925,359 @@
       <c r="L4"/>
       <c r="M4" t="s">
         <v>44</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
       <c r="O4" t="s">
         <v>45</v>
       </c>
       <c r="P4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>47</v>
       </c>
       <c r="B5" t="s">
         <v>48</v>
       </c>
       <c r="C5" t="s">
         <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5" t="s">
         <v>42</v>
       </c>
       <c r="H5">
         <v>2015</v>
       </c>
       <c r="I5">
         <v>2022</v>
       </c>
       <c r="J5" t="s">
         <v>43</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M5" t="s">
         <v>44</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
       <c r="O5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6" t="s">
         <v>40</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>42</v>
       </c>
       <c r="H6">
         <v>2006</v>
       </c>
       <c r="I6">
         <v>2010</v>
       </c>
       <c r="J6" t="s">
         <v>43</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
       <c r="O6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="D7" t="s">
         <v>40</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>42</v>
       </c>
       <c r="H7">
         <v>2006</v>
       </c>
       <c r="I7">
         <v>2010</v>
       </c>
       <c r="J7" t="s">
         <v>43</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8" t="s">
         <v>40</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2010</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>43</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9" t="s">
         <v>42</v>
       </c>
       <c r="H9">
         <v>2007</v>
       </c>
       <c r="I9">
         <v>2013</v>
       </c>
       <c r="J9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M9" t="s">
         <v>25</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>41</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>2006</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M10" t="s">
         <v>25</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>41</v>
       </c>
       <c r="G11" t="s">
         <v>42</v>
       </c>
       <c r="H11">
         <v>2007</v>
       </c>
       <c r="I11">
         <v>2015</v>
       </c>
       <c r="J11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
         <v>79</v>
       </c>
       <c r="M11" t="s">
         <v>25</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
         <v>80</v>
       </c>
       <c r="P11" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>82</v>
       </c>
       <c r="B12" t="s">
@@ -1376,50 +1400,98 @@
         <v>1993</v>
       </c>
       <c r="I14">
         <v>2010</v>
       </c>
       <c r="J14" t="s">
         <v>43</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
         <v>95</v>
       </c>
       <c r="M14" t="s">
         <v>87</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
       <c r="O14" t="s">
         <v>96</v>
       </c>
       <c r="P14" t="s">
         <v>89</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>99</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" t="s">
+        <v>100</v>
+      </c>
+      <c r="H15">
+        <v>2026</v>
+      </c>
+      <c r="I15">
+        <v>2026</v>
+      </c>
+      <c r="J15" t="s">
+        <v>101</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15" t="s">
+        <v>102</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+      <c r="O15" t="s">
+        <v>103</v>
+      </c>
+      <c r="P15" t="s">
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">