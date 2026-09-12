--- v0 (2025-12-13)
+++ v1 (2026-09-12)
@@ -12,142 +12,163 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...4 lines deleted...]
-  <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/14008</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
@@ -171,53 +192,50 @@
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>Institut Marocain de Normalisation (IMANOR)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-labeling-electrical-products-and-household-appliances-nm-142300</t>
   </si>
   <si>
     <t>https://www.imanor.gov.ma/Norme/nm-14-2-300/#</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Residential Dishwashers Version 6.0</t>
   </si>
   <si>
     <t>Products that meet the definition of a dishwasher and are a consumer product as specified in the policy document are eligible for ENERGY STAR certification, with the exception of commercial dishwashers.</t>
   </si>
   <si>
     <t>Canada, United States of America*</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dishwashers</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B Appendix C11</t>
   </si>
   <si>
     <t>ENERGY STAR</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-residential-dishwashers-version-60</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/dishwashers/partners</t>
   </si>
   <si>
     <t>GN 11/2017: Energy Efficiency (Labelling of Regulated Machinery) Regulations 2017 - amended by GN No. 137 of 2018</t>
   </si>
@@ -608,73 +626,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="134.396" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="192.239" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="503.591" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="91.978" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -688,386 +706,432 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="I2"/>
       <c r="J2" t="s">
+        <v>22</v>
+      </c>
+      <c r="K2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>27</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="H3">
+        <v>2014</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="K3" t="s">
+        <v>23</v>
+      </c>
+      <c r="L3" t="s">
         <v>34</v>
       </c>
-      <c r="G3" t="s">
+      <c r="M3" t="s">
         <v>35</v>
       </c>
-      <c r="H3">
-[...8 lines deleted...]
-      <c r="K3" t="s">
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+      <c r="O3" t="s">
         <v>36</v>
       </c>
-      <c r="L3"/>
-[...8 lines deleted...]
-      </c>
       <c r="P3" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4" t="s">
         <v>40</v>
       </c>
-      <c r="B4" t="s">
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>41</v>
       </c>
-      <c r="C4" t="s">
+      <c r="G4" t="s">
         <v>42</v>
       </c>
-      <c r="D4" t="s">
+      <c r="H4">
+        <v>2016</v>
+      </c>
+      <c r="I4">
+        <v>2019</v>
+      </c>
+      <c r="J4" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" t="s">
         <v>43</v>
-      </c>
-[...19 lines deleted...]
-        <v>24</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="N4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O4" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="P4" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D5" t="s">
         <v>50</v>
       </c>
-      <c r="B5" t="s">
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>51</v>
       </c>
-      <c r="C5" t="s">
+      <c r="G5" t="s">
         <v>52</v>
       </c>
-      <c r="D5" t="s">
+      <c r="H5">
+        <v>2010</v>
+      </c>
+      <c r="I5">
+        <v>2011</v>
+      </c>
+      <c r="J5" t="s">
         <v>53</v>
       </c>
-      <c r="E5" t="s">
+      <c r="K5" t="s">
+        <v>23</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5" t="s">
         <v>54</v>
       </c>
-      <c r="F5" t="s">
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+      <c r="O5" t="s">
         <v>55</v>
       </c>
-      <c r="G5" t="s">
-[...8 lines deleted...]
-      <c r="J5" t="s">
+      <c r="P5" t="s">
         <v>56</v>
-      </c>
-[...16 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F6" t="s">
         <v>61</v>
       </c>
-      <c r="B6" t="s">
+      <c r="G6" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6">
+        <v>1996</v>
+      </c>
+      <c r="I6">
+        <v>2016</v>
+      </c>
+      <c r="J6" t="s">
         <v>62</v>
       </c>
-      <c r="C6" t="s">
+      <c r="K6" t="s">
+        <v>23</v>
+      </c>
+      <c r="L6" t="s">
         <v>63</v>
       </c>
-      <c r="D6" t="s">
+      <c r="M6" t="s">
         <v>64</v>
       </c>
-      <c r="E6" t="s">
-[...14 lines deleted...]
-      <c r="J6" t="s">
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+      <c r="O6" t="s">
         <v>65</v>
       </c>
-      <c r="K6" t="s">
-[...2 lines deleted...]
-      <c r="L6" t="s">
+      <c r="P6" t="s">
         <v>66</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D7" t="s">
         <v>70</v>
       </c>
-      <c r="B7" t="s">
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>51</v>
+      </c>
+      <c r="G7" t="s">
+        <v>42</v>
+      </c>
+      <c r="H7">
+        <v>2019</v>
+      </c>
+      <c r="I7">
+        <v>2019</v>
+      </c>
+      <c r="J7" t="s">
         <v>71</v>
       </c>
-      <c r="C7" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="L7" t="s">
         <v>72</v>
       </c>
       <c r="M7" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="N7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C8" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8">
+        <v>2011</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>71</v>
+      </c>
+      <c r="K8" t="s">
+        <v>23</v>
+      </c>
+      <c r="L8" t="s">
         <v>78</v>
       </c>
-      <c r="E8" t="s">
-[...8 lines deleted...]
-      <c r="H8">
+      <c r="M8" t="s">
+        <v>73</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+      <c r="O8" t="s">
+        <v>79</v>
+      </c>
+      <c r="P8" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B9" t="s">
+        <v>82</v>
+      </c>
+      <c r="C9" t="s">
+        <v>83</v>
+      </c>
+      <c r="D9" t="s">
+        <v>84</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>41</v>
+      </c>
+      <c r="G9" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9">
         <v>2012</v>
       </c>
-      <c r="I8">
+      <c r="I9">
         <v>2014</v>
       </c>
-      <c r="J8" t="s">
-[...18 lines deleted...]
-        <v>82</v>
+      <c r="J9" t="s">
+        <v>53</v>
+      </c>
+      <c r="K9" t="s">
+        <v>23</v>
+      </c>
+      <c r="L9" t="s">
+        <v>85</v>
+      </c>
+      <c r="M9" t="s">
+        <v>86</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+      <c r="O9" t="s">
+        <v>87</v>
+      </c>
+      <c r="P9" t="s">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">