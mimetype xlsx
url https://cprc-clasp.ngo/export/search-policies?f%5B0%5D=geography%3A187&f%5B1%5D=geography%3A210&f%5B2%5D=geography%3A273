--- v0 (2025-11-11)
+++ v1 (2026-09-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="493">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="535">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -113,75 +113,81 @@
   <si>
     <t>ICS 97.040.30</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3794-2024-energy-efficiency-household-and-similar-electrical-appliances-measurement-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/4358</t>
   </si>
   <si>
     <t>3794/2018 Energy efficiency of household and similar electrical appliances - measurement and calculation methods for energy consumption of refrigerrators, refrigerator-freezers and freezers</t>
   </si>
   <si>
     <t>This standard specifies the requirements of energy efficiency for refrigerators, refrigerator-freezers and freezers. The standard applies to refrigerators, refrigerator-freezers and freezers that operate using 50 Hz AC and with a voltage not exceeding 250 V for single-face appliances and 480 V for other appliances.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
+    <t>Revised, Superseded</t>
+  </si>
+  <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>NT 81.70 NT 81.71</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37942018-energy-efficiency-household-and-similar-electrical-appliances-measurement-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4358</t>
   </si>
   <si>
     <t>3795-1/2016 Energy efficiency label requirements for air conditioners part 1: room air conditioner (window-split) with fixed capacity and fixed compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with fixed capacity and fixed compressors.</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Air Conditioning, Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
@@ -189,316 +195,445 @@
   <si>
     <t>http://eos.org.eg/en/standard/14613</t>
   </si>
   <si>
     <t>3795-5/2018 Energy efficiency label requirements for air conditioners part 5: fixed capacity ducted room air conditioner with fixed speed compressor</t>
   </si>
   <si>
     <t>This standard establishes requirements for fixed-capacity ducted room air conditioners with fixed-speed compressors.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
-    <t>Africa, Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
-    <t>Storage Water Heaters</t>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>http://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
+  </si>
+  <si>
+    <t>This standard specifies the energy efficiency of distribution transformers.</t>
+  </si>
+  <si>
+    <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
-  </si>
-[...13 lines deleted...]
-    <t>Power Transformers</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Climate Emergency – Bylaw Updates Applicable to Existing Detached Homes</t>
   </si>
   <si>
     <t>This policy requires that all permanently installed new air conditioning systems in existing detached homes must function to provide both low-carbon heating and cooling, effective January 1, 2023. 
 Policy text: “8) In a building containing not more than two principal dwelling units, heat pumps that provide space cooling must also be able to provide space heating.”</t>
   </si>
   <si>
     <t>Americas, British Columbia</t>
   </si>
   <si>
     <t>Heat Pumps, Air Conditioning</t>
   </si>
   <si>
     <t>Building Code</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>City of Vancouver</t>
   </si>
   <si>
     <t>AC-to-heat pump</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/climate-emergency-bylaw-updates-applicable-existing-detached-homes</t>
   </si>
   <si>
     <t>https://council.vancouver.ca/20220517/documents/R1b.pdf</t>
   </si>
   <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...5 lines deleted...]
-    <t>Egyptian Organization for Standards and Quality</t>
+    <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/15248</t>
-[...1 lines deleted...]
-  <si>
     <t>Electric Motors Minimum Energy Performance Standards</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>3-Phase Motors, 1-Phase Motors</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>National Energy Efficiency and Conservation Authority (NEECA)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/electric-motors-minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>https://clasp.ngo/updates/2021/pakistan-launches-first-efficiency-policy-for-electric-motors</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
-  </si>
-[...18 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
@@ -538,53 +673,50 @@
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>10 CFR 430, Subpart B, Appendix D2</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-clothes-dryers-version-11</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/clothes_dryers/partners</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Clothes Washers Version 8.1</t>
   </si>
   <si>
     <t>Products that meet the definition of a Residential Clothes Washer or Commercial Clothes Washer as specified in the policy document are eligible for ENERGY STAR qualification, with the exception of:
 i) products with a clothes container volume of less than 1.6 cubic feet,
 ii) products configured in any way other than a front- or top-loading design,
 iii) Combination All-in-One Washer-Dryers,
 iv) Residential Clothes Washers with an Optional Dry Cycle, and
 v) Commercial Clothes Washers with a clothes container volume larger than 6.0 cubic feet</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>10 CFR 430, Subpart B, Appendix J2; 10 CFR 430, Subpart B, Appendix J1</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-clothes-washers-version-81</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/clothes_washers/partners</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Commercial Coffee Brewer Version 1.1</t>
   </si>
   <si>
     <t>Products, that meet the definitions of Type II* Commercial Coffee Brewers as specified in the policy document, including Satellite Coffee Brewers without a heated docking station, are eligible for ENERGY STAR certification.
 Type II: A batch commercial coffee brewer designed to use loose, ground coffee and a re-usable or single-use coffee filter, and has a standard brew volume of &gt;24 to 384 fluid ounces per brew event. Type II brewers shall not use disposable packages of pre-ground coffee.</t>
   </si>
   <si>
     <t>Coffee Machines</t>
   </si>
   <si>
     <t>ASTM F-2990-12</t>
@@ -1120,53 +1252,50 @@
     <t>https://www.energystar.gov/products/heating_cooling/boilers/partners</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Residential Ceiling Fans and Ceiling Fan Light Kits Version 4.0</t>
   </si>
   <si>
     <t>Products that meet the definition of a Residential Ceiling Fan, Low Mount High-Speed Small-Diameter Ceiling Fan, or Ceiling Fan Light Kit as specified in the policy document are eligible for ENERGY STAR certification.</t>
   </si>
   <si>
     <t>Ceiling Fans</t>
   </si>
   <si>
     <t>See policy document for list</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-residential-ceiling-fans-and-ceiling-fan-light-kits</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/lighting_fans/ceiling_fans/partners</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Residential Dishwashers Version 6.0</t>
   </si>
   <si>
     <t>Products that meet the definition of a dishwasher and are a consumer product as specified in the policy document are eligible for ENERGY STAR certification, with the exception of commercial dishwashers.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dishwashers</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B Appendix C11</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-residential-dishwashers-version-60</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/dishwashers/partners</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Residential Refrigerators and Freezers Version 5.0</t>
   </si>
   <si>
     <t>Products that meet the definition of (i) an Electric Refrigerator, Electric Refrigerator-Freezer, or Freezer, including compact and built-in products, as specified in the policy document and (ii) the definition of a consumer product as specified in 10 CFR § 430.2 are eligible for ENERGY STAR qualification. Wine refrigerators or other products that do not meet the definition of an Electric Refrigerator or Electric Refrigerator-Freezer are not eligible for qualification under this specification.</t>
   </si>
   <si>
     <t>10 CFR 430, Subpart B, Appendix A &amp; B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-residential-refrigerators-and-freezers-version-50</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/refrigerators/partners</t>
   </si>
@@ -1524,53 +1653,50 @@
     <t>https://cprc-clasp.ngo/policies/pakistan-energy-labels-led-lights</t>
   </si>
   <si>
     <t>https://neeca.pk/neecagov/regulations/SRO415(I)-2024.pdf</t>
   </si>
   <si>
     <t>Pakistan Energy Labels for Room Air Conditioners</t>
   </si>
   <si>
     <t>This policy is established to enforce Minimum Energy Performance Standards (MEPS) with an energy star rating system for air conditioning units. Room air conditioner means non-ducted wall mounted split room air conditioners with cooling capacity up to 10.5 kW that can be connected to main power and which are within the scope of PS:ISO5151/2013 and it includes non-inverter room air conditioner, inverter room air conditioner, and wall mounted split room air conditioner.</t>
   </si>
   <si>
     <t>PS: ISO 16358-1, PS: ISO5151/2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/pakistan-energy-labels-room-air-conditioners</t>
   </si>
   <si>
     <t>https://neeca.pk/neecagov/regulations/SRO413(I)-2024.pdf</t>
   </si>
   <si>
     <t>Pakistan MEPS and labeling for CFLs</t>
   </si>
   <si>
     <t>This standard shall apply to self-ballasted compact fluorescent lamps -CFLs; generally known as Energy Savers of all commonly used shapes|sizes: U-shaped &amp; Spiral shaped, Edison screw holder or bayonet|pin type adopter; in Pakistan, with nominal power rating from 3Watt to 60 Watt at rated supply voltage of 230 V, 50 Hz or voltage range 220 240 V, 50 Hz as marked on the lamp. The standard does not apply to self-ballasted fluorescent lamps used with covers.</t>
-  </si>
-[...1 lines deleted...]
-    <t>New</t>
   </si>
   <si>
     <t>PS-IEC 60969</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/pakistan-meps-and-labeling-cfls</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/0B_Ht8Q1cIEovQW5CZlF0VTRRZHM/view</t>
   </si>
   <si>
     <t>Pakistan Standard: Household Microwave Oven - Methods for Measuring Performance</t>
   </si>
   <si>
     <t>This standard applies to microwave ovens for household use and combination microwave ovens. Microwave ovens are defined as appliances using electromagnetic energy in the ISM frequency band of 2,450 MHz for heating food and beverages in the cavity. Combination microwave ovens are microwave ovens in which the microwave energy is combined with thermal energy.</t>
   </si>
   <si>
     <t>Microwaves</t>
   </si>
   <si>
     <t>Endorsement Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>IEC 60705:2018</t>
   </si>
@@ -1928,73 +2054,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P77"/>
+  <dimension ref="A1:P87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1088.734" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="287.787" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="242.941" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2074,3714 +2200,4184 @@
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H3">
         <v>2003</v>
       </c>
       <c r="I3">
         <v>2018</v>
       </c>
       <c r="J3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H4">
         <v>2003</v>
       </c>
       <c r="I4">
         <v>2016</v>
       </c>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H5">
         <v>2003</v>
       </c>
       <c r="I5">
         <v>2017</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2003</v>
       </c>
       <c r="I6">
         <v>2018</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
         <v>2023</v>
       </c>
       <c r="J7" t="s">
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B8" t="s">
         <v>63</v>
       </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>66</v>
       </c>
       <c r="P8" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>68</v>
       </c>
       <c r="B9" t="s">
         <v>69</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9">
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
+      <c r="J9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K9" t="s">
+        <v>24</v>
+      </c>
+      <c r="L9" t="s">
         <v>71</v>
       </c>
-      <c r="H9">
-[...9 lines deleted...]
-      <c r="L9"/>
       <c r="M9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>72</v>
       </c>
       <c r="P9" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>74</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
+      <c r="L10"/>
+      <c r="M10" t="s">
+        <v>36</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
+        <v>76</v>
+      </c>
+      <c r="P10" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
       <c r="M12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O12" t="s">
+        <v>89</v>
+      </c>
+      <c r="P12" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
         <v>95</v>
       </c>
       <c r="P13" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>97</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14"/>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-      <c r="I14"/>
+        <v>8</v>
+      </c>
+      <c r="H14">
+        <v>2014</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
       <c r="J14" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14"/>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
       <c r="M14" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N14" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="P14" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
-        <v>111</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H15">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="M15" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="P15" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
-        <v>117</v>
+        <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>119</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>109</v>
+      </c>
       <c r="M16" t="s">
-        <v>120</v>
+        <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H17">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2020</v>
+      </c>
       <c r="J17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>127</v>
+        <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G18" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2018</v>
+      </c>
+      <c r="I18">
+        <v>2023</v>
+      </c>
       <c r="J18" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="M18" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="P18" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>141</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
-        <v>144</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>145</v>
+        <v>127</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>146</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="I20">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J20" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K20" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="L20"/>
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
+        <v>128</v>
+      </c>
       <c r="M20" t="s">
-        <v>148</v>
+        <v>36</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="P20" t="s">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>131</v>
       </c>
       <c r="B21" t="s">
-        <v>152</v>
+        <v>132</v>
       </c>
       <c r="C21" t="s">
-        <v>153</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>154</v>
+        <v>133</v>
       </c>
       <c r="E21" t="s">
-        <v>111</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H21">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="M21" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>157</v>
+        <v>135</v>
       </c>
       <c r="P21" t="s">
-        <v>158</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B22"/>
       <c r="C22" t="s">
-        <v>153</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>161</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
-        <v>111</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H22">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K22" t="s">
-        <v>162</v>
+        <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>163</v>
+        <v>138</v>
       </c>
       <c r="M22" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>164</v>
+        <v>139</v>
       </c>
       <c r="P22" t="s">
-        <v>165</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>153</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>168</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
-        <v>111</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H23">
-        <v>1997</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>169</v>
+        <v>142</v>
       </c>
       <c r="M23" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="N23" t="s">
-        <v>170</v>
+        <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>171</v>
+        <v>143</v>
       </c>
       <c r="P23" t="s">
-        <v>172</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B24"/>
       <c r="C24" t="s">
-        <v>153</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>175</v>
+        <v>146</v>
       </c>
       <c r="E24" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F24" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H24">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="I24">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="J24" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>176</v>
+        <v>148</v>
       </c>
       <c r="M24" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>177</v>
+        <v>150</v>
       </c>
       <c r="P24" t="s">
-        <v>178</v>
+        <v>151</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="B25" t="s">
-        <v>180</v>
+        <v>153</v>
       </c>
       <c r="C25" t="s">
-        <v>181</v>
+        <v>154</v>
       </c>
       <c r="D25" t="s">
-        <v>182</v>
+        <v>155</v>
       </c>
       <c r="E25" t="s">
-        <v>111</v>
+        <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>58</v>
+        <v>156</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>183</v>
+        <v>158</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
-      <c r="L25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="N25" t="s">
-        <v>27</v>
+        <v>160</v>
       </c>
       <c r="O25" t="s">
-        <v>185</v>
+        <v>161</v>
       </c>
       <c r="P25" t="s">
-        <v>186</v>
+        <v>162</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>163</v>
       </c>
       <c r="B26" t="s">
-        <v>188</v>
+        <v>164</v>
       </c>
       <c r="C26" t="s">
-        <v>181</v>
+        <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>189</v>
+        <v>165</v>
       </c>
       <c r="E26" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F26" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>166</v>
       </c>
       <c r="H26">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>183</v>
+        <v>34</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="M26" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>191</v>
+        <v>167</v>
       </c>
       <c r="P26" t="s">
-        <v>192</v>
+        <v>151</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>168</v>
       </c>
       <c r="B27" t="s">
-        <v>194</v>
+        <v>168</v>
       </c>
       <c r="C27" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="D27" t="s">
-        <v>195</v>
+        <v>170</v>
       </c>
       <c r="E27" t="s">
-        <v>111</v>
+        <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H27">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
-      <c r="L27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L27"/>
       <c r="M27" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>197</v>
+        <v>173</v>
       </c>
       <c r="P27" t="s">
-        <v>198</v>
+        <v>174</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>199</v>
+        <v>175</v>
       </c>
       <c r="B28" t="s">
-        <v>200</v>
+        <v>176</v>
       </c>
       <c r="C28" t="s">
-        <v>181</v>
+        <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>201</v>
+        <v>177</v>
       </c>
       <c r="E28" t="s">
-        <v>111</v>
+        <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H28">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>183</v>
+        <v>34</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>202</v>
+        <v>178</v>
       </c>
       <c r="M28" t="s">
-        <v>156</v>
+        <v>179</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>203</v>
+        <v>180</v>
       </c>
       <c r="P28" t="s">
-        <v>204</v>
+        <v>96</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>181</v>
       </c>
       <c r="B29" t="s">
-        <v>206</v>
+        <v>182</v>
       </c>
       <c r="C29" t="s">
-        <v>181</v>
+        <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>207</v>
+        <v>183</v>
       </c>
       <c r="E29" t="s">
-        <v>111</v>
+        <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H29">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>183</v>
+        <v>34</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>208</v>
+        <v>184</v>
       </c>
       <c r="M29" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>209</v>
+        <v>185</v>
       </c>
       <c r="P29" t="s">
-        <v>210</v>
+        <v>186</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>187</v>
       </c>
       <c r="B30" t="s">
-        <v>212</v>
+        <v>188</v>
       </c>
       <c r="C30" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="D30" t="s">
-        <v>213</v>
+        <v>190</v>
       </c>
       <c r="E30" t="s">
-        <v>111</v>
+        <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>58</v>
+        <v>191</v>
       </c>
       <c r="G30" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H30">
         <v>2016</v>
       </c>
-      <c r="I30"/>
+      <c r="I30">
+        <v>2019</v>
+      </c>
       <c r="J30" t="s">
-        <v>183</v>
+        <v>34</v>
       </c>
       <c r="K30" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
-        <v>156</v>
+        <v>193</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>216</v>
+        <v>194</v>
       </c>
       <c r="P30" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>218</v>
+        <v>196</v>
       </c>
       <c r="B31" t="s">
-        <v>219</v>
+        <v>197</v>
       </c>
       <c r="C31" t="s">
-        <v>181</v>
+        <v>198</v>
       </c>
       <c r="D31" t="s">
-        <v>32</v>
+        <v>199</v>
       </c>
       <c r="E31" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F31" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="I31">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J31" t="s">
-        <v>183</v>
+        <v>34</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="M31" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>221</v>
+        <v>202</v>
       </c>
       <c r="P31" t="s">
-        <v>222</v>
+        <v>203</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>223</v>
+        <v>204</v>
       </c>
       <c r="B32" t="s">
-        <v>224</v>
+        <v>205</v>
       </c>
       <c r="C32" t="s">
-        <v>181</v>
+        <v>198</v>
       </c>
       <c r="D32" t="s">
-        <v>225</v>
+        <v>206</v>
       </c>
       <c r="E32" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2003</v>
-[...1 lines deleted...]
-      <c r="I32"/>
+        <v>2014</v>
+      </c>
+      <c r="I32">
+        <v>2017</v>
+      </c>
       <c r="J32" t="s">
-        <v>183</v>
+        <v>34</v>
       </c>
       <c r="K32" t="s">
-        <v>24</v>
+        <v>207</v>
       </c>
       <c r="L32" t="s">
-        <v>226</v>
+        <v>208</v>
       </c>
       <c r="M32" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>227</v>
+        <v>209</v>
       </c>
       <c r="P32" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>229</v>
+        <v>211</v>
       </c>
       <c r="B33" t="s">
-        <v>230</v>
+        <v>212</v>
       </c>
       <c r="C33" t="s">
-        <v>181</v>
+        <v>198</v>
       </c>
       <c r="D33" t="s">
-        <v>231</v>
+        <v>64</v>
       </c>
       <c r="E33" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F33" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2013</v>
+        <v>1997</v>
       </c>
       <c r="I33">
         <v>2018</v>
       </c>
       <c r="J33" t="s">
-        <v>183</v>
+        <v>34</v>
       </c>
       <c r="K33" t="s">
-        <v>162</v>
+        <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>232</v>
+        <v>213</v>
       </c>
       <c r="M33" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N33" t="s">
-        <v>27</v>
+        <v>214</v>
       </c>
       <c r="O33" t="s">
-        <v>233</v>
+        <v>215</v>
       </c>
       <c r="P33" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>235</v>
+        <v>217</v>
       </c>
       <c r="B34" t="s">
-        <v>236</v>
+        <v>218</v>
       </c>
       <c r="C34" t="s">
-        <v>237</v>
+        <v>198</v>
       </c>
       <c r="D34" t="s">
-        <v>238</v>
+        <v>219</v>
       </c>
       <c r="E34" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="I34">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="J34" t="s">
-        <v>183</v>
+        <v>34</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>239</v>
+        <v>220</v>
       </c>
       <c r="M34" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>240</v>
+        <v>221</v>
       </c>
       <c r="P34" t="s">
-        <v>241</v>
+        <v>222</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>242</v>
+        <v>223</v>
       </c>
       <c r="B35" t="s">
-        <v>243</v>
+        <v>224</v>
       </c>
       <c r="C35" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="D35" t="s">
-        <v>245</v>
+        <v>226</v>
       </c>
       <c r="E35" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>1994</v>
+        <v>2011</v>
       </c>
       <c r="I35">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="J35" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>246</v>
+        <v>228</v>
       </c>
       <c r="M35" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>247</v>
+        <v>229</v>
       </c>
       <c r="P35" t="s">
-        <v>248</v>
+        <v>230</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="B36" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
       <c r="C36" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D36" t="s">
-        <v>251</v>
+        <v>233</v>
       </c>
       <c r="E36" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F36" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G36" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H36">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I36"/>
+        <v>2009</v>
+      </c>
+      <c r="I36">
+        <v>2020</v>
+      </c>
       <c r="J36" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="M36" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="P36" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="B37" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="C37" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D37" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E37" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F37" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="I37">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="J37" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>257</v>
+        <v>240</v>
       </c>
       <c r="M37" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="P37" t="s">
-        <v>259</v>
+        <v>242</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>260</v>
+        <v>243</v>
       </c>
       <c r="B38" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
       <c r="C38" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D38" t="s">
-        <v>89</v>
+        <v>245</v>
       </c>
       <c r="E38" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F38" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G38" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="I38">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="J38" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>262</v>
+        <v>246</v>
       </c>
       <c r="M38" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>263</v>
+        <v>247</v>
       </c>
       <c r="P38" t="s">
-        <v>264</v>
+        <v>248</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>265</v>
+        <v>249</v>
       </c>
       <c r="B39" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="C39" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D39" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="E39" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F39" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I39">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="J39" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
-        <v>268</v>
+        <v>252</v>
       </c>
       <c r="M39" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="P39" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
       <c r="B40" t="s">
-        <v>272</v>
+        <v>256</v>
       </c>
       <c r="C40" t="s">
-        <v>273</v>
+        <v>225</v>
       </c>
       <c r="D40" t="s">
-        <v>274</v>
+        <v>257</v>
       </c>
       <c r="E40" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F40" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G40" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H40">
-        <v>1992</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I40"/>
       <c r="J40" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K40" t="s">
-        <v>24</v>
+        <v>258</v>
       </c>
       <c r="L40" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
       <c r="M40" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="P40" t="s">
-        <v>277</v>
+        <v>261</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
       <c r="B41" t="s">
-        <v>279</v>
+        <v>263</v>
       </c>
       <c r="C41" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D41" t="s">
-        <v>213</v>
+        <v>32</v>
       </c>
       <c r="E41" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F41" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="I41">
         <v>2013</v>
       </c>
       <c r="J41" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K41" t="s">
-        <v>214</v>
+        <v>24</v>
       </c>
       <c r="L41" t="s">
-        <v>280</v>
+        <v>264</v>
       </c>
       <c r="M41" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
       <c r="P41" t="s">
-        <v>282</v>
+        <v>266</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>283</v>
+        <v>267</v>
       </c>
       <c r="B42" t="s">
-        <v>284</v>
+        <v>268</v>
       </c>
       <c r="C42" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D42" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="E42" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G42" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H42">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2003</v>
+      </c>
+      <c r="I42"/>
       <c r="J42" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="M42" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
       <c r="P42" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>289</v>
+        <v>273</v>
       </c>
       <c r="B43" t="s">
-        <v>290</v>
+        <v>274</v>
       </c>
       <c r="C43" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="D43" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="E43" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>2001</v>
+        <v>2013</v>
       </c>
       <c r="I43">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J43" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K43" t="s">
-        <v>24</v>
+        <v>207</v>
       </c>
       <c r="L43" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="M43" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="P43" t="s">
-        <v>294</v>
+        <v>278</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="B44" t="s">
-        <v>296</v>
+        <v>280</v>
       </c>
       <c r="C44" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="D44" t="s">
-        <v>297</v>
+        <v>282</v>
       </c>
       <c r="E44" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I44">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="J44" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="M44" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="P44" t="s">
-        <v>300</v>
+        <v>285</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>301</v>
+        <v>286</v>
       </c>
       <c r="B45" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
       <c r="C45" t="s">
-        <v>181</v>
+        <v>288</v>
       </c>
       <c r="D45" t="s">
-        <v>303</v>
+        <v>289</v>
       </c>
       <c r="E45" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G45" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H45">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I45"/>
+        <v>1994</v>
+      </c>
+      <c r="I45">
+        <v>2020</v>
+      </c>
       <c r="J45" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="M45" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="P45" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>307</v>
+        <v>293</v>
       </c>
       <c r="B46" t="s">
-        <v>308</v>
+        <v>294</v>
       </c>
       <c r="C46" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D46" t="s">
-        <v>309</v>
+        <v>295</v>
       </c>
       <c r="E46" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H46">
         <v>2016</v>
       </c>
-      <c r="I46">
-[...1 lines deleted...]
-      </c>
+      <c r="I46"/>
       <c r="J46" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46" t="s">
-        <v>310</v>
+        <v>296</v>
       </c>
       <c r="M46" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>311</v>
+        <v>297</v>
       </c>
       <c r="P46" t="s">
-        <v>312</v>
+        <v>298</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="B47" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="C47" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D47" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="E47" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G47" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H47">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="I47">
         <v>2018</v>
       </c>
       <c r="J47" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="M47" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>316</v>
+        <v>302</v>
       </c>
       <c r="P47" t="s">
-        <v>317</v>
+        <v>303</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="B48" t="s">
-        <v>319</v>
+        <v>305</v>
       </c>
       <c r="C48" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D48" t="s">
-        <v>303</v>
+        <v>108</v>
       </c>
       <c r="E48" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G48" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H48">
-        <v>2012</v>
+        <v>2007</v>
       </c>
       <c r="I48">
-        <v>2019</v>
+        <v>2008</v>
       </c>
       <c r="J48" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="M48" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>320</v>
+        <v>307</v>
       </c>
       <c r="P48" t="s">
-        <v>321</v>
+        <v>308</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>322</v>
+        <v>309</v>
       </c>
       <c r="B49" t="s">
-        <v>323</v>
+        <v>310</v>
       </c>
       <c r="C49" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D49" t="s">
-        <v>324</v>
+        <v>311</v>
       </c>
       <c r="E49" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I49">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="J49" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49" t="s">
-        <v>325</v>
+        <v>312</v>
       </c>
       <c r="M49" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>326</v>
+        <v>313</v>
       </c>
       <c r="P49" t="s">
-        <v>327</v>
+        <v>314</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>328</v>
+        <v>315</v>
       </c>
       <c r="B50" t="s">
-        <v>329</v>
+        <v>316</v>
       </c>
       <c r="C50" t="s">
-        <v>181</v>
+        <v>317</v>
       </c>
       <c r="D50" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
       <c r="E50" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
-        <v>2004</v>
+        <v>1992</v>
       </c>
       <c r="I50">
         <v>2020</v>
       </c>
       <c r="J50" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="M50" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>332</v>
+        <v>320</v>
       </c>
       <c r="P50" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>334</v>
+        <v>322</v>
       </c>
       <c r="B51" t="s">
-        <v>335</v>
+        <v>323</v>
       </c>
       <c r="C51" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D51" t="s">
-        <v>285</v>
+        <v>257</v>
       </c>
       <c r="E51" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
         <v>1995</v>
       </c>
       <c r="I51">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="J51" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K51" t="s">
-        <v>24</v>
+        <v>258</v>
       </c>
       <c r="L51" t="s">
-        <v>336</v>
+        <v>324</v>
       </c>
       <c r="M51" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>337</v>
+        <v>325</v>
       </c>
       <c r="P51" t="s">
-        <v>338</v>
+        <v>326</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
       <c r="B52" t="s">
-        <v>340</v>
+        <v>328</v>
       </c>
       <c r="C52" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D52" t="s">
-        <v>213</v>
+        <v>329</v>
       </c>
       <c r="E52" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G52" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H52">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="I52">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="J52" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K52" t="s">
-        <v>214</v>
+        <v>24</v>
       </c>
       <c r="L52" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="M52" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="P52" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
       <c r="B53" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="C53" t="s">
-        <v>181</v>
+        <v>288</v>
       </c>
       <c r="D53" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="E53" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
         <v>2001</v>
       </c>
       <c r="I53">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="J53" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
       <c r="L53" t="s">
-        <v>347</v>
+        <v>336</v>
       </c>
       <c r="M53" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="P53" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
       <c r="B54" t="s">
-        <v>351</v>
+        <v>340</v>
       </c>
       <c r="C54" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D54" t="s">
-        <v>352</v>
+        <v>341</v>
       </c>
       <c r="E54" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
-        <v>1996</v>
+        <v>2016</v>
       </c>
       <c r="I54">
         <v>2016</v>
       </c>
       <c r="J54" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
       <c r="L54" t="s">
-        <v>353</v>
+        <v>342</v>
       </c>
       <c r="M54" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
       <c r="P54" t="s">
-        <v>355</v>
+        <v>344</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>356</v>
+        <v>345</v>
       </c>
       <c r="B55" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
       <c r="C55" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D55" t="s">
-        <v>32</v>
+        <v>347</v>
       </c>
       <c r="E55" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F55" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G55" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H55">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I55"/>
       <c r="J55" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
       <c r="L55" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="M55" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="P55" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="B56" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
       <c r="C56" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D56" t="s">
-        <v>83</v>
+        <v>353</v>
       </c>
       <c r="E56" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F56" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="I56">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="J56" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K56" t="s">
         <v>24</v>
       </c>
       <c r="L56" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="M56" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>364</v>
+        <v>355</v>
       </c>
       <c r="P56" t="s">
-        <v>365</v>
+        <v>356</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="B57" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="C57" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D57" t="s">
-        <v>231</v>
+        <v>329</v>
       </c>
       <c r="E57" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F57" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G57" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H57">
-        <v>2009</v>
+        <v>2001</v>
       </c>
       <c r="I57">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="J57" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K57" t="s">
-        <v>368</v>
+        <v>24</v>
       </c>
       <c r="L57" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="M57" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="P57" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="B58" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="C58" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D58" t="s">
-        <v>374</v>
+        <v>347</v>
       </c>
       <c r="E58" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F58" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G58" t="s">
         <v>22</v>
       </c>
       <c r="H58">
-        <v>2004</v>
+        <v>2012</v>
       </c>
       <c r="I58">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="J58" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
       <c r="L58" t="s">
-        <v>375</v>
+        <v>348</v>
       </c>
       <c r="M58" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="P58" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
       <c r="B59" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="C59" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D59" t="s">
-        <v>52</v>
+        <v>368</v>
       </c>
       <c r="E59" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F59" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G59" t="s">
         <v>22</v>
       </c>
       <c r="H59">
-        <v>1996</v>
+        <v>2014</v>
       </c>
       <c r="I59">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="J59" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
       <c r="L59" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="M59" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
       <c r="P59" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>383</v>
+        <v>372</v>
       </c>
       <c r="B60" t="s">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="C60" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D60" t="s">
-        <v>385</v>
+        <v>374</v>
       </c>
       <c r="E60" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F60" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="I60">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="J60" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
       <c r="L60" t="s">
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="M60" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>387</v>
+        <v>376</v>
       </c>
       <c r="P60" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="B61" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
       <c r="C61" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D61" t="s">
-        <v>309</v>
+        <v>329</v>
       </c>
       <c r="E61" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F61" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G61" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H61">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I61"/>
+        <v>1995</v>
+      </c>
+      <c r="I61">
+        <v>2015</v>
+      </c>
       <c r="J61" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K61" t="s">
         <v>24</v>
       </c>
       <c r="L61" t="s">
-        <v>391</v>
+        <v>380</v>
       </c>
       <c r="M61" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
       <c r="P61" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
       <c r="B62" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="C62" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D62" t="s">
-        <v>396</v>
+        <v>257</v>
       </c>
       <c r="E62" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F62" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="I62">
         <v>2014</v>
       </c>
       <c r="J62" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K62" t="s">
-        <v>24</v>
+        <v>258</v>
       </c>
       <c r="L62" t="s">
-        <v>397</v>
+        <v>385</v>
       </c>
       <c r="M62" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
-        <v>398</v>
+        <v>386</v>
       </c>
       <c r="P62" t="s">
-        <v>399</v>
+        <v>387</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>400</v>
+        <v>388</v>
       </c>
       <c r="B63" t="s">
-        <v>401</v>
+        <v>389</v>
       </c>
       <c r="C63" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D63" t="s">
-        <v>94</v>
+        <v>390</v>
       </c>
       <c r="E63" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F63" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G63" t="s">
         <v>22</v>
       </c>
       <c r="H63">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="I63">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J63" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K63" t="s">
         <v>24</v>
       </c>
       <c r="L63" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
       <c r="M63" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
       <c r="P63" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="B64" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
       <c r="C64" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D64" t="s">
-        <v>407</v>
+        <v>92</v>
       </c>
       <c r="E64" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F64" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G64" t="s">
         <v>22</v>
       </c>
       <c r="H64">
-        <v>2012</v>
+        <v>1996</v>
       </c>
       <c r="I64">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="J64" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K64" t="s">
         <v>24</v>
       </c>
       <c r="L64" t="s">
-        <v>408</v>
+        <v>396</v>
       </c>
       <c r="M64" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
-        <v>409</v>
+        <v>397</v>
       </c>
       <c r="P64" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>411</v>
+        <v>399</v>
       </c>
       <c r="B65" t="s">
-        <v>412</v>
+        <v>400</v>
       </c>
       <c r="C65" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="D65" t="s">
-        <v>413</v>
+        <v>32</v>
       </c>
       <c r="E65" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F65" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G65" t="s">
         <v>22</v>
       </c>
       <c r="H65">
-        <v>2010</v>
+        <v>2001</v>
       </c>
       <c r="I65">
         <v>2014</v>
       </c>
       <c r="J65" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K65" t="s">
         <v>24</v>
       </c>
       <c r="L65" t="s">
-        <v>414</v>
+        <v>401</v>
       </c>
       <c r="M65" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
-        <v>415</v>
+        <v>402</v>
       </c>
       <c r="P65" t="s">
-        <v>416</v>
+        <v>403</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>417</v>
+        <v>404</v>
       </c>
       <c r="B66" t="s">
-        <v>418</v>
+        <v>405</v>
       </c>
       <c r="C66" t="s">
-        <v>144</v>
+        <v>225</v>
       </c>
       <c r="D66" t="s">
-        <v>419</v>
+        <v>103</v>
       </c>
       <c r="E66" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F66" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="I66">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J66" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K66" t="s">
         <v>24</v>
       </c>
       <c r="L66" t="s">
-        <v>420</v>
+        <v>406</v>
       </c>
       <c r="M66" t="s">
-        <v>421</v>
+        <v>201</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>422</v>
+        <v>407</v>
       </c>
       <c r="P66" t="s">
-        <v>423</v>
+        <v>408</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="B67" t="s">
-        <v>425</v>
+        <v>410</v>
       </c>
       <c r="C67" t="s">
-        <v>144</v>
+        <v>225</v>
       </c>
       <c r="D67" t="s">
-        <v>426</v>
+        <v>275</v>
       </c>
       <c r="E67" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F67" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="I67">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J67" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
       <c r="K67" t="s">
-        <v>427</v>
+        <v>411</v>
       </c>
       <c r="L67" t="s">
-        <v>304</v>
+        <v>412</v>
       </c>
       <c r="M67" t="s">
-        <v>421</v>
+        <v>201</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>428</v>
+        <v>413</v>
       </c>
       <c r="P67" t="s">
-        <v>429</v>
+        <v>414</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>430</v>
+        <v>415</v>
       </c>
       <c r="B68" t="s">
-        <v>431</v>
+        <v>416</v>
       </c>
       <c r="C68" t="s">
-        <v>117</v>
+        <v>225</v>
       </c>
       <c r="D68" t="s">
-        <v>94</v>
+        <v>417</v>
       </c>
       <c r="E68" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F68" t="s">
-        <v>432</v>
+        <v>59</v>
       </c>
       <c r="G68" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H68">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I68"/>
+        <v>2004</v>
+      </c>
+      <c r="I68">
+        <v>2020</v>
+      </c>
       <c r="J68" t="s">
-        <v>433</v>
+        <v>227</v>
       </c>
       <c r="K68" t="s">
         <v>24</v>
       </c>
       <c r="L68" t="s">
-        <v>434</v>
+        <v>418</v>
       </c>
       <c r="M68" t="s">
-        <v>120</v>
+        <v>201</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>435</v>
+        <v>419</v>
       </c>
       <c r="P68" t="s">
-        <v>436</v>
+        <v>420</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>437</v>
+        <v>421</v>
       </c>
       <c r="B69" t="s">
-        <v>438</v>
+        <v>422</v>
       </c>
       <c r="C69" t="s">
-        <v>117</v>
+        <v>225</v>
       </c>
       <c r="D69" t="s">
-        <v>439</v>
+        <v>54</v>
       </c>
       <c r="E69" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F69" t="s">
-        <v>146</v>
+        <v>59</v>
       </c>
       <c r="G69" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H69">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I69"/>
+        <v>1996</v>
+      </c>
+      <c r="I69">
+        <v>2015</v>
+      </c>
       <c r="J69" t="s">
-        <v>440</v>
+        <v>227</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69" t="s">
-        <v>441</v>
+        <v>423</v>
       </c>
       <c r="M69" t="s">
-        <v>120</v>
+        <v>201</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>442</v>
+        <v>424</v>
       </c>
       <c r="P69" t="s">
-        <v>443</v>
+        <v>425</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>444</v>
+        <v>426</v>
       </c>
       <c r="B70" t="s">
-        <v>445</v>
+        <v>427</v>
       </c>
       <c r="C70" t="s">
-        <v>117</v>
+        <v>225</v>
       </c>
       <c r="D70" t="s">
-        <v>446</v>
+        <v>428</v>
       </c>
       <c r="E70" t="s">
-        <v>447</v>
+        <v>147</v>
       </c>
       <c r="F70" t="s">
-        <v>432</v>
+        <v>59</v>
       </c>
       <c r="G70" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H70">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I70"/>
+        <v>2001</v>
+      </c>
+      <c r="I70">
+        <v>2018</v>
+      </c>
       <c r="J70" t="s">
-        <v>433</v>
+        <v>227</v>
       </c>
       <c r="K70" t="s">
-        <v>448</v>
-[...1 lines deleted...]
-      <c r="L70"/>
+        <v>24</v>
+      </c>
+      <c r="L70" t="s">
+        <v>429</v>
+      </c>
       <c r="M70" t="s">
-        <v>120</v>
+        <v>201</v>
       </c>
       <c r="N70" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>449</v>
+        <v>430</v>
       </c>
       <c r="P70" t="s">
-        <v>450</v>
+        <v>431</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>451</v>
+        <v>432</v>
       </c>
       <c r="B71" t="s">
-        <v>452</v>
+        <v>433</v>
       </c>
       <c r="C71" t="s">
-        <v>117</v>
+        <v>225</v>
       </c>
       <c r="D71" t="s">
-        <v>118</v>
+        <v>353</v>
       </c>
       <c r="E71" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F71" t="s">
-        <v>146</v>
+        <v>59</v>
       </c>
       <c r="G71" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H71">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I71"/>
       <c r="J71" t="s">
-        <v>440</v>
+        <v>227</v>
       </c>
       <c r="K71" t="s">
         <v>24</v>
       </c>
       <c r="L71" t="s">
-        <v>453</v>
+        <v>434</v>
       </c>
       <c r="M71" t="s">
-        <v>120</v>
+        <v>201</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>454</v>
+        <v>435</v>
       </c>
       <c r="P71" t="s">
-        <v>455</v>
+        <v>436</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>456</v>
+        <v>437</v>
       </c>
       <c r="B72" t="s">
-        <v>457</v>
+        <v>438</v>
       </c>
       <c r="C72" t="s">
-        <v>117</v>
+        <v>225</v>
       </c>
       <c r="D72" t="s">
-        <v>346</v>
+        <v>439</v>
       </c>
       <c r="E72" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F72" t="s">
-        <v>146</v>
+        <v>59</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
+        <v>2004</v>
+      </c>
+      <c r="I72">
         <v>2014</v>
       </c>
-      <c r="I72">
-[...1 lines deleted...]
-      </c>
       <c r="J72" t="s">
+        <v>227</v>
+      </c>
+      <c r="K72" t="s">
+        <v>24</v>
+      </c>
+      <c r="L72" t="s">
         <v>440</v>
       </c>
-      <c r="K72" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M72" t="s">
-        <v>120</v>
+        <v>201</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>459</v>
+        <v>441</v>
       </c>
       <c r="P72" t="s">
-        <v>460</v>
+        <v>442</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>461</v>
+        <v>443</v>
       </c>
       <c r="B73" t="s">
-        <v>462</v>
+        <v>444</v>
       </c>
       <c r="C73" t="s">
-        <v>117</v>
+        <v>225</v>
       </c>
       <c r="D73" t="s">
-        <v>463</v>
+        <v>123</v>
       </c>
       <c r="E73" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F73" t="s">
-        <v>146</v>
+        <v>59</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">
-        <v>2020</v>
+        <v>1998</v>
       </c>
       <c r="I73">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="J73" t="s">
-        <v>440</v>
+        <v>227</v>
       </c>
       <c r="K73" t="s">
         <v>24</v>
       </c>
       <c r="L73" t="s">
-        <v>464</v>
+        <v>445</v>
       </c>
       <c r="M73" t="s">
-        <v>120</v>
+        <v>201</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
-        <v>465</v>
+        <v>446</v>
       </c>
       <c r="P73" t="s">
-        <v>466</v>
+        <v>447</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>467</v>
+        <v>448</v>
       </c>
       <c r="B74" t="s">
-        <v>468</v>
+        <v>449</v>
       </c>
       <c r="C74" t="s">
-        <v>117</v>
+        <v>225</v>
       </c>
       <c r="D74" t="s">
-        <v>52</v>
+        <v>450</v>
       </c>
       <c r="E74" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F74" t="s">
-        <v>146</v>
+        <v>59</v>
       </c>
       <c r="G74" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H74">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I74">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="J74" t="s">
-        <v>440</v>
+        <v>227</v>
       </c>
       <c r="K74" t="s">
         <v>24</v>
       </c>
       <c r="L74" t="s">
-        <v>469</v>
+        <v>451</v>
       </c>
       <c r="M74" t="s">
-        <v>120</v>
+        <v>201</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>470</v>
+        <v>452</v>
       </c>
       <c r="P74" t="s">
-        <v>471</v>
+        <v>453</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>472</v>
+        <v>454</v>
       </c>
       <c r="B75" t="s">
-        <v>473</v>
+        <v>455</v>
       </c>
       <c r="C75" t="s">
-        <v>117</v>
+        <v>225</v>
       </c>
       <c r="D75" t="s">
-        <v>303</v>
+        <v>456</v>
       </c>
       <c r="E75" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F75" t="s">
-        <v>432</v>
+        <v>59</v>
       </c>
       <c r="G75" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="H75">
+        <v>2010</v>
+      </c>
+      <c r="I75">
         <v>2014</v>
       </c>
-      <c r="I75"/>
       <c r="J75" t="s">
-        <v>433</v>
+        <v>227</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
       <c r="L75" t="s">
-        <v>475</v>
+        <v>457</v>
       </c>
       <c r="M75" t="s">
-        <v>120</v>
+        <v>201</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>476</v>
+        <v>458</v>
       </c>
       <c r="P75" t="s">
-        <v>477</v>
+        <v>459</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>478</v>
+        <v>460</v>
       </c>
       <c r="B76" t="s">
-        <v>479</v>
+        <v>461</v>
       </c>
       <c r="C76" t="s">
-        <v>117</v>
+        <v>189</v>
       </c>
       <c r="D76" t="s">
-        <v>480</v>
+        <v>462</v>
       </c>
       <c r="E76" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="F76" t="s">
-        <v>481</v>
+        <v>59</v>
       </c>
       <c r="G76" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="I76"/>
+        <v>22</v>
+      </c>
+      <c r="H76">
+        <v>2009</v>
+      </c>
+      <c r="I76">
+        <v>2020</v>
+      </c>
       <c r="J76" t="s">
-        <v>433</v>
+        <v>227</v>
       </c>
       <c r="K76" t="s">
         <v>24</v>
       </c>
       <c r="L76" t="s">
-        <v>482</v>
+        <v>463</v>
       </c>
       <c r="M76" t="s">
-        <v>120</v>
+        <v>464</v>
       </c>
       <c r="N76" t="s">
         <v>27</v>
       </c>
       <c r="O76" t="s">
-        <v>483</v>
+        <v>465</v>
       </c>
       <c r="P76" t="s">
-        <v>484</v>
+        <v>466</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>467</v>
+      </c>
+      <c r="B77" t="s">
+        <v>468</v>
+      </c>
+      <c r="C77" t="s">
+        <v>189</v>
+      </c>
+      <c r="D77" t="s">
+        <v>469</v>
+      </c>
+      <c r="E77" t="s">
+        <v>147</v>
+      </c>
+      <c r="F77" t="s">
+        <v>59</v>
+      </c>
+      <c r="G77" t="s">
+        <v>22</v>
+      </c>
+      <c r="H77">
+        <v>2018</v>
+      </c>
+      <c r="I77">
+        <v>2020</v>
+      </c>
+      <c r="J77" t="s">
+        <v>227</v>
+      </c>
+      <c r="K77" t="s">
+        <v>470</v>
+      </c>
+      <c r="L77" t="s">
+        <v>348</v>
+      </c>
+      <c r="M77" t="s">
+        <v>464</v>
+      </c>
+      <c r="N77" t="s">
+        <v>27</v>
+      </c>
+      <c r="O77" t="s">
+        <v>471</v>
+      </c>
+      <c r="P77" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16">
+      <c r="A78" t="s">
+        <v>473</v>
+      </c>
+      <c r="B78" t="s">
+        <v>474</v>
+      </c>
+      <c r="C78" t="s">
+        <v>169</v>
+      </c>
+      <c r="D78" t="s">
+        <v>123</v>
+      </c>
+      <c r="E78" t="s">
+        <v>147</v>
+      </c>
+      <c r="F78" t="s">
+        <v>475</v>
+      </c>
+      <c r="G78" t="s">
+        <v>86</v>
+      </c>
+      <c r="H78">
+        <v>2017</v>
+      </c>
+      <c r="I78"/>
+      <c r="J78" t="s">
+        <v>476</v>
+      </c>
+      <c r="K78" t="s">
+        <v>24</v>
+      </c>
+      <c r="L78" t="s">
+        <v>477</v>
+      </c>
+      <c r="M78" t="s">
+        <v>172</v>
+      </c>
+      <c r="N78" t="s">
+        <v>27</v>
+      </c>
+      <c r="O78" t="s">
+        <v>478</v>
+      </c>
+      <c r="P78" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16">
+      <c r="A79" t="s">
+        <v>480</v>
+      </c>
+      <c r="B79" t="s">
+        <v>481</v>
+      </c>
+      <c r="C79" t="s">
+        <v>169</v>
+      </c>
+      <c r="D79" t="s">
+        <v>482</v>
+      </c>
+      <c r="E79" t="s">
+        <v>20</v>
+      </c>
+      <c r="F79" t="s">
+        <v>191</v>
+      </c>
+      <c r="G79" t="s">
+        <v>86</v>
+      </c>
+      <c r="H79">
+        <v>2024</v>
+      </c>
+      <c r="I79"/>
+      <c r="J79" t="s">
+        <v>483</v>
+      </c>
+      <c r="K79" t="s">
+        <v>24</v>
+      </c>
+      <c r="L79" t="s">
+        <v>484</v>
+      </c>
+      <c r="M79" t="s">
+        <v>172</v>
+      </c>
+      <c r="N79" t="s">
+        <v>27</v>
+      </c>
+      <c r="O79" t="s">
         <v>485</v>
       </c>
-      <c r="B77" t="s">
+      <c r="P79" t="s">
         <v>486</v>
       </c>
-      <c r="C77" t="s">
-[...2 lines deleted...]
-      <c r="D77" t="s">
+    </row>
+    <row r="80" spans="1:16">
+      <c r="A80" t="s">
         <v>487</v>
       </c>
-      <c r="E77" t="s">
+      <c r="B80" t="s">
+        <v>488</v>
+      </c>
+      <c r="C80" t="s">
+        <v>169</v>
+      </c>
+      <c r="D80" t="s">
+        <v>489</v>
+      </c>
+      <c r="E80" t="s">
+        <v>490</v>
+      </c>
+      <c r="F80" t="s">
+        <v>475</v>
+      </c>
+      <c r="G80" t="s">
+        <v>86</v>
+      </c>
+      <c r="H80">
+        <v>2023</v>
+      </c>
+      <c r="I80"/>
+      <c r="J80" t="s">
+        <v>476</v>
+      </c>
+      <c r="K80" t="s">
+        <v>491</v>
+      </c>
+      <c r="L80"/>
+      <c r="M80" t="s">
+        <v>172</v>
+      </c>
+      <c r="N80" t="s">
+        <v>88</v>
+      </c>
+      <c r="O80" t="s">
+        <v>492</v>
+      </c>
+      <c r="P80" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16">
+      <c r="A81" t="s">
+        <v>494</v>
+      </c>
+      <c r="B81" t="s">
+        <v>495</v>
+      </c>
+      <c r="C81" t="s">
+        <v>169</v>
+      </c>
+      <c r="D81" t="s">
+        <v>170</v>
+      </c>
+      <c r="E81" t="s">
         <v>20</v>
       </c>
-      <c r="F77" t="s">
+      <c r="F81" t="s">
+        <v>191</v>
+      </c>
+      <c r="G81" t="s">
+        <v>86</v>
+      </c>
+      <c r="H81">
+        <v>2014</v>
+      </c>
+      <c r="I81">
+        <v>2024</v>
+      </c>
+      <c r="J81" t="s">
+        <v>483</v>
+      </c>
+      <c r="K81" t="s">
+        <v>24</v>
+      </c>
+      <c r="L81" t="s">
+        <v>496</v>
+      </c>
+      <c r="M81" t="s">
+        <v>172</v>
+      </c>
+      <c r="N81" t="s">
+        <v>27</v>
+      </c>
+      <c r="O81" t="s">
+        <v>497</v>
+      </c>
+      <c r="P81" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16">
+      <c r="A82" t="s">
+        <v>499</v>
+      </c>
+      <c r="B82" t="s">
+        <v>500</v>
+      </c>
+      <c r="C82" t="s">
+        <v>169</v>
+      </c>
+      <c r="D82" t="s">
+        <v>390</v>
+      </c>
+      <c r="E82" t="s">
+        <v>20</v>
+      </c>
+      <c r="F82" t="s">
+        <v>191</v>
+      </c>
+      <c r="G82" t="s">
+        <v>22</v>
+      </c>
+      <c r="H82">
+        <v>2014</v>
+      </c>
+      <c r="I82">
+        <v>2024</v>
+      </c>
+      <c r="J82" t="s">
+        <v>483</v>
+      </c>
+      <c r="K82" t="s">
+        <v>24</v>
+      </c>
+      <c r="L82" t="s">
+        <v>501</v>
+      </c>
+      <c r="M82" t="s">
+        <v>172</v>
+      </c>
+      <c r="N82" t="s">
+        <v>27</v>
+      </c>
+      <c r="O82" t="s">
+        <v>502</v>
+      </c>
+      <c r="P82" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16">
+      <c r="A83" t="s">
+        <v>504</v>
+      </c>
+      <c r="B83" t="s">
+        <v>505</v>
+      </c>
+      <c r="C83" t="s">
+        <v>169</v>
+      </c>
+      <c r="D83" t="s">
+        <v>506</v>
+      </c>
+      <c r="E83" t="s">
+        <v>20</v>
+      </c>
+      <c r="F83" t="s">
+        <v>191</v>
+      </c>
+      <c r="G83" t="s">
+        <v>22</v>
+      </c>
+      <c r="H83">
+        <v>2020</v>
+      </c>
+      <c r="I83">
+        <v>2024</v>
+      </c>
+      <c r="J83" t="s">
+        <v>483</v>
+      </c>
+      <c r="K83" t="s">
+        <v>24</v>
+      </c>
+      <c r="L83" t="s">
+        <v>507</v>
+      </c>
+      <c r="M83" t="s">
+        <v>172</v>
+      </c>
+      <c r="N83" t="s">
+        <v>27</v>
+      </c>
+      <c r="O83" t="s">
+        <v>508</v>
+      </c>
+      <c r="P83" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16">
+      <c r="A84" t="s">
+        <v>510</v>
+      </c>
+      <c r="B84" t="s">
+        <v>511</v>
+      </c>
+      <c r="C84" t="s">
+        <v>169</v>
+      </c>
+      <c r="D84" t="s">
+        <v>54</v>
+      </c>
+      <c r="E84" t="s">
+        <v>20</v>
+      </c>
+      <c r="F84" t="s">
+        <v>191</v>
+      </c>
+      <c r="G84" t="s">
+        <v>86</v>
+      </c>
+      <c r="H84">
+        <v>2014</v>
+      </c>
+      <c r="I84">
+        <v>2024</v>
+      </c>
+      <c r="J84" t="s">
+        <v>483</v>
+      </c>
+      <c r="K84" t="s">
+        <v>24</v>
+      </c>
+      <c r="L84" t="s">
+        <v>512</v>
+      </c>
+      <c r="M84" t="s">
+        <v>172</v>
+      </c>
+      <c r="N84" t="s">
+        <v>27</v>
+      </c>
+      <c r="O84" t="s">
+        <v>513</v>
+      </c>
+      <c r="P84" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16">
+      <c r="A85" t="s">
+        <v>515</v>
+      </c>
+      <c r="B85" t="s">
+        <v>516</v>
+      </c>
+      <c r="C85" t="s">
+        <v>169</v>
+      </c>
+      <c r="D85" t="s">
+        <v>347</v>
+      </c>
+      <c r="E85" t="s">
+        <v>147</v>
+      </c>
+      <c r="F85" t="s">
+        <v>475</v>
+      </c>
+      <c r="G85" t="s">
+        <v>93</v>
+      </c>
+      <c r="H85">
+        <v>2014</v>
+      </c>
+      <c r="I85"/>
+      <c r="J85" t="s">
+        <v>476</v>
+      </c>
+      <c r="K85" t="s">
+        <v>24</v>
+      </c>
+      <c r="L85" t="s">
+        <v>517</v>
+      </c>
+      <c r="M85" t="s">
+        <v>172</v>
+      </c>
+      <c r="N85" t="s">
+        <v>27</v>
+      </c>
+      <c r="O85" t="s">
+        <v>518</v>
+      </c>
+      <c r="P85" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16">
+      <c r="A86" t="s">
+        <v>520</v>
+      </c>
+      <c r="B86" t="s">
+        <v>521</v>
+      </c>
+      <c r="C86" t="s">
+        <v>169</v>
+      </c>
+      <c r="D86" t="s">
+        <v>522</v>
+      </c>
+      <c r="E86" t="s">
+        <v>147</v>
+      </c>
+      <c r="F86" t="s">
+        <v>523</v>
+      </c>
+      <c r="G86" t="s">
+        <v>86</v>
+      </c>
+      <c r="H86"/>
+      <c r="I86"/>
+      <c r="J86" t="s">
+        <v>476</v>
+      </c>
+      <c r="K86" t="s">
+        <v>24</v>
+      </c>
+      <c r="L86" t="s">
+        <v>524</v>
+      </c>
+      <c r="M86" t="s">
+        <v>172</v>
+      </c>
+      <c r="N86" t="s">
+        <v>27</v>
+      </c>
+      <c r="O86" t="s">
+        <v>525</v>
+      </c>
+      <c r="P86" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16">
+      <c r="A87" t="s">
+        <v>527</v>
+      </c>
+      <c r="B87" t="s">
+        <v>528</v>
+      </c>
+      <c r="C87" t="s">
+        <v>169</v>
+      </c>
+      <c r="D87" t="s">
+        <v>529</v>
+      </c>
+      <c r="E87" t="s">
+        <v>20</v>
+      </c>
+      <c r="F87" t="s">
         <v>21</v>
       </c>
-      <c r="G77" t="s">
-[...2 lines deleted...]
-      <c r="H77">
+      <c r="G87" t="s">
+        <v>86</v>
+      </c>
+      <c r="H87">
         <v>2019</v>
       </c>
-      <c r="I77"/>
-[...17 lines deleted...]
-        <v>492</v>
+      <c r="I87"/>
+      <c r="J87" t="s">
+        <v>530</v>
+      </c>
+      <c r="K87" t="s">
+        <v>531</v>
+      </c>
+      <c r="L87"/>
+      <c r="M87" t="s">
+        <v>172</v>
+      </c>
+      <c r="N87" t="s">
+        <v>532</v>
+      </c>
+      <c r="O87" t="s">
+        <v>533</v>
+      </c>
+      <c r="P87" t="s">
+        <v>534</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">