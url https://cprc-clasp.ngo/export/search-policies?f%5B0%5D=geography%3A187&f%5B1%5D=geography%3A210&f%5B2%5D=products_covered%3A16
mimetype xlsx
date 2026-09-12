--- v0 (2025-12-21)
+++ v1 (2026-09-12)
@@ -12,160 +12,193 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Televisions</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...7 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
@@ -800,73 +833,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:P20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1088.734" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="287.787" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="134.396" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="115.543" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -880,884 +913,980 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2018</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>2023</v>
+      </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>31</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3" t="s">
         <v>24</v>
       </c>
-      <c r="L3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O3" t="s">
         <v>34</v>
       </c>
       <c r="P3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4"/>
+      <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" t="s">
         <v>37</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4">
+        <v>2017</v>
+      </c>
+      <c r="I4">
+        <v>2023</v>
+      </c>
+      <c r="J4" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
         <v>38</v>
       </c>
-      <c r="D4" t="s">
+      <c r="M4" t="s">
+        <v>24</v>
+      </c>
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
         <v>39</v>
       </c>
-      <c r="E4" t="s">
-[...2 lines deleted...]
-      <c r="F4" t="s">
+      <c r="P4" t="s">
         <v>40</v>
-      </c>
-[...26 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5">
+        <v>2017</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" t="s">
         <v>46</v>
       </c>
-      <c r="B5" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="P5" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="C6" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="E6" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>51</v>
       </c>
       <c r="G6" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="H6">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="I6">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="J6" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="L6"/>
       <c r="M6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D7" t="s">
+        <v>60</v>
+      </c>
+      <c r="E7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F7" t="s">
+        <v>62</v>
+      </c>
+      <c r="G7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H7">
+        <v>2002</v>
+      </c>
+      <c r="I7">
+        <v>2014</v>
+      </c>
+      <c r="J7" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7" t="s">
+        <v>63</v>
+      </c>
+      <c r="M7" t="s">
         <v>64</v>
       </c>
-      <c r="B7" t="s">
+      <c r="N7" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" t="s">
         <v>65</v>
       </c>
-      <c r="C7" t="s">
+      <c r="P7" t="s">
         <v>66</v>
-      </c>
-[...37 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" t="s">
+        <v>62</v>
+      </c>
+      <c r="G8" t="s">
+        <v>52</v>
+      </c>
+      <c r="H8">
+        <v>2013</v>
+      </c>
+      <c r="I8">
+        <v>2020</v>
+      </c>
+      <c r="J8" t="s">
         <v>71</v>
       </c>
-      <c r="B8" t="s">
+      <c r="K8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8" t="s">
         <v>72</v>
       </c>
-      <c r="C8" t="s">
+      <c r="M8" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" t="s">
+        <v>25</v>
+      </c>
+      <c r="O8" t="s">
         <v>73</v>
       </c>
-      <c r="D8" t="s">
-[...23 lines deleted...]
-      <c r="L8" t="s">
+      <c r="P8" t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" t="s">
         <v>77</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
         <v>78</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="E9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G9" t="s">
+        <v>52</v>
+      </c>
+      <c r="H9">
+        <v>1994</v>
+      </c>
+      <c r="I9">
+        <v>2020</v>
+      </c>
+      <c r="J9" t="s">
+        <v>71</v>
+      </c>
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" t="s">
         <v>79</v>
       </c>
-      <c r="E9" t="s">
-[...20 lines deleted...]
-      <c r="L9" t="s">
+      <c r="M9" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
         <v>80</v>
       </c>
-      <c r="M9" t="s">
-[...5 lines deleted...]
-      <c r="O9" t="s">
+      <c r="P9" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B10" t="s">
         <v>83</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>84</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>70</v>
+      </c>
+      <c r="E10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G10" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10">
+        <v>2009</v>
+      </c>
+      <c r="I10">
+        <v>2018</v>
+      </c>
+      <c r="J10" t="s">
+        <v>71</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
         <v>85</v>
       </c>
-      <c r="D10" t="s">
+      <c r="M10" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
         <v>86</v>
       </c>
-      <c r="E10" t="s">
-[...20 lines deleted...]
-      <c r="L10" t="s">
+      <c r="P10" t="s">
         <v>87</v>
-      </c>
-[...10 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>88</v>
+      </c>
+      <c r="B11" t="s">
+        <v>89</v>
+      </c>
+      <c r="C11" t="s">
+        <v>84</v>
+      </c>
+      <c r="D11" t="s">
         <v>90</v>
       </c>
-      <c r="B11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="G11" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="H11">
-        <v>2001</v>
+        <v>2012</v>
       </c>
       <c r="I11">
         <v>2019</v>
       </c>
       <c r="J11" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L11" t="s">
+        <v>91</v>
+      </c>
+      <c r="M11" t="s">
+        <v>64</v>
+      </c>
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
+        <v>92</v>
+      </c>
+      <c r="P11" t="s">
         <v>93</v>
-      </c>
-[...10 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>94</v>
+      </c>
+      <c r="B12" t="s">
+        <v>95</v>
+      </c>
+      <c r="C12" t="s">
         <v>96</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
         <v>97</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="E12" t="s">
+        <v>61</v>
+      </c>
+      <c r="F12" t="s">
+        <v>62</v>
+      </c>
+      <c r="G12" t="s">
+        <v>52</v>
+      </c>
+      <c r="H12">
+        <v>1992</v>
+      </c>
+      <c r="I12">
+        <v>2020</v>
+      </c>
+      <c r="J12" t="s">
+        <v>71</v>
+      </c>
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" t="s">
         <v>98</v>
       </c>
-      <c r="E12" t="s">
-[...20 lines deleted...]
-      <c r="L12" t="s">
+      <c r="M12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" t="s">
         <v>99</v>
       </c>
-      <c r="M12" t="s">
-[...5 lines deleted...]
-      <c r="O12" t="s">
+      <c r="P12" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" t="s">
         <v>102</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
+        <v>77</v>
+      </c>
+      <c r="D13" t="s">
         <v>103</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="E13" t="s">
+        <v>61</v>
+      </c>
+      <c r="F13" t="s">
+        <v>62</v>
+      </c>
+      <c r="G13" t="s">
+        <v>52</v>
+      </c>
+      <c r="H13">
+        <v>2001</v>
+      </c>
+      <c r="I13">
+        <v>2019</v>
+      </c>
+      <c r="J13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
         <v>104</v>
       </c>
-      <c r="E13" t="s">
-[...20 lines deleted...]
-      <c r="L13" t="s">
+      <c r="M13" t="s">
+        <v>64</v>
+      </c>
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>105</v>
       </c>
-      <c r="M13" t="s">
-[...5 lines deleted...]
-      <c r="O13" t="s">
+      <c r="P13" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>107</v>
+      </c>
+      <c r="B14" t="s">
         <v>108</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>84</v>
+      </c>
+      <c r="D14" t="s">
         <v>109</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="E14" t="s">
+        <v>61</v>
+      </c>
+      <c r="F14" t="s">
+        <v>62</v>
+      </c>
+      <c r="G14" t="s">
+        <v>52</v>
+      </c>
+      <c r="H14">
+        <v>2016</v>
+      </c>
+      <c r="I14">
+        <v>2016</v>
+      </c>
+      <c r="J14" t="s">
+        <v>71</v>
+      </c>
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
         <v>110</v>
       </c>
-      <c r="E14" t="s">
-[...20 lines deleted...]
-      <c r="L14" t="s">
+      <c r="M14" t="s">
+        <v>64</v>
+      </c>
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>111</v>
       </c>
-      <c r="M14" t="s">
-[...5 lines deleted...]
-      <c r="O14" t="s">
+      <c r="P14" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>113</v>
+      </c>
+      <c r="B15" t="s">
         <v>114</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
+        <v>84</v>
+      </c>
+      <c r="D15" t="s">
         <v>115</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="F15" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="G15" t="s">
+        <v>52</v>
+      </c>
+      <c r="H15">
+        <v>2004</v>
+      </c>
+      <c r="I15">
+        <v>2020</v>
+      </c>
+      <c r="J15" t="s">
+        <v>71</v>
+      </c>
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15" t="s">
         <v>116</v>
       </c>
-      <c r="H15">
-[...9 lines deleted...]
-      <c r="L15" t="s">
+      <c r="M15" t="s">
+        <v>64</v>
+      </c>
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
         <v>117</v>
       </c>
-      <c r="M15" t="s">
-[...5 lines deleted...]
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>119</v>
+      </c>
+      <c r="B16" t="s">
         <v>120</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
+        <v>84</v>
+      </c>
+      <c r="D16" t="s">
         <v>121</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="E16" t="s">
+        <v>61</v>
+      </c>
+      <c r="F16" t="s">
+        <v>62</v>
+      </c>
+      <c r="G16" t="s">
+        <v>52</v>
+      </c>
+      <c r="H16">
+        <v>2001</v>
+      </c>
+      <c r="I16">
+        <v>2018</v>
+      </c>
+      <c r="J16" t="s">
+        <v>71</v>
+      </c>
+      <c r="K16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16" t="s">
         <v>122</v>
       </c>
-      <c r="E16" t="s">
-[...20 lines deleted...]
-      <c r="L16" t="s">
+      <c r="M16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N16" t="s">
+        <v>25</v>
+      </c>
+      <c r="O16" t="s">
         <v>123</v>
       </c>
-      <c r="M16" t="s">
-[...5 lines deleted...]
-      <c r="O16" t="s">
+      <c r="P16" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>125</v>
+      </c>
+      <c r="B17" t="s">
         <v>126</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
+        <v>84</v>
+      </c>
+      <c r="D17" t="s">
+        <v>109</v>
+      </c>
+      <c r="E17" t="s">
+        <v>61</v>
+      </c>
+      <c r="F17" t="s">
+        <v>62</v>
+      </c>
+      <c r="G17" t="s">
         <v>127</v>
       </c>
-      <c r="C17" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H17">
-        <v>1998</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I17"/>
       <c r="J17" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L17" t="s">
         <v>128</v>
       </c>
       <c r="M17" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="N17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O17" t="s">
         <v>129</v>
       </c>
       <c r="P17" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>131</v>
       </c>
       <c r="B18" t="s">
         <v>132</v>
       </c>
       <c r="C18" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="D18" t="s">
         <v>133</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="F18" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="G18" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="H18">
-        <v>2012</v>
+        <v>2004</v>
       </c>
       <c r="I18">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="J18" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L18" t="s">
         <v>134</v>
       </c>
       <c r="M18" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="N18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O18" t="s">
         <v>135</v>
       </c>
       <c r="P18" t="s">
         <v>136</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>137</v>
+      </c>
+      <c r="B19" t="s">
+        <v>138</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" t="s">
+        <v>61</v>
+      </c>
+      <c r="F19" t="s">
+        <v>62</v>
+      </c>
+      <c r="G19" t="s">
+        <v>52</v>
+      </c>
+      <c r="H19">
+        <v>1998</v>
+      </c>
+      <c r="I19">
+        <v>2019</v>
+      </c>
+      <c r="J19" t="s">
+        <v>71</v>
+      </c>
+      <c r="K19" t="s">
+        <v>22</v>
+      </c>
+      <c r="L19" t="s">
+        <v>139</v>
+      </c>
+      <c r="M19" t="s">
+        <v>64</v>
+      </c>
+      <c r="N19" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" t="s">
+        <v>140</v>
+      </c>
+      <c r="P19" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>142</v>
+      </c>
+      <c r="B20" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" t="s">
+        <v>84</v>
+      </c>
+      <c r="D20" t="s">
+        <v>144</v>
+      </c>
+      <c r="E20" t="s">
+        <v>61</v>
+      </c>
+      <c r="F20" t="s">
+        <v>62</v>
+      </c>
+      <c r="G20" t="s">
+        <v>52</v>
+      </c>
+      <c r="H20">
+        <v>2012</v>
+      </c>
+      <c r="I20">
+        <v>2019</v>
+      </c>
+      <c r="J20" t="s">
+        <v>71</v>
+      </c>
+      <c r="K20" t="s">
+        <v>22</v>
+      </c>
+      <c r="L20" t="s">
+        <v>145</v>
+      </c>
+      <c r="M20" t="s">
+        <v>64</v>
+      </c>
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+      <c r="O20" t="s">
+        <v>146</v>
+      </c>
+      <c r="P20" t="s">
+        <v>147</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">