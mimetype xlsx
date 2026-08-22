--- v0 (2025-11-26)
+++ v1 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -448,68 +448,50 @@
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
   </si>
   <si>
     <t>The Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC of the European Parliament and of the Council with regard to ecodesign requirements for simple set-top boxes; sets minimum energy performance requirements for simple set top boxes -SSTB.</t>
   </si>
   <si>
     <t>Set Top Boxes (STB)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-107-2009-4-february-2009-implementing-directive-2005-32-ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2009/107/contents</t>
   </si>
   <si>
     <t>Commission Regulation EU 2015-1095 of 5 May 2015</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of professional refrigerated storage cabinets and blast cabinets. This Regulation shall apply to electric mains-operated blast cabinets; and electric mains-operated professional refrigerated storage cabinets including those sold for the refrigeration of foodstuffs and animal feed.</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Industrial Process Chillers</t>
   </si>
@@ -687,50 +669,84 @@
     <t>https://www.energystar.gov/products/heating_cooling/light_commercial_heating_cooling/partners</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Small Network Equipment Version 1.0</t>
   </si>
   <si>
     <t>Products that meet the definition for Small Network Equipment (SNE) as specified herein are eligible for ENERGY STAR certification, with the exception of products listed in Section 2.2 of the policy document. In addition, SNE shall meet one of the following equipment type definitions:
 i. Broadband Modems (Cable, DSL);
 ii. Optical Network Termination Device (ONT);
 iii. Integrated Access Device (IAD);
 iv. Router;
 v. Switch; or
 vi. Access Point.</t>
   </si>
   <si>
     <t>Networking Equipment</t>
   </si>
   <si>
     <t>ENERGY STAR Test Method for Small Network Equipment Rev. Aug-2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-small-network-equipment-version-10</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/data_center_equipment/small_network_equipment/partners</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
@@ -1185,58 +1201,58 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1075.737" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="159.104" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="110.83" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2276,1097 +2292,1101 @@
       <c r="K24" t="s">
         <v>67</v>
       </c>
       <c r="L24" t="s">
         <v>141</v>
       </c>
       <c r="M24"/>
       <c r="N24" t="s">
         <v>32</v>
       </c>
       <c r="O24" t="s">
         <v>142</v>
       </c>
       <c r="P24" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>144</v>
       </c>
       <c r="B25" t="s">
         <v>145</v>
       </c>
       <c r="C25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>82</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>23</v>
       </c>
       <c r="K25" t="s">
-        <v>131</v>
+        <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
         <v>32</v>
       </c>
       <c r="O25" t="s">
+        <v>147</v>
+      </c>
+      <c r="P25" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B26" t="s">
         <v>150</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>82</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>23</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O26" t="s">
+        <v>152</v>
+      </c>
+      <c r="P26" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B27" t="s">
         <v>155</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" t="s">
         <v>156</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>157</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2015</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>23</v>
+        <v>159</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M27"/>
+        <v>160</v>
+      </c>
+      <c r="L27" t="s">
+        <v>141</v>
+      </c>
+      <c r="M27" t="s">
+        <v>161</v>
+      </c>
       <c r="N27" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O27" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="P27" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B28" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E28" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F28" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2015</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K28" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="L28" t="s">
         <v>141</v>
       </c>
       <c r="M28" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N28" t="s">
         <v>32</v>
       </c>
       <c r="O28" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="P28" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B29" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>170</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F29" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2015</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L29" t="s">
         <v>141</v>
       </c>
       <c r="M29" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N29" t="s">
         <v>32</v>
       </c>
       <c r="O29" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="P29" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B30" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="E30" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F30" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2015</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K30" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N30" t="s">
         <v>32</v>
       </c>
       <c r="O30" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="P30" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="B31" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C31" t="s">
-        <v>18</v>
+        <v>174</v>
       </c>
       <c r="D31" t="s">
-        <v>176</v>
+        <v>37</v>
       </c>
       <c r="E31" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F31" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="K31" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L31"/>
+        <v>167</v>
+      </c>
+      <c r="L31" t="s">
+        <v>176</v>
+      </c>
       <c r="M31" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="N31" t="s">
         <v>32</v>
       </c>
       <c r="O31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="P31" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B32" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C32" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D32" t="s">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="E32" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F32" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2016</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="K32" t="s">
-        <v>173</v>
+        <v>24</v>
       </c>
       <c r="L32" t="s">
         <v>182</v>
       </c>
       <c r="M32" t="s">
+        <v>177</v>
+      </c>
+      <c r="N32" t="s">
+        <v>32</v>
+      </c>
+      <c r="O32" t="s">
         <v>183</v>
       </c>
-      <c r="N32" t="s">
-[...2 lines deleted...]
-      <c r="O32" t="s">
+      <c r="P32" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>185</v>
+      </c>
+      <c r="B33" t="s">
         <v>186</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
+        <v>174</v>
+      </c>
+      <c r="D33" t="s">
         <v>187</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F33" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I33"/>
+        <v>2007</v>
+      </c>
+      <c r="I33">
+        <v>2008</v>
+      </c>
       <c r="J33" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
         <v>188</v>
       </c>
       <c r="M33" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N33" t="s">
         <v>32</v>
       </c>
       <c r="O33" t="s">
         <v>189</v>
       </c>
       <c r="P33" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>191</v>
       </c>
       <c r="B34" t="s">
         <v>192</v>
       </c>
       <c r="C34" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D34" t="s">
         <v>193</v>
       </c>
       <c r="E34" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F34" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="I34">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="J34" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
         <v>194</v>
       </c>
       <c r="M34" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N34" t="s">
         <v>32</v>
       </c>
       <c r="O34" t="s">
         <v>195</v>
       </c>
       <c r="P34" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>197</v>
       </c>
       <c r="B35" t="s">
         <v>198</v>
       </c>
       <c r="C35" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D35" t="s">
         <v>199</v>
       </c>
       <c r="E35" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F35" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I35"/>
       <c r="J35" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
         <v>200</v>
       </c>
       <c r="M35" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N35" t="s">
         <v>32</v>
       </c>
       <c r="O35" t="s">
         <v>201</v>
       </c>
       <c r="P35" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>203</v>
       </c>
       <c r="B36" t="s">
         <v>204</v>
       </c>
       <c r="C36" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D36" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="E36" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F36" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I36"/>
+        <v>2001</v>
+      </c>
+      <c r="I36">
+        <v>2018</v>
+      </c>
       <c r="J36" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
+        <v>205</v>
+      </c>
+      <c r="M36" t="s">
+        <v>177</v>
+      </c>
+      <c r="N36" t="s">
+        <v>32</v>
+      </c>
+      <c r="O36" t="s">
         <v>206</v>
       </c>
-      <c r="M36" t="s">
-[...5 lines deleted...]
-      <c r="O36" t="s">
+      <c r="P36" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>208</v>
+      </c>
+      <c r="B37" t="s">
         <v>209</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
+        <v>174</v>
+      </c>
+      <c r="D37" t="s">
         <v>210</v>
       </c>
-      <c r="C37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F37" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
         <v>211</v>
       </c>
       <c r="M37" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N37" t="s">
         <v>32</v>
       </c>
       <c r="O37" t="s">
         <v>212</v>
       </c>
       <c r="P37" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>214</v>
       </c>
       <c r="B38" t="s">
         <v>215</v>
       </c>
       <c r="C38" t="s">
-        <v>180</v>
+        <v>18</v>
       </c>
       <c r="D38" t="s">
         <v>216</v>
       </c>
       <c r="E38" t="s">
-        <v>163</v>
+        <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>164</v>
+        <v>217</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2013</v>
+        <v>2026</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>181</v>
+        <v>218</v>
       </c>
       <c r="K38" t="s">
-        <v>24</v>
+        <v>131</v>
       </c>
       <c r="L38" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="M38" t="s">
-        <v>183</v>
+        <v>220</v>
       </c>
       <c r="N38" t="s">
         <v>32</v>
       </c>
       <c r="O38" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="P38" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B39" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2021</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>23</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
         <v>32</v>
       </c>
       <c r="O39" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="P39" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B40" t="s">
+        <v>228</v>
+      </c>
+      <c r="C40" t="s">
+        <v>18</v>
+      </c>
+      <c r="D40" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2021</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>23</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
         <v>32</v>
       </c>
       <c r="O40" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="P40" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B41" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2021</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
         <v>23</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
         <v>32</v>
       </c>
       <c r="O41" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="P41" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B42" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>2021</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
         <v>23</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="s">
         <v>25</v>
       </c>
       <c r="O42" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="P42" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B43" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>82</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
         <v>2021</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>23</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
         <v>32</v>
       </c>
       <c r="O43" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="P43" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B44" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
         <v>49</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>82</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>2021</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>23</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
         <v>32</v>
       </c>
       <c r="O44" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="P44" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B45" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
         <v>55</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>82</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
         <v>2021</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>23</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45" t="s">
         <v>25</v>
       </c>
       <c r="O45" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="P45" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B46" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C46" t="s">
         <v>18</v>
       </c>
       <c r="D46" t="s">
         <v>42</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>82</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
         <v>2021</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
         <v>23</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46" t="s">
         <v>32</v>
       </c>
       <c r="O46" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="P46" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B47" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C47" t="s">
         <v>18</v>
       </c>
       <c r="D47" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>82</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
         <v>2021</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
         <v>23</v>
       </c>
       <c r="K47" t="s">
         <v>131</v>
       </c>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47" t="s">
         <v>25</v>
       </c>
       <c r="O47" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="P47" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>