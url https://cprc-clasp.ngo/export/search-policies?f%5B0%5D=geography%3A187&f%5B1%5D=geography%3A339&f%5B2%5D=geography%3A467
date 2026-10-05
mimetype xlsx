--- v0 (2025-11-13)
+++ v1 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1061,93 +1061,123 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-technical-specification-residential-heat-recovery-ventilators-and-energy</t>
   </si>
   <si>
     <t>https://www.nrcan.gc.ca/energy-efficiency/energy-star-canada/about/participant-resources/technical-specifications/heatenergy-recovery-ventilators-hrvs-and-ervs/13695</t>
   </si>
   <si>
     <t>ENERGY STAR Technical Specification for Residential Windows, Doors, and Skylights Sold in Canada Version 5.0</t>
   </si>
   <si>
     <t>Products that meet the definition of a residential window, door, or skylight as specified in the policy document are eligible for ENERGY STAR certification. Excluded products include products that are assembled onsite, including but not limited to sash packs or sash kits; windows, doors, or skylights that are intended for installation in non-residential buildings; and window, door, or skylight attachments that are not included in a product’s certified energy performance rating.</t>
   </si>
   <si>
     <t>Windows</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-technical-specification-residential-windows-doors-and-skylights-sold-canada</t>
   </si>
   <si>
     <t>https://www.nrcan.gc.ca/energy-efficiency/energy-star-canada/about/participant-resources/technical-specifications/windows-doors-and-skylights-energy-starr-canada-proposed-technical-specification-draf/20950</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Green Building Reach Codes for Home Renovation</t>
   </si>
   <si>
     <t>This policy defines electrification requirements for home renovations and new construction (residential and office buildings) in the city of San Mateo, California.</t>
   </si>
   <si>
     <t>Heat Pumps, Air Conditioning, Water Heating</t>
   </si>
   <si>
     <t>City of San Mateo</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/green-building-reach-codes-home-renovation</t>
   </si>
   <si>
     <t>https://www.cityofsanmateo.org/3363/Reach-Codes</t>
   </si>
   <si>
     <t>ORDINANCE NO. 2022-447</t>
   </si>
   <si>
     <t>This policy requires all residential construction additions, alterations, repairs, and/or accessory
 dwelling unit conversions that do not meet the definition of newly constructed that
 include the installation of a new or replacement, upgrade or relocation of an existing air
 conditioning condensing unit to require a reverse cycle air conditioning condensing unit (heat pump). This policy entered into effect on January 1, 2023, and applies to the town of Portola Valley, California only.</t>
   </si>
   <si>
     <t>Town of Portola Valley</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ordinance-no-2022-447</t>
   </si>
   <si>
     <t>https://library.municode.com/ca/portola_valley/ordinances/code_of_ordinances?nodeId=1184430</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
@@ -1478,51 +1508,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:P55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="172.101" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1088.734" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="287.787" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="242.941" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -4038,182 +4068,228 @@
       </c>
       <c r="L51" t="s">
         <v>205</v>
       </c>
       <c r="M51" t="s">
         <v>325</v>
       </c>
       <c r="N51" t="s">
         <v>44</v>
       </c>
       <c r="O51" t="s">
         <v>332</v>
       </c>
       <c r="P51" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>334</v>
       </c>
       <c r="B52" t="s">
         <v>335</v>
       </c>
       <c r="C52" t="s">
-        <v>31</v>
+        <v>336</v>
       </c>
       <c r="D52" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>21</v>
+        <v>338</v>
       </c>
       <c r="G52" t="s">
-        <v>112</v>
+        <v>339</v>
       </c>
       <c r="H52">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>23</v>
+        <v>340</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
       <c r="L52"/>
       <c r="M52" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="N52" t="s">
-        <v>26</v>
+        <v>342</v>
       </c>
       <c r="O52" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="P52" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="B53" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="C53" t="s">
         <v>31</v>
       </c>
       <c r="D53" t="s">
-        <v>19</v>
+        <v>347</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>112</v>
       </c>
       <c r="H53">
         <v>2022</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
         <v>23</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
       <c r="L53"/>
       <c r="M53" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="N53" t="s">
         <v>26</v>
       </c>
       <c r="O53" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="P53" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="B54" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="C54" t="s">
-        <v>347</v>
+        <v>31</v>
       </c>
       <c r="D54" t="s">
-        <v>348</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>349</v>
+        <v>21</v>
       </c>
       <c r="G54" t="s">
-        <v>40</v>
+        <v>112</v>
       </c>
       <c r="H54">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I54"/>
       <c r="J54" t="s">
-        <v>350</v>
+        <v>23</v>
       </c>
       <c r="K54" t="s">
-        <v>351</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L54"/>
       <c r="M54" t="s">
         <v>353</v>
       </c>
       <c r="N54" t="s">
+        <v>26</v>
+      </c>
+      <c r="O54" t="s">
         <v>354</v>
       </c>
-      <c r="O54" t="s">
+      <c r="P54" t="s">
         <v>355</v>
       </c>
-      <c r="P54" t="s">
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
         <v>356</v>
+      </c>
+      <c r="B55" t="s">
+        <v>357</v>
+      </c>
+      <c r="C55" t="s">
+        <v>336</v>
+      </c>
+      <c r="D55" t="s">
+        <v>358</v>
+      </c>
+      <c r="E55" t="s">
+        <v>20</v>
+      </c>
+      <c r="F55" t="s">
+        <v>359</v>
+      </c>
+      <c r="G55" t="s">
+        <v>40</v>
+      </c>
+      <c r="H55">
+        <v>2016</v>
+      </c>
+      <c r="I55">
+        <v>2017</v>
+      </c>
+      <c r="J55" t="s">
+        <v>360</v>
+      </c>
+      <c r="K55" t="s">
+        <v>361</v>
+      </c>
+      <c r="L55" t="s">
+        <v>362</v>
+      </c>
+      <c r="M55" t="s">
+        <v>363</v>
+      </c>
+      <c r="N55" t="s">
+        <v>364</v>
+      </c>
+      <c r="O55" t="s">
+        <v>365</v>
+      </c>
+      <c r="P55" t="s">
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">