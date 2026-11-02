--- v0 (2025-11-27)
+++ v1 (2026-11-02)
@@ -12,179 +12,209 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Register of Manufacturers and Importers of Incandescent and Fluorescent Lamps</t>
   </si>
   <si>
     <t>The Resolution establishes the requirements and procedures, as well as the conditions that will be required to grant the Prior Import Licenses, which must include the mandatory Energy Efficiency Certificate for such products. The Resolution applies to manufacturers and importers of the following products:</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>Ministry of Industry and Trade</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/register-manufacturers-and-importers-incandescent-and-fluorescent-lamps</t>
   </si>
   <si>
     <t>https://www.gma.trade/single-post/2019/01/14/Registration-and-Energy-Efficiency-Certification-of-Lamps-in-Paraguay</t>
   </si>
   <si>
     <t>Resolución 40234 de marzo de 2017: Por la cual se modifican y aclaran algunas excepciones para la aplicación del Anexo General de la Resolución 41012 del 18 de septiembre de 2015 “Reglamento Técnico de Etiquetado – RETIQ.</t>
   </si>
   <si>
     <t>This Regulation covers Gas-burning domestic stove tops and ovens,Air conditioning systems with a condenser cooled by air or water - with one or more points of exit for flows of cooled air,Air conditioning systems contained within a box - designed as a unit to be installed in a window or through a wall , Equipment to clean and rinse textiles using water. May also have a way of extracting excess water from textiles., Electronic and electromagnetic ballasts for tubular fluorescent lighting , Electronic and electromagnetic ballasts for tubular fluorescent lighting , Single-phase electric motors for 60 Hz with rated voltage up to 240V and nominal power from 0.18 kW to 1.5 kW, Three-phase electric induction motors type squirrel cage for 60 Hz with nominal voltage up to 600 V and nominal power of 0.18 kW to 373 kW, Commercial refrigerators and freezers , Domestic refrigerators and freezers , Residential instantaneous-type gas water heaters , Residential storage-type electric water heaters  and Residential storage-type gas water heaters</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>Ovens, Washing Machines, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>Etiquetado Energetico Colombia</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolucion-40234-de-marzo-de-2017-por-la-cual-se-modifican-y-aclaran-algunas-excepciones</t>
   </si>
   <si>
     <t>http://www.etiquetaenergetica.gov.co/wp-content/uploads/2015/09/ANEXO-RETIQ_Septiembre2015-pdf.pdf</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
@@ -515,72 +545,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P4"/>
+  <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="261.793" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1232.699" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="36.42" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="135.538" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -614,171 +644,217 @@
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I2"/>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2"/>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
         <v>33</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>34</v>
       </c>
-      <c r="G3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="I3">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="J3" t="s">
         <v>35</v>
       </c>
       <c r="K3" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
+        <v>36</v>
+      </c>
+      <c r="N3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="O3" t="s">
         <v>38</v>
       </c>
       <c r="P3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
         <v>43</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="F4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H4">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="I4">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="J4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="K4" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="L4" t="s">
         <v>47</v>
       </c>
+      <c r="L4"/>
       <c r="M4" t="s">
         <v>48</v>
       </c>
       <c r="N4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" t="s">
         <v>49</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>50</v>
       </c>
-      <c r="P4" t="s">
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
         <v>51</v>
+      </c>
+      <c r="B5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" t="s">
+        <v>53</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H5">
+        <v>2016</v>
+      </c>
+      <c r="I5">
+        <v>2017</v>
+      </c>
+      <c r="J5" t="s">
+        <v>55</v>
+      </c>
+      <c r="K5" t="s">
+        <v>56</v>
+      </c>
+      <c r="L5" t="s">
+        <v>57</v>
+      </c>
+      <c r="M5" t="s">
+        <v>58</v>
+      </c>
+      <c r="N5" t="s">
+        <v>59</v>
+      </c>
+      <c r="O5" t="s">
+        <v>60</v>
+      </c>
+      <c r="P5" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">