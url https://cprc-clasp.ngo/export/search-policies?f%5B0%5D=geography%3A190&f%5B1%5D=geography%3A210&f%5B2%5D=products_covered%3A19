--- v0 (2025-12-15)
+++ v1 (2026-10-04)
@@ -12,190 +12,202 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, Revised</t>
+    <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Electricity</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
-    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
     <t>INTE E20-1 2016</t>
   </si>
   <si>
     <t>This standard establishes the levels of the energy factor, water consumption factor, and energy consumption to be met by household electric clothes washers. The standard does not apply to washers that do not use electricity or washers for industrial and commercial use.</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>Washing Machines</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>Institute of Technical Standards of Costa Rica</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e20-1-2016</t>
   </si>
   <si>
-    <t>https://www.inteco.org/shop/product/inte-e20-1-2016-eficiencia-energetica-lavadoras-de-ropa-electrodomesticas-factor-de-energia-fe-y-factor-de-consumo-de-agua-fca-parte-1-requisitos-1184?search=INTE+28</t>
+    <t>https://inteco.org/tienda/catalogo/INTEE2012016</t>
   </si>
   <si>
     <t>INTE E21-1 2016</t>
   </si>
   <si>
     <t>This national standard establishes the levels of washing efficiency that must be met by household appliances washing machines. Applies to clothes washers automatic household appliances. This national standard does not apply to:  Washers that do not use electricity; Washers for industrial and commercial use; Semi-automatic clothes washer; Manual clothes washer.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e21-1-2016</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e21-1-2016-eficiencia-energetica-lavadoras-de-ropa-electrodomesticas-parte-1-eficiencia-de-lavado-el-requisitos-1210?search=INTE+28</t>
   </si>
   <si>
     <t>INTE E21-2 2016</t>
   </si>
   <si>
     <t>This national standard specifies the content of the washing efficiency label to be met by household appliance washing machines. Applies to clothes washers automatic household appliances. This national standard does not apply to:  Washers that do not use electricity; Washers for industrial and commercial use; Semi-automatic clothes washer; or Manual clothes washer.  This standard applies to electric clothes washers for domestic use with electrical connection 115 V to 240 V; at 60 Hz.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e21-2-2016</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e21-2-2016-eficiencia-energetica-lavadoras-electricas-de-ropa-eficiencia-de-lavado-parte-3-etiquetado-1463?search=INTE+28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -505,74 +517,74 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P5"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="179.242" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="183.955" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="575.574" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="238.228" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="203.95" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -585,232 +597,278 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2003</v>
       </c>
       <c r="I2">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2"/>
+      <c r="M2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="N2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="O2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="P2" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="H3">
+        <v>2003</v>
+      </c>
+      <c r="I3">
+        <v>2006</v>
+      </c>
+      <c r="J3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
-[...5 lines deleted...]
-      <c r="G3" t="s">
+      <c r="M3" t="s">
+        <v>23</v>
+      </c>
+      <c r="N3" t="s">
+        <v>24</v>
+      </c>
+      <c r="O3" t="s">
         <v>34</v>
       </c>
-      <c r="H3">
-[...3 lines deleted...]
-      <c r="J3" t="s">
+      <c r="P3" t="s">
         <v>35</v>
-      </c>
-[...14 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" t="s">
         <v>39</v>
-      </c>
-[...16 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H4">
         <v>2016</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="G5" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="H5">
         <v>2016</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O5" t="s">
         <v>46</v>
       </c>
       <c r="P5" t="s">
         <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" t="s">
+        <v>39</v>
+      </c>
+      <c r="H6">
+        <v>2016</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
+        <v>40</v>
+      </c>
+      <c r="K6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6" t="s">
+        <v>41</v>
+      </c>
+      <c r="N6" t="s">
+        <v>24</v>
+      </c>
+      <c r="O6" t="s">
+        <v>50</v>
+      </c>
+      <c r="P6" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">