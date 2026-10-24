--- v0 (2025-12-22)
+++ v1 (2026-10-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -143,57 +143,82 @@
   <si>
     <t>This standard establishes the maximum limits of energy consumption of residential refrigerators and freezers operated by hermetic motor compressors. This standard applies to  refrigerators up to 1104 L and  freezers up to 850 L operated by hermetic motor compressors. This standard does not apply to refrigerator-freezers with partially automatic defrosting.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e11-1-2015</t>
   </si>
   <si>
     <t>https://inteco.org/tienda/catalogo/INTEE1112015</t>
   </si>
   <si>
     <t>INTE E11-2 2015</t>
   </si>
   <si>
     <t>This standard specifies the label of energy consumption and its contents of household  refrigerators and  freezers operated by hermetic motor compressor. This standard applies to refrigerators up to 1104 liters and  freezers up to 850 liters operated by hermetic motor compressors.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e11-2-2015</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e11-2-2015-eficiencia-energetica-refrigeradores-electrodomesticos-y-congeladores-electrodomesticos-etiquetado-1420?search=INTE+28</t>
   </si>
   <si>
+    <t>NIS 942:2017 Minimum Energy Performance Standards (MEPS) and labels for Refrigerators (2017)</t>
+  </si>
+  <si>
+    <t>Energy efficiency class:
+https://son.gov.ng/wp-content/uploads/2026/05/SON-Mandatory-Energy-Labelling-Scheme-Guideline_Ver.-1.1.pdf</t>
+  </si>
+  <si>
+    <t>Nigeria</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Standards Council of Nigeria</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nis-9422017-minimum-energy-performance-standards-meps-and-labels-refrigerators-2017</t>
+  </si>
+  <si>
+    <t>https://nnsdp.son.gov.ng/search?q=refrigerator</t>
+  </si>
+  <si>
     <t>NIS ECOSTAND 072:2018EE - Nigerian Energy Label Guide label for ACs</t>
   </si>
   <si>
     <t>NIS ECOSTAND 072:2018EE - The Nigerian Energy Label Guide label for ACs is a comparative label that helps consumers to know the level of efficiency of refrigerators in the market.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nigeria</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>March 2022</t>
   </si>
   <si>
     <t>Standards Organisation of Nigeria (SON)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nis-ecostand-0722018ee-nigerian-energy-label-guide-label-acs</t>
   </si>
   <si>
     <t>http://son.gov.ng/son-introduces-national-energy-efficiency-label-for-air-conditioners-electrical-appliances-and-equipment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -512,73 +537,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="109.545" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="833.939" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="109.545" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="201.665" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -794,82 +819,128 @@
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
       <c r="O5" t="s">
         <v>41</v>
       </c>
       <c r="P5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" t="s">
         <v>45</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
         <v>46</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="H6">
         <v>2017</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
       <c r="O6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" t="s">
-        <v>50</v>
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
+        <v>54</v>
+      </c>
+      <c r="F7" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7">
+        <v>2017</v>
+      </c>
+      <c r="I7">
+        <v>2019</v>
+      </c>
+      <c r="J7" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+      <c r="O7" t="s">
+        <v>57</v>
+      </c>
+      <c r="P7" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">