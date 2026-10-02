--- v0 (2025-11-07)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -476,65 +476,95 @@
   <si>
     <t>GOST R IEC 62552-2011; GOST R ISO 51401-99</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-r-51565-2012-energy-efficiency-household-refrigeration-appliances-and-similar</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/53522/</t>
   </si>
   <si>
     <t>GOST R 55008-2012 Energy efficiency - Household washing machines and similar - Energy efficiency indicators and methods of determination</t>
   </si>
   <si>
     <t>This standard applies to household washing machines, including built-in ones, operating from an electrical network with a nominal frequency of 50 Hz and from batteries. The standard specifies the energy efficiency classes of washing machines and the content of the label attached to each machine. The standard does not apply to washing machines without a spin process, with separate tanks for washing and spinning (for example, with two tanks), combined washer-dryers, as well as machines operating on other types of energy.</t>
   </si>
   <si>
     <t>GOST R IEC 60456-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-r-55008-2012-energy-efficiency-household-washing-machines-and-similar-energy</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/54513/</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>INTE E10-1 2015</t>
   </si>
   <si>
     <t>This standard establishes the specifications to determine the values of energy consumption per liter for self-contained commercial refrigeration equipment.</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>Institute of Technical Standards of Costa Rica</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e10-1-2015</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e10-1-2015-eficiencia-energetica-equipos-de-refrigeracion-comercial-autocontenidos-requisitos-1422?search=INTE+28</t>
   </si>
   <si>
     <t>INTE E10-2 2015</t>
   </si>
   <si>
     <t>This standard applies to the following self-contained commercial refrigeration equipment powered by electricity; new -imported and domestic; used and rebuilt -only imported. All with capacities of 10 liters of refrigerated volume useful -in function of the energetic limits- or more. The types of equipment are: Vertical coolers with one or more front doors; Horizontal coolers; Horizontal freezers; Vertical freezers; Closed showcases; Ice bag preservers. This modification includes imported used and reconstructed equipment. This standard does not include used or reconstructed national equipment. This standard also applies to vertical refrigerators that are used with loads at temperatures down to -5C.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e10-2-2015</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e10-2-2015-eficiencia-energetica-equipos-de-refrigeracion-comercial-autocontenidos-etiquetado-270?page=2&amp;search=INTE+28</t>
   </si>
   <si>
     <t>INTE E11-1 2015</t>
@@ -722,51 +752,51 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e19-1-2020</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e19-2-2016-eficiencia-energetica-lamparas-de-descarga-en-alta-intensidad-hid-para-iluminacion-general-etiquetado-749?page=2&amp;search=INTE+28</t>
   </si>
   <si>
     <t>This standard establishes the minimum content of the energy efficiency label for high intensity discharge (HID) lamps for general lighting. This standard applies to high intensity discharge lamps (HID), intended for lighting residential, commercial, services, industrial and public lighting sectors that are marketed in the national territory</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e19-1-2020-0</t>
   </si>
   <si>
     <t>https://www.inteco.org/en_US/shop/product/inte-e19-2-2016-eficiencia-energetica-lamparas-de-descarga-en-alta-intensidad-hid-para-iluminacion-general-etiquetado-749?variant=5672</t>
   </si>
   <si>
     <t>INTE E20-1 2016</t>
   </si>
   <si>
     <t>This standard establishes the levels of the energy factor, water consumption factor, and energy consumption to be met by household electric clothes washers. The standard does not apply to washers that do not use electricity or washers for industrial and commercial use.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e20-1-2016</t>
   </si>
   <si>
-    <t>https://www.inteco.org/shop/product/inte-e20-1-2016-eficiencia-energetica-lavadoras-de-ropa-electrodomesticas-factor-de-energia-fe-y-factor-de-consumo-de-agua-fca-parte-1-requisitos-1184?search=INTE+28</t>
+    <t>https://inteco.org/tienda/catalogo/INTEE2012016</t>
   </si>
   <si>
     <t>INTE E21-1 2016</t>
   </si>
   <si>
     <t>This national standard establishes the levels of washing efficiency that must be met by household appliances washing machines. Applies to clothes washers automatic household appliances. This national standard does not apply to:  Washers that do not use electricity; Washers for industrial and commercial use; Semi-automatic clothes washer; Manual clothes washer.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e21-1-2016</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e21-1-2016-eficiencia-energetica-lavadoras-de-ropa-electrodomesticas-parte-1-eficiencia-de-lavado-el-requisitos-1210?search=INTE+28</t>
   </si>
   <si>
     <t>INTE E21-2 2016</t>
   </si>
   <si>
     <t>This national standard specifies the content of the washing efficiency label to be met by household appliance washing machines. Applies to clothes washers automatic household appliances. This national standard does not apply to:  Washers that do not use electricity; Washers for industrial and commercial use; Semi-automatic clothes washer; or Manual clothes washer.  This standard applies to electric clothes washers for domestic use with electrical connection 115 V to 240 V; at 60 Hz.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e21-2-2016</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e21-2-2016-eficiencia-energetica-lavadoras-electricas-de-ropa-eficiencia-de-lavado-parte-3-etiquetado-1463?search=INTE+28</t>
   </si>
@@ -825,53 +855,50 @@
     <t>Ministry of Industry and Trade Decree N 769</t>
   </si>
   <si>
     <t>Electric water heaters accumulative; Household Electric boilers</t>
   </si>
   <si>
     <t>Imaging Equipment, Televisions, Displays, Ovens, Microwaves, Dishwashers, Washer and Dryers, Non-Directional lamps, Elevators, Boilers and Furnaces, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>GOST 21766-87, GOST 21552-84</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade of the Russian Federation</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ministry-industry-and-trade-decree-n-769</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
   <si>
     <t>http://tbs.go.tz/uploads/files/LIST%20OF%20COMPULSORY%20TANZANIA%20STANDARD%20AS%20OF%20AUGUST%202020.pdf</t>
   </si>
@@ -1199,51 +1226,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P51"/>
+  <dimension ref="A1:P52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="211.091" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="833.939" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="313.638" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="277.075" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2437,1276 +2464,1322 @@
       </c>
       <c r="P25" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>154</v>
       </c>
       <c r="B26" t="s">
         <v>155</v>
       </c>
       <c r="C26" t="s">
         <v>156</v>
       </c>
       <c r="D26" t="s">
         <v>157</v>
       </c>
       <c r="E26" t="s">
         <v>158</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>44</v>
+        <v>159</v>
       </c>
       <c r="H26">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="N26" t="s">
-        <v>26</v>
+        <v>162</v>
       </c>
       <c r="O26" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="P26" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B27" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C27" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D27" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="E27" t="s">
         <v>158</v>
       </c>
       <c r="F27" t="s">
-        <v>140</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>44</v>
       </c>
       <c r="H27">
         <v>2001</v>
       </c>
       <c r="I27">
         <v>2015</v>
       </c>
       <c r="J27" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
       <c r="O27" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="P27" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>173</v>
+      </c>
+      <c r="B28" t="s">
+        <v>174</v>
+      </c>
+      <c r="C28" t="s">
         <v>167</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E28" t="s">
         <v>158</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>140</v>
       </c>
       <c r="G28" t="s">
         <v>44</v>
       </c>
       <c r="H28">
         <v>2001</v>
       </c>
       <c r="I28">
         <v>2015</v>
       </c>
       <c r="J28" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
       <c r="O28" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="P28" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B29" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="C29" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D29" t="s">
         <v>43</v>
       </c>
       <c r="E29" t="s">
         <v>158</v>
       </c>
       <c r="F29" t="s">
-        <v>140</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>44</v>
       </c>
       <c r="H29">
         <v>2001</v>
       </c>
       <c r="I29">
         <v>2015</v>
       </c>
       <c r="J29" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
       <c r="O29" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="P29" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="B30" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C30" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D30" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="E30" t="s">
         <v>158</v>
       </c>
       <c r="F30" t="s">
-        <v>21</v>
+        <v>140</v>
       </c>
       <c r="G30" t="s">
         <v>44</v>
       </c>
       <c r="H30">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="I30">
         <v>2015</v>
       </c>
       <c r="J30" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
-      <c r="L30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
       <c r="O30" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="P30" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B31" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="C31" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D31" t="s">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>158</v>
       </c>
       <c r="F31" t="s">
-        <v>140</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>44</v>
       </c>
       <c r="H31">
         <v>2000</v>
       </c>
       <c r="I31">
         <v>2015</v>
       </c>
       <c r="J31" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
-      <c r="L31"/>
+      <c r="L31" t="s">
+        <v>187</v>
+      </c>
       <c r="M31" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
       <c r="O31" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="P31" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B32" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="C32" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D32" t="s">
-        <v>186</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>158</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>140</v>
       </c>
       <c r="G32" t="s">
         <v>44</v>
       </c>
       <c r="H32">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="I32">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="J32" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N32" t="s">
-        <v>187</v>
+        <v>26</v>
       </c>
       <c r="O32" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="P32" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B33" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C33" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D33" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="E33" t="s">
         <v>158</v>
       </c>
       <c r="F33" t="s">
-        <v>140</v>
+        <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>44</v>
       </c>
       <c r="H33">
         <v>1996</v>
       </c>
       <c r="I33">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="J33" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N33" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="O33" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="P33" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B34" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="C34" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D34" t="s">
-        <v>109</v>
+        <v>196</v>
       </c>
       <c r="E34" t="s">
         <v>158</v>
       </c>
       <c r="F34" t="s">
-        <v>21</v>
+        <v>140</v>
       </c>
       <c r="G34" t="s">
         <v>44</v>
       </c>
       <c r="H34">
         <v>1996</v>
       </c>
       <c r="I34">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J34" t="s">
-        <v>196</v>
+        <v>169</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
-      <c r="L34" t="s">
+      <c r="L34"/>
+      <c r="M34" t="s">
+        <v>170</v>
+      </c>
+      <c r="N34" t="s">
         <v>197</v>
       </c>
-      <c r="M34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O34" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="P34" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B35" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C35" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D35" t="s">
         <v>109</v>
       </c>
       <c r="E35" t="s">
         <v>158</v>
       </c>
       <c r="F35" t="s">
-        <v>140</v>
+        <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>44</v>
       </c>
       <c r="H35">
         <v>1996</v>
       </c>
       <c r="I35">
         <v>2019</v>
       </c>
       <c r="J35" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="M35" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
       <c r="O35" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="P35" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="B36" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="C36" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D36" t="s">
-        <v>206</v>
+        <v>109</v>
       </c>
       <c r="E36" t="s">
         <v>158</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>140</v>
       </c>
       <c r="G36" t="s">
         <v>44</v>
       </c>
       <c r="H36">
         <v>1996</v>
       </c>
       <c r="I36">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="J36" t="s">
-        <v>159</v>
+        <v>206</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
         <v>207</v>
       </c>
       <c r="M36" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N36" t="s">
         <v>26</v>
       </c>
       <c r="O36" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="P36" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B37" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C37" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D37" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="E37" t="s">
         <v>158</v>
       </c>
       <c r="F37" t="s">
-        <v>140</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>44</v>
       </c>
       <c r="H37">
         <v>1996</v>
       </c>
       <c r="I37">
         <v>2017</v>
       </c>
       <c r="J37" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
-      <c r="L37"/>
+      <c r="L37" t="s">
+        <v>217</v>
+      </c>
       <c r="M37" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N37" t="s">
         <v>26</v>
       </c>
       <c r="O37" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="P37" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="B38" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C38" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D38" t="s">
         <v>216</v>
       </c>
       <c r="E38" t="s">
         <v>158</v>
       </c>
       <c r="F38" t="s">
-        <v>21</v>
+        <v>140</v>
       </c>
       <c r="G38" t="s">
         <v>44</v>
       </c>
       <c r="H38">
-        <v>2016</v>
+        <v>1996</v>
       </c>
       <c r="I38">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="J38" t="s">
-        <v>196</v>
+        <v>169</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N38" t="s">
         <v>26</v>
       </c>
       <c r="O38" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="P38" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="B39" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C39" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D39" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="E39" t="s">
         <v>158</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>44</v>
       </c>
       <c r="H39">
         <v>2016</v>
       </c>
       <c r="I39">
         <v>2020</v>
       </c>
       <c r="J39" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N39" t="s">
         <v>26</v>
       </c>
       <c r="O39" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="P39" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B40" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="C40" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D40" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="E40" t="s">
         <v>158</v>
       </c>
       <c r="F40" t="s">
-        <v>140</v>
+        <v>21</v>
       </c>
       <c r="G40" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H40">
         <v>2016</v>
       </c>
-      <c r="I40"/>
+      <c r="I40">
+        <v>2020</v>
+      </c>
       <c r="J40" t="s">
-        <v>159</v>
+        <v>206</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40"/>
       <c r="M40" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N40" t="s">
         <v>26</v>
       </c>
       <c r="O40" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="P40" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>232</v>
+      </c>
+      <c r="B41" t="s">
+        <v>233</v>
+      </c>
+      <c r="C41" t="s">
+        <v>167</v>
+      </c>
+      <c r="D41" t="s">
         <v>226</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>158</v>
       </c>
       <c r="F41" t="s">
         <v>140</v>
       </c>
       <c r="G41" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H41">
         <v>2016</v>
       </c>
-      <c r="I41">
-[...1 lines deleted...]
-      </c>
+      <c r="I41"/>
       <c r="J41" t="s">
-        <v>196</v>
+        <v>169</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N41" t="s">
         <v>26</v>
       </c>
       <c r="O41" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="P41" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="B42" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="C42" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D42" t="s">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>158</v>
       </c>
       <c r="F42" t="s">
         <v>140</v>
       </c>
       <c r="G42" t="s">
         <v>44</v>
       </c>
       <c r="H42">
         <v>2016</v>
       </c>
       <c r="I42">
         <v>2020</v>
       </c>
       <c r="J42" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N42" t="s">
         <v>26</v>
       </c>
       <c r="O42" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="P42" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B43" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="C43" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D43" t="s">
-        <v>134</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>158</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>140</v>
       </c>
       <c r="G43" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H43">
         <v>2016</v>
       </c>
-      <c r="I43"/>
+      <c r="I43">
+        <v>2020</v>
+      </c>
       <c r="J43" t="s">
-        <v>159</v>
+        <v>206</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N43" t="s">
         <v>26</v>
       </c>
       <c r="O43" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="P43" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="B44" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="C44" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D44" t="s">
         <v>134</v>
       </c>
       <c r="E44" t="s">
         <v>158</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>2016</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44"/>
       <c r="M44" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N44" t="s">
         <v>26</v>
       </c>
       <c r="O44" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="P44" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="B45" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="C45" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D45" t="s">
         <v>134</v>
       </c>
       <c r="E45" t="s">
         <v>158</v>
       </c>
       <c r="F45" t="s">
-        <v>140</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
         <v>2016</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45"/>
       <c r="M45" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N45" t="s">
         <v>26</v>
       </c>
       <c r="O45" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="P45" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="B46" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="C46" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D46" t="s">
-        <v>247</v>
+        <v>134</v>
       </c>
       <c r="E46" t="s">
         <v>158</v>
       </c>
       <c r="F46" t="s">
-        <v>21</v>
+        <v>140</v>
       </c>
       <c r="G46" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H46">
-        <v>2000</v>
-[...1 lines deleted...]
-      <c r="I46">
         <v>2016</v>
       </c>
+      <c r="I46"/>
       <c r="J46" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N46" t="s">
         <v>26</v>
       </c>
       <c r="O46" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="P46" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="B47" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="C47" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D47" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="E47" t="s">
         <v>158</v>
       </c>
       <c r="F47" t="s">
-        <v>140</v>
+        <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>44</v>
       </c>
       <c r="H47">
         <v>2000</v>
       </c>
       <c r="I47">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="J47" t="s">
-        <v>196</v>
+        <v>169</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47"/>
       <c r="M47" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N47" t="s">
         <v>26</v>
       </c>
       <c r="O47" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="P47" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="B48" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="C48" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="D48" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="E48" t="s">
         <v>158</v>
       </c>
       <c r="F48" t="s">
         <v>140</v>
       </c>
       <c r="G48" t="s">
         <v>44</v>
       </c>
       <c r="H48">
-        <v>2016</v>
+        <v>2000</v>
       </c>
       <c r="I48">
         <v>2020</v>
       </c>
       <c r="J48" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48"/>
       <c r="M48" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="N48" t="s">
         <v>26</v>
       </c>
       <c r="O48" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="P48" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="B49" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="C49" t="s">
-        <v>18</v>
+        <v>167</v>
       </c>
       <c r="D49" t="s">
-        <v>19</v>
+        <v>257</v>
       </c>
       <c r="E49" t="s">
-        <v>20</v>
+        <v>158</v>
       </c>
       <c r="F49" t="s">
         <v>140</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H49">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I49"/>
+        <v>2016</v>
+      </c>
+      <c r="I49">
+        <v>2020</v>
+      </c>
       <c r="J49" t="s">
-        <v>23</v>
+        <v>206</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49"/>
       <c r="M49" t="s">
-        <v>62</v>
+        <v>170</v>
       </c>
       <c r="N49" t="s">
         <v>26</v>
       </c>
       <c r="O49" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="P49" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="B50" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="C50" t="s">
         <v>18</v>
       </c>
       <c r="D50" t="s">
-        <v>264</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>140</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>23</v>
       </c>
       <c r="K50" t="s">
-        <v>265</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L50"/>
       <c r="M50" t="s">
-        <v>267</v>
+        <v>62</v>
       </c>
       <c r="N50" t="s">
         <v>26</v>
       </c>
       <c r="O50" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="P50" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B51" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C51" t="s">
-        <v>271</v>
+        <v>18</v>
       </c>
       <c r="D51" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="E51" t="s">
-        <v>158</v>
+        <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>273</v>
+        <v>140</v>
       </c>
       <c r="G51" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H51">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I51"/>
       <c r="J51" t="s">
-        <v>196</v>
+        <v>23</v>
       </c>
       <c r="K51" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="L51" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="M51" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="N51" t="s">
-        <v>277</v>
+        <v>26</v>
       </c>
       <c r="O51" t="s">
         <v>278</v>
       </c>
       <c r="P51" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16">
+      <c r="A52" t="s">
         <v>279</v>
+      </c>
+      <c r="B52" t="s">
+        <v>280</v>
+      </c>
+      <c r="C52" t="s">
+        <v>156</v>
+      </c>
+      <c r="D52" t="s">
+        <v>281</v>
+      </c>
+      <c r="E52" t="s">
+        <v>158</v>
+      </c>
+      <c r="F52" t="s">
+        <v>282</v>
+      </c>
+      <c r="G52" t="s">
+        <v>44</v>
+      </c>
+      <c r="H52">
+        <v>2016</v>
+      </c>
+      <c r="I52">
+        <v>2017</v>
+      </c>
+      <c r="J52" t="s">
+        <v>206</v>
+      </c>
+      <c r="K52" t="s">
+        <v>283</v>
+      </c>
+      <c r="L52" t="s">
+        <v>284</v>
+      </c>
+      <c r="M52" t="s">
+        <v>285</v>
+      </c>
+      <c r="N52" t="s">
+        <v>286</v>
+      </c>
+      <c r="O52" t="s">
+        <v>287</v>
+      </c>
+      <c r="P52" t="s">
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">