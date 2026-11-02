--- v0 (2025-11-08)
+++ v1 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -155,68 +155,98 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-computers-version-80</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/office_equipment/computers/partners</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Imaging Equipment Version 3.1</t>
   </si>
   <si>
     <t>Commercially-available products that meet one of the Imaging Equipment definitions in Section 1.A of the policy document and are capable of being powered from (1) a wall outlet, (2) a data or network connection, or (3) both a wall outlet and a data or network connection, are eligible for ENERGY STAR qualification, with the exception of products listed in Section 2.2.</t>
   </si>
   <si>
     <t>Imaging Equipment</t>
   </si>
   <si>
     <t>ENERGY STAR Imaging Equipment Test Method, Rev. Sep-2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-imaging-equipment-version-31</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/office_equipment/imaging_equipment/partners</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>INTE E10-1 2015</t>
   </si>
   <si>
     <t>This standard establishes the specifications to determine the values of energy consumption per liter for self-contained commercial refrigeration equipment.</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...4 lines deleted...]
-  <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>Institute of Technical Standards of Costa Rica</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e10-1-2015</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e10-1-2015-eficiencia-energetica-equipos-de-refrigeracion-comercial-autocontenidos-requisitos-1422?search=INTE+28</t>
   </si>
   <si>
     <t>INTE E10-2 2015</t>
   </si>
   <si>
     <t>This standard applies to the following self-contained commercial refrigeration equipment powered by electricity; new -imported and domestic; used and rebuilt -only imported. All with capacities of 10 liters of refrigerated volume useful -in function of the energetic limits- or more. The types of equipment are: Vertical coolers with one or more front doors; Horizontal coolers; Horizontal freezers; Vertical freezers; Closed showcases; Ice bag preservers. This modification includes imported used and reconstructed equipment. This standard does not include used or reconstructed national equipment. This standard also applies to vertical refrigerators that are used with loads at temperatures down to -5C.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e10-2-2015</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e10-2-2015-eficiencia-energetica-equipos-de-refrigeracion-comercial-autocontenidos-etiquetado-270?page=2&amp;search=INTE+28</t>
   </si>
   <si>
     <t>INTE E11-1 2015</t>
@@ -419,51 +449,51 @@
   <si>
     <t>https://www.inteco.org/shop/product/inte-e19-2-2016-eficiencia-energetica-lamparas-de-descarga-en-alta-intensidad-hid-para-iluminacion-general-etiquetado-749?page=2&amp;search=INTE+28</t>
   </si>
   <si>
     <t>This standard establishes the minimum content of the energy efficiency label for high intensity discharge (HID) lamps for general lighting. This standard applies to high intensity discharge lamps (HID), intended for lighting residential, commercial, services, industrial and public lighting sectors that are marketed in the national territory</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e19-1-2020-0</t>
   </si>
   <si>
     <t>https://www.inteco.org/en_US/shop/product/inte-e19-2-2016-eficiencia-energetica-lamparas-de-descarga-en-alta-intensidad-hid-para-iluminacion-general-etiquetado-749?variant=5672</t>
   </si>
   <si>
     <t>INTE E20-1 2016</t>
   </si>
   <si>
     <t>This standard establishes the levels of the energy factor, water consumption factor, and energy consumption to be met by household electric clothes washers. The standard does not apply to washers that do not use electricity or washers for industrial and commercial use.</t>
   </si>
   <si>
     <t>Washing Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e20-1-2016</t>
   </si>
   <si>
-    <t>https://www.inteco.org/shop/product/inte-e20-1-2016-eficiencia-energetica-lavadoras-de-ropa-electrodomesticas-factor-de-energia-fe-y-factor-de-consumo-de-agua-fca-parte-1-requisitos-1184?search=INTE+28</t>
+    <t>https://inteco.org/tienda/catalogo/INTEE2012016</t>
   </si>
   <si>
     <t>INTE E21-1 2016</t>
   </si>
   <si>
     <t>This national standard establishes the levels of washing efficiency that must be met by household appliances washing machines. Applies to clothes washers automatic household appliances. This national standard does not apply to:  Washers that do not use electricity; Washers for industrial and commercial use; Semi-automatic clothes washer; Manual clothes washer.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e21-1-2016</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e21-1-2016-eficiencia-energetica-lavadoras-de-ropa-electrodomesticas-parte-1-eficiencia-de-lavado-el-requisitos-1210?search=INTE+28</t>
   </si>
   <si>
     <t>INTE E21-2 2016</t>
   </si>
   <si>
     <t>This national standard specifies the content of the washing efficiency label to be met by household appliance washing machines. Applies to clothes washers automatic household appliances. This national standard does not apply to:  Washers that do not use electricity; Washers for industrial and commercial use; Semi-automatic clothes washer; or Manual clothes washer.  This standard applies to electric clothes washers for domestic use with electrical connection 115 V to 240 V; at 60 Hz.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e21-2-2016</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e21-2-2016-eficiencia-energetica-lavadoras-electricas-de-ropa-eficiencia-de-lavado-parte-3-etiquetado-1463?search=INTE+28</t>
   </si>
@@ -534,53 +564,50 @@
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy Voluntary Window Energy Label</t>
   </si>
   <si>
     <t>The energy label provides information on the energy efficiency of windows during the winter.</t>
   </si>
   <si>
     <t>Windows</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/swiss-federal-office-energy-voluntary-window-energy-label</t>
   </si>
   <si>
     <t>http://www.bfe.admin.ch/energie/00588/00589/00644/index.html?lang=it&amp;msg-id=56073</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
   <si>
     <t>http://tbs.go.tz/uploads/files/LIST%20OF%20COMPULSORY%20TANZANIA%20STANDARD%20AS%20OF%20AUGUST%202020.pdf</t>
   </si>
@@ -908,59 +935,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="114.258" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="833.939" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="277.075" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -1152,1278 +1179,1324 @@
       </c>
       <c r="P4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>47</v>
       </c>
       <c r="B5" t="s">
         <v>48</v>
       </c>
       <c r="C5" t="s">
         <v>49</v>
       </c>
       <c r="D5" t="s">
         <v>50</v>
       </c>
       <c r="E5" t="s">
         <v>51</v>
       </c>
       <c r="F5" t="s">
         <v>52</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H5">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I5"/>
       <c r="J5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K5" t="s">
         <v>35</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N5" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="O5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="E6" t="s">
         <v>51</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2001</v>
       </c>
       <c r="I6">
         <v>2015</v>
       </c>
       <c r="J6" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="K6" t="s">
         <v>35</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N6" t="s">
         <v>38</v>
       </c>
       <c r="O6" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" t="s">
         <v>61</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E7" t="s">
         <v>51</v>
       </c>
       <c r="F7" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2001</v>
       </c>
       <c r="I7">
         <v>2015</v>
       </c>
       <c r="J7" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="K7" t="s">
         <v>35</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N7" t="s">
         <v>38</v>
       </c>
       <c r="O7" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="P7" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C8" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2001</v>
       </c>
       <c r="I8">
         <v>2015</v>
       </c>
       <c r="J8" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="K8" t="s">
         <v>35</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N8" t="s">
         <v>38</v>
       </c>
       <c r="O8" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="P8" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C9" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="I9">
         <v>2015</v>
       </c>
       <c r="J9" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="K9" t="s">
         <v>35</v>
       </c>
-      <c r="L9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N9" t="s">
         <v>38</v>
       </c>
       <c r="O9" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="P9" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B10" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D10" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="E10" t="s">
         <v>51</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>2000</v>
       </c>
       <c r="I10">
         <v>2015</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="K10" t="s">
         <v>35</v>
       </c>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>83</v>
+      </c>
       <c r="M10" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N10" t="s">
         <v>38</v>
       </c>
       <c r="O10" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="P10" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D11" t="s">
         <v>82</v>
       </c>
       <c r="E11" t="s">
         <v>51</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="I11">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="J11" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="K11" t="s">
         <v>35</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N11" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="O11" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="P11" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B12" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D12" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>1996</v>
       </c>
       <c r="I12">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="J12" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="K12" t="s">
         <v>35</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N12" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="O12" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="P12" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="B13" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D13" t="s">
         <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>1996</v>
       </c>
       <c r="I13">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J13" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="K13" t="s">
         <v>35</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N13" t="s">
-        <v>38</v>
+        <v>93</v>
       </c>
       <c r="O13" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="P13" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B14" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C14" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>1996</v>
       </c>
       <c r="I14">
         <v>2019</v>
       </c>
       <c r="J14" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="K14" t="s">
         <v>35</v>
       </c>
       <c r="L14" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="M14" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N14" t="s">
         <v>38</v>
       </c>
       <c r="O14" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="P14" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="B15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C15" t="s">
+        <v>61</v>
+      </c>
+      <c r="D15" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="E15" t="s">
         <v>51</v>
       </c>
       <c r="F15" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>1996</v>
       </c>
       <c r="I15">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="J15" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="K15" t="s">
         <v>35</v>
       </c>
       <c r="L15" t="s">
         <v>104</v>
       </c>
       <c r="M15" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N15" t="s">
         <v>38</v>
       </c>
       <c r="O15" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="P15" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B16" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="E16" t="s">
         <v>51</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>1996</v>
       </c>
       <c r="I16">
         <v>2017</v>
       </c>
       <c r="J16" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="K16" t="s">
         <v>35</v>
       </c>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>114</v>
+      </c>
       <c r="M16" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N16" t="s">
         <v>38</v>
       </c>
       <c r="O16" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="P16" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="B17" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D17" t="s">
         <v>113</v>
       </c>
       <c r="E17" t="s">
         <v>51</v>
       </c>
       <c r="F17" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2016</v>
+        <v>1996</v>
       </c>
       <c r="I17">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="J17" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="K17" t="s">
         <v>35</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N17" t="s">
         <v>38</v>
       </c>
       <c r="O17" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="P17" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="B18" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D18" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="E18" t="s">
         <v>51</v>
       </c>
       <c r="F18" t="s">
         <v>52</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2016</v>
       </c>
       <c r="I18">
         <v>2020</v>
       </c>
       <c r="J18" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="K18" t="s">
         <v>35</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N18" t="s">
         <v>38</v>
       </c>
       <c r="O18" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="P18" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D19" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G19" t="s">
-        <v>121</v>
+        <v>22</v>
       </c>
       <c r="H19">
         <v>2016</v>
       </c>
-      <c r="I19"/>
+      <c r="I19">
+        <v>2020</v>
+      </c>
       <c r="J19" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="K19" t="s">
         <v>35</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N19" t="s">
         <v>38</v>
       </c>
       <c r="O19" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="P19" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B20" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>123</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>131</v>
       </c>
       <c r="H20">
         <v>2016</v>
       </c>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="K20" t="s">
         <v>35</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N20" t="s">
         <v>38</v>
       </c>
       <c r="O20" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="P20" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="B21" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="E21" t="s">
         <v>51</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>2016</v>
       </c>
       <c r="I21">
         <v>2020</v>
       </c>
       <c r="J21" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="K21" t="s">
         <v>35</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N21" t="s">
         <v>38</v>
       </c>
       <c r="O21" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="P21" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B22" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C22" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>133</v>
+        <v>82</v>
       </c>
       <c r="E22" t="s">
         <v>51</v>
       </c>
       <c r="F22" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>121</v>
+        <v>22</v>
       </c>
       <c r="H22">
         <v>2016</v>
       </c>
-      <c r="I22"/>
+      <c r="I22">
+        <v>2020</v>
+      </c>
       <c r="J22" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="K22" t="s">
         <v>35</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N22" t="s">
         <v>38</v>
       </c>
       <c r="O22" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="P22" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B23" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="C23" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D23" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
       <c r="G23" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="H23">
         <v>2016</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="K23" t="s">
         <v>35</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N23" t="s">
         <v>38</v>
       </c>
       <c r="O23" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="P23" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B24" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C24" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D24" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G24" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="H24">
         <v>2016</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="K24" t="s">
         <v>35</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N24" t="s">
         <v>38</v>
       </c>
       <c r="O24" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="P24" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B25" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C25" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D25" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E25" t="s">
         <v>51</v>
       </c>
       <c r="F25" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>131</v>
       </c>
       <c r="H25">
-        <v>2000</v>
-[...1 lines deleted...]
-      <c r="I25">
         <v>2016</v>
       </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="K25" t="s">
         <v>35</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N25" t="s">
         <v>38</v>
       </c>
       <c r="O25" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="P25" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B26" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="C26" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D26" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2000</v>
       </c>
       <c r="I26">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="J26" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="K26" t="s">
         <v>35</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N26" t="s">
         <v>38</v>
       </c>
       <c r="O26" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="P26" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B27" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="C27" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D27" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="E27" t="s">
         <v>51</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2016</v>
+        <v>2000</v>
       </c>
       <c r="I27">
         <v>2020</v>
       </c>
       <c r="J27" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="K27" t="s">
         <v>35</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N27" t="s">
         <v>38</v>
       </c>
       <c r="O27" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="P27" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B28" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="C28" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="D28" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E28" t="s">
         <v>51</v>
       </c>
       <c r="F28" t="s">
-        <v>160</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I28">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="J28" t="s">
-        <v>23</v>
+        <v>103</v>
       </c>
       <c r="K28" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="L28"/>
       <c r="M28" t="s">
-        <v>163</v>
+        <v>64</v>
       </c>
       <c r="N28" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="O28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="P28" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B29" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>170</v>
       </c>
       <c r="G29" t="s">
-        <v>121</v>
+        <v>22</v>
       </c>
       <c r="H29">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I29"/>
+        <v>2017</v>
+      </c>
+      <c r="I29">
+        <v>2021</v>
+      </c>
       <c r="J29" t="s">
+        <v>23</v>
+      </c>
+      <c r="K29" t="s">
+        <v>171</v>
+      </c>
+      <c r="L29" t="s">
+        <v>172</v>
+      </c>
+      <c r="M29" t="s">
+        <v>173</v>
+      </c>
+      <c r="N29" t="s">
         <v>93</v>
       </c>
-      <c r="K29" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="O29" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="P29" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B30" t="s">
+        <v>177</v>
+      </c>
+      <c r="C30" t="s">
+        <v>18</v>
+      </c>
+      <c r="D30" t="s">
+        <v>178</v>
+      </c>
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" t="s">
+        <v>131</v>
+      </c>
+      <c r="H30">
+        <v>2015</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30" t="s">
+        <v>103</v>
+      </c>
+      <c r="K30" t="s">
+        <v>179</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30" t="s">
         <v>173</v>
       </c>
-      <c r="C30" t="s">
-[...5 lines deleted...]
-      <c r="E30" t="s">
+      <c r="N30" t="s">
+        <v>38</v>
+      </c>
+      <c r="O30" t="s">
+        <v>180</v>
+      </c>
+      <c r="P30" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" t="s">
+        <v>182</v>
+      </c>
+      <c r="B31" t="s">
+        <v>183</v>
+      </c>
+      <c r="C31" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31" t="s">
+        <v>184</v>
+      </c>
+      <c r="E31" t="s">
         <v>51</v>
       </c>
-      <c r="F30" t="s">
-[...2 lines deleted...]
-      <c r="G30" t="s">
+      <c r="F31" t="s">
+        <v>185</v>
+      </c>
+      <c r="G31" t="s">
         <v>22</v>
       </c>
-      <c r="H30">
+      <c r="H31">
         <v>2016</v>
       </c>
-      <c r="I30">
+      <c r="I31">
         <v>2017</v>
       </c>
-      <c r="J30" t="s">
-[...18 lines deleted...]
-        <v>182</v>
+      <c r="J31" t="s">
+        <v>103</v>
+      </c>
+      <c r="K31" t="s">
+        <v>186</v>
+      </c>
+      <c r="L31" t="s">
+        <v>187</v>
+      </c>
+      <c r="M31" t="s">
+        <v>188</v>
+      </c>
+      <c r="N31" t="s">
+        <v>189</v>
+      </c>
+      <c r="O31" t="s">
+        <v>190</v>
+      </c>
+      <c r="P31" t="s">
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">