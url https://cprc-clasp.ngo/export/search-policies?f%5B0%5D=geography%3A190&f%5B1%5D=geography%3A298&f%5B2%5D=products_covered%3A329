--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -116,72 +116,72 @@
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e11-1-2015</t>
   </si>
   <si>
     <t>https://inteco.org/tienda/catalogo/INTEE1112015</t>
   </si>
   <si>
     <t>INTE E11-2 2015</t>
   </si>
   <si>
     <t>This standard specifies the label of energy consumption and its contents of household  refrigerators and  freezers operated by hermetic motor compressor. This standard applies to refrigerators up to 1104 liters and  freezers up to 850 liters operated by hermetic motor compressors.</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/inte-e11-2-2015</t>
   </si>
   <si>
     <t>https://www.inteco.org/shop/product/inte-e11-2-2015-eficiencia-energetica-refrigeradores-electrodomesticos-y-congeladores-electrodomesticos-etiquetado-1420?search=INTE+28</t>
   </si>
   <si>
-    <t>MELS for Commercial Storage Refrigerators</t>
+    <t>MELS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for chiller, freezers, and combinations type of all capacities.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Wine Chillers, Walk-In Coolers and Freezers, Refrigerated Vending Machines, Freezers-only</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators</t>
+    <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
     <t>MEPS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance standards for commercial storage refrigerators as shown below</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -695,51 +695,51 @@
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" t="s">
         <v>36</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>31</v>
       </c>
       <c r="G4" t="s">
         <v>38</v>
       </c>
       <c r="H4">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
         <v>39</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
         <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
       <c r="O4" t="s">
         <v>41</v>
       </c>
       <c r="P4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>43</v>