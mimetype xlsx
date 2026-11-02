--- v0 (2025-11-29)
+++ v1 (2026-11-02)
@@ -12,174 +12,210 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Televisions</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
+    <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...7 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>LI 2446 Energy Commission (Energy Efficiency Standards and Labelling) (Computers) Regulations, 2022</t>
   </si>
   <si>
     <t>These regulations apply to a computer, manufactured in the country or imported into the country for display, sale or use as a desktop computer, notebook computer, a workstation, or a computer server.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>Computers</t>
   </si>
   <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2446-energy-commission-energy-efficiency-standards-and-labelling-computers-regulations</t>
   </si>
   <si>
     <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
   </si>
   <si>
     <t>LI 2447 Energy Commission (Energy Efficiency Standards and Labelling) (Set-Top Boxes) Regulations, 2022</t>
   </si>
   <si>
     <t>Minimum energy performance standard and labelling guidelines for set-top boxes. These regulations apply to set-top boxes manufactured in the country or imported into the country for display, sale or use, with the ability to be powered directly from the mains alternating current for use as either a simple set-top box, or a complex set-top box.</t>
   </si>
   <si>
     <t>Televisions, Set Top Boxes (STB)</t>
   </si>
   <si>
     <t>May 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2447-energy-commission-energy-efficiency-standards-and-labelling-set-top-boxes</t>
@@ -233,53 +269,50 @@
     <t>This standard covers the energy efficiency and labelling requirement for Television</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>MS 208</t>
   </si>
   <si>
     <t>Energy Efficiency Management Office</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ms-208-2012-energy-efficiency-and-labelling-requirements-television</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-682/</t>
   </si>
   <si>
     <t>MS : 210 : 2015 Energy efficiency and labelling requirements-vacuum cleaners</t>
   </si>
   <si>
     <t>This standard covers the energy efficiency and labelling requirement for Vacuum cleaners</t>
-  </si>
-[...1 lines deleted...]
-    <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>MS 210</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ms-210-2015-energy-efficiency-and-labelling-requirements-vacuum-cleaners</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-683/</t>
   </si>
   <si>
     <t>VC 9008</t>
   </si>
   <si>
     <t>This compulsory specification covers energy efficiency requirements and energy efficiency labeling of the following electrical and electronic appliances: air conditioners not exceeding 7.1KW cooling capacity, audio and video equipment including television sets (not covered by labeling), dishwashers, electric ovens, refrigerators, freezers, tumble dryers, washer dryers, and washing machines.</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>Televisions, Set Top Boxes (STB), Ovens, Dishwashers, Clothes Dryers, Washer and Dryers, Washing Machines, Room ACs - Stationary ACs, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
@@ -625,73 +658,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="620.42" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="87.122" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -705,512 +738,608 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2018</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>2023</v>
+      </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>31</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3" t="s">
         <v>24</v>
       </c>
-      <c r="L3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O3" t="s">
         <v>34</v>
       </c>
       <c r="P3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4"/>
+      <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" t="s">
         <v>37</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4">
+        <v>2017</v>
+      </c>
+      <c r="I4">
+        <v>2023</v>
+      </c>
+      <c r="J4" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
         <v>38</v>
       </c>
-      <c r="D4" t="s">
+      <c r="M4" t="s">
+        <v>24</v>
+      </c>
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
         <v>39</v>
       </c>
-      <c r="E4" t="s">
-[...12 lines deleted...]
-      <c r="J4" t="s">
+      <c r="P4" t="s">
         <v>40</v>
-      </c>
-[...14 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H5"/>
+        <v>32</v>
+      </c>
+      <c r="H5">
+        <v>2017</v>
+      </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L5"/>
+        <v>22</v>
+      </c>
+      <c r="L5" t="s">
+        <v>44</v>
+      </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="P5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" t="s">
         <v>49</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>50</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H6">
         <v>2022</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B7" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
+        <v>58</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
+        <v>60</v>
+      </c>
+      <c r="P7" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B8" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="D8" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="E8" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="H8">
         <v>2022</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="K8" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="N8" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="O8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P8" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B9" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C9" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" t="s">
         <v>19</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="H9">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9" t="s">
+        <v>53</v>
+      </c>
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
         <v>67</v>
       </c>
-      <c r="M9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" t="s">
+        <v>70</v>
+      </c>
+      <c r="E10" t="s">
         <v>71</v>
       </c>
-      <c r="B10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="H10">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L10" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
+        <v>53</v>
+      </c>
+      <c r="N10" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" t="s">
         <v>74</v>
       </c>
-      <c r="M10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" t="s">
+        <v>76</v>
+      </c>
+      <c r="C11" t="s">
         <v>77</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="F11" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
       <c r="G11" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="H11">
         <v>2012</v>
       </c>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>78</v>
+      </c>
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C12" t="s">
+        <v>77</v>
+      </c>
+      <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" t="s">
+        <v>71</v>
+      </c>
+      <c r="F12" t="s">
+        <v>31</v>
+      </c>
+      <c r="G12" t="s">
+        <v>51</v>
+      </c>
+      <c r="H12">
+        <v>2015</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12" t="s">
+        <v>78</v>
+      </c>
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" t="s">
+        <v>85</v>
+      </c>
+      <c r="M12" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" t="s">
+        <v>86</v>
+      </c>
+      <c r="P12" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C13" t="s">
+        <v>90</v>
+      </c>
+      <c r="D13" t="s">
+        <v>91</v>
+      </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
+        <v>92</v>
+      </c>
+      <c r="G13" t="s">
+        <v>93</v>
+      </c>
+      <c r="H13">
+        <v>2012</v>
+      </c>
+      <c r="I13">
         <v>2014</v>
       </c>
-      <c r="J11" t="s">
-[...18 lines deleted...]
-        <v>87</v>
+      <c r="J13" t="s">
+        <v>94</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
+        <v>95</v>
+      </c>
+      <c r="M13" t="s">
+        <v>96</v>
+      </c>
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
+        <v>97</v>
+      </c>
+      <c r="P13" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">