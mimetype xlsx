--- v0 (2025-11-07)
+++ v1 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -149,68 +149,98 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulation-energy-labeling</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/documents/TR-posudomoyka.docx</t>
   </si>
   <si>
     <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of the technical regulation on energy labeling of household tumble dryers</t>
   </si>
   <si>
     <t>Applies to tumble dryers of domestic and foreign make, including those intended for professional use, placed on the market in the territory of Ukraine starting from the effective date of the Technical Regulation, including: - electric mains-operated tumble dryers; -gas-powered tumble dryers; - built-in tumble dryers.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulation-energy-labeling-0</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/Barabanni%20susharky.rar</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Resolucion No. 40122/16</t>
   </si>
   <si>
     <t>Lighting (residential and public) LED, tungsten and filament halogen lamps</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...4 lines deleted...]
-  <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>Ministry of Energy and Mines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolucion-no-4012216</t>
   </si>
   <si>
     <t>https://www.minenergia.gov.co/documents/10180/23517/36906-Resolucion-40122-8Feb2016.pdf</t>
   </si>
   <si>
     <t>Resolution No. 136/09 on Technical regulation of energy efficiency in electrical equipment, revised in 2013</t>
   </si>
   <si>
     <t>Room air conditioners, washing machines, 1 and 3 phase induction motors, and refrigeration equipment</t>
   </si>
   <si>
     <t>Ceiling Fans, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-no-13609-technical-regulation-energy-efficiency-electrical-equipment-revised</t>
@@ -267,53 +297,50 @@
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-cabinet-ministers-ukraine-no702-approval-technical-regulation-energy-labelling</t>
   </si>
   <si>
     <t>http://saee.gov.ua/documents/laws/ENG_Resolutio_702_2013.pdf</t>
   </si>
   <si>
     <t>Technical Regulation on Labeling</t>
   </si>
   <si>
     <t>Washing Machines, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Storage Water Heaters, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/technical-regulation-labeling</t>
   </si>
   <si>
     <t>https://www.minenergia.gov.co/documents/10192/24237146/Anexo+General+RETIQ+U%CC%81ltima+Versio%CC%81n.pdf</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
@@ -644,72 +671,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="187.526" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="445.891" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="198.095" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="170.958" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -919,359 +946,405 @@
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>45</v>
       </c>
       <c r="B6" t="s">
         <v>46</v>
       </c>
       <c r="C6" t="s">
         <v>47</v>
       </c>
       <c r="D6" t="s">
         <v>48</v>
       </c>
       <c r="E6" t="s">
         <v>49</v>
       </c>
       <c r="F6" t="s">
         <v>50</v>
       </c>
       <c r="G6" t="s">
         <v>51</v>
       </c>
       <c r="H6">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
         <v>52</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
         <v>53</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="O6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E7" t="s">
         <v>49</v>
       </c>
       <c r="F7" t="s">
         <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="H7">
         <v>2009</v>
       </c>
       <c r="I7">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="J7" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="P7" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C8" t="s">
+        <v>59</v>
+      </c>
+      <c r="D8" t="s">
+        <v>68</v>
+      </c>
+      <c r="E8" t="s">
+        <v>49</v>
+      </c>
+      <c r="F8" t="s">
+        <v>50</v>
+      </c>
+      <c r="G8" t="s">
         <v>61</v>
       </c>
-      <c r="B8" t="s">
+      <c r="H8">
+        <v>2009</v>
+      </c>
+      <c r="I8">
+        <v>2013</v>
+      </c>
+      <c r="J8" t="s">
         <v>62</v>
-      </c>
-[...18 lines deleted...]
-        <v>23</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>25</v>
+        <v>63</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="P8" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B9" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
         <v>23</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>25</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B10" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="E10" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="H10">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>25</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="P10" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E11" t="s">
         <v>49</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="H11">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="I11">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="J11" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="K11" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="L11"/>
+        <v>24</v>
+      </c>
+      <c r="L11" t="s">
+        <v>86</v>
+      </c>
       <c r="M11" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="P11" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="B12" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="C12" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="E12" t="s">
         <v>49</v>
       </c>
       <c r="F12" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="H12">
+        <v>2009</v>
+      </c>
+      <c r="I12">
         <v>2016</v>
       </c>
-      <c r="I12">
+      <c r="J12" t="s">
+        <v>62</v>
+      </c>
+      <c r="K12" t="s">
+        <v>42</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12" t="s">
+        <v>63</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+      <c r="O12" t="s">
+        <v>91</v>
+      </c>
+      <c r="P12" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" t="s">
+        <v>95</v>
+      </c>
+      <c r="E13" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" t="s">
+        <v>96</v>
+      </c>
+      <c r="G13" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13">
+        <v>2016</v>
+      </c>
+      <c r="I13">
         <v>2017</v>
       </c>
-      <c r="J12" t="s">
-[...18 lines deleted...]
-        <v>94</v>
+      <c r="J13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K13" t="s">
+        <v>98</v>
+      </c>
+      <c r="L13" t="s">
+        <v>99</v>
+      </c>
+      <c r="M13" t="s">
+        <v>100</v>
+      </c>
+      <c r="N13" t="s">
+        <v>101</v>
+      </c>
+      <c r="O13" t="s">
+        <v>102</v>
+      </c>
+      <c r="P13" t="s">
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">