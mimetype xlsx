--- v0 (2025-12-28)
+++ v1 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -184,98 +184,128 @@
   </si>
   <si>
     <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Televisions%202021%20Jan_eng_v0.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Labeling Scheme for Washing Machines</t>
   </si>
   <si>
     <t>This policy contains voluntary labeling requirements for washing machines. It applies to washing machines used for cleaning and rinsing textiles that use water (with and without a means of extracting excess water from the textiles), use mains electricity as the primary power source, and have a rated washing capacity between 7–10 kg. It does not cover washing machines that use other energy sources or have no spin extraction capability.</t>
   </si>
   <si>
     <t>Washing Machines</t>
   </si>
   <si>
     <t>IEC 60456
 ,   
                     JIS C 9606</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-labeling-scheme-washing-machines</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Washing%20Machines%202021%20Jan_eng_v1.pdf</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Mandatory Energy Efficiency Labelling Scheme (MEELS)</t>
   </si>
   <si>
     <t>MEELS now covers eight types of prescribed products, including:,Room air conditioners (with rated cooling capacity not exceeding 7.5 kilowatts), refrigerating appliances (with rated total storage volume not exceeding 500 litres), compact fluorescent lamps (with rated wattage up to 60 watts), washing machines (with rated washing capacity not exceeding 10 kg), dehumidifiers (with rated dehumidifying capacity not exceeding 35 litres per day), televisions (with rated visible diagonal screen size exceeding 50 cm but not exceeding 250 cm), induction cookers (with rated power not less than 700 watts but not exceeding 3 500 watts for each heating unit, and with total rated power not exceeding 7 000 watts), and storage type electric water heaters (with rated water storage capacity not exceeding 50 litres). All these eight prescribed products for supply in Hong Kong are required to be listed models with reference numbers and bear energy labels.</t>
   </si>
   <si>
     <t>Televisions, Dehumidifiers, Induction Cookstoves or Hobs, Clothes Dryers, Washing Machines, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Storage Water Heaters, Freezers-only</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Examples are IEC 62552; IEC 62087, IEC 62301; IEC60379</t>
   </si>
   <si>
     <t>Energy Efficiency Office, Electrical and Mechanical Services Department (EMSD)-…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mandatory-energy-efficiency-labelling-scheme-meels</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/energylabel/en/doc/Code%20of%20Practice%202020_Eng%20(To%20be%20gazetted%20on%205.6.2020)%2020200601.pdf</t>
   </si>
   <si>
     <t>Resolucion No. 40122/16</t>
   </si>
   <si>
     <t>Lighting (residential and public) LED, tungsten and filament halogen lamps</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>Ministry of Energy and Mines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolucion-no-4012216</t>
   </si>
   <si>
     <t>https://www.minenergia.gov.co/documents/10180/23517/36906-Resolucion-40122-8Feb2016.pdf</t>
   </si>
   <si>
     <t>Resolution No. 136/09 on Technical regulation of energy efficiency in electrical equipment, revised in 2013</t>
   </si>
   <si>
     <t>Room air conditioners, washing machines, 1 and 3 phase induction motors, and refrigeration equipment</t>
   </si>
   <si>
     <t>Ceiling Fans, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-no-13609-technical-regulation-energy-efficiency-electrical-equipment-revised</t>
   </si>
   <si>
     <t>https://www.climate-laws.org/geographies/cuba/policies/resolution-no-136-09-on-technical-regulation-of-energy-efficiency-in-electrical-equipment</t>
@@ -548,53 +578,50 @@
     <t>COPY MACHINE:</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/hong-kong-voluntary-energy-efficiency-labelling-scheme-photocopiers</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Photocopiers%202020_eng_v2.6%20(Final).pdf</t>
   </si>
   <si>
     <t>The Hong Kong Voluntary Energy Efficiency Labelling Scheme for Printers</t>
   </si>
   <si>
     <t>Printers under this labelling scheme apply to all electrically operated black-and-white or colour printers that are capable of receiving information from single-user or networked computers and serve as hard copy output devices for production of A4-sized copies. Printers designed to handle multi-sized papers including A4-sized paper can also be qualified under this scheme provided that they can comply with the energy efficiency requirements for A4-sized paper.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/hong-kong-voluntary-energy-efficiency-labelling-scheme-printers</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Printers%202020_eng_v2.6%20(Final).pdf</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
   <si>
     <t>http://tbs.go.tz/uploads/files/LIST%20OF%20COMPULSORY%20TANZANIA%20STANDARD%20AS%20OF%20AUGUST%202020.pdf</t>
   </si>
@@ -922,59 +949,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P27"/>
+  <dimension ref="A1:P28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="128.54" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="233.514" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="170.958" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -1256,1080 +1283,1126 @@
       </c>
       <c r="L6" t="s">
         <v>51</v>
       </c>
       <c r="M6" t="s">
         <v>26</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>52</v>
       </c>
       <c r="P6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>54</v>
       </c>
       <c r="B7" t="s">
         <v>55</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="D7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H7">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C8" t="s">
-        <v>67</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>68</v>
       </c>
       <c r="E8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F8" t="s">
         <v>69</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="I8">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="J8" t="s">
         <v>70</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8"/>
+      <c r="L8" t="s">
+        <v>71</v>
+      </c>
       <c r="M8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N8" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="O8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C9" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="D9" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F9" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>2009</v>
       </c>
       <c r="I9">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="J9" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="P9" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B10" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="C10" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="D10" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F10" t="s">
-        <v>81</v>
+        <v>59</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>2009</v>
       </c>
       <c r="I10">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="J10" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="K10" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P10" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>89</v>
+      </c>
+      <c r="B11" t="s">
         <v>85</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
       <c r="D11" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="I11">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="J11" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="P11" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B12" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2013</v>
+        <v>2004</v>
       </c>
       <c r="I12">
         <v>2020</v>
       </c>
       <c r="J12" t="s">
         <v>70</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="M12" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="P12" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2013</v>
       </c>
       <c r="I13">
         <v>2020</v>
       </c>
       <c r="J13" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="K13" t="s">
-        <v>102</v>
+        <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M13" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="P13" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B14" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
-        <v>2001</v>
+        <v>2013</v>
       </c>
       <c r="I14">
         <v>2020</v>
       </c>
       <c r="J14" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="L14" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="M14" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="P14" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B15" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="I15">
         <v>2020</v>
       </c>
       <c r="J15" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="M15" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="P15" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B16" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="I16">
         <v>2020</v>
       </c>
       <c r="J16" t="s">
         <v>70</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="M16" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="P16" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B17" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2012</v>
+        <v>2006</v>
       </c>
       <c r="I17">
         <v>2020</v>
       </c>
       <c r="J17" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="K17" t="s">
-        <v>102</v>
+        <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>126</v>
+        <v>98</v>
       </c>
       <c r="M17" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="P17" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B18" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I18">
         <v>2020</v>
       </c>
       <c r="J18" t="s">
         <v>23</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L18"/>
+        <v>112</v>
+      </c>
+      <c r="L18" t="s">
+        <v>136</v>
+      </c>
       <c r="M18" t="s">
         <v>26</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="P18" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="B19" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I19">
         <v>2020</v>
       </c>
       <c r="J19" t="s">
         <v>23</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
         <v>26</v>
       </c>
       <c r="N19" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="P19" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B20" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2003</v>
+        <v>2012</v>
       </c>
       <c r="I20">
         <v>2020</v>
       </c>
       <c r="J20" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20"/>
+      <c r="L20" t="s">
+        <v>147</v>
+      </c>
       <c r="M20" t="s">
-        <v>89</v>
+        <v>26</v>
       </c>
       <c r="N20" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="O20" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="P20" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B21" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2011</v>
+        <v>2003</v>
       </c>
       <c r="I21">
         <v>2020</v>
       </c>
       <c r="J21" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
-      <c r="L21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="P21" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B22" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="I22">
         <v>2020</v>
       </c>
       <c r="J22" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="M22" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="P22" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B23" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>120</v>
+        <v>163</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2001</v>
+        <v>2014</v>
       </c>
       <c r="I23">
         <v>2020</v>
       </c>
       <c r="J23" t="s">
         <v>70</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>88</v>
+        <v>164</v>
       </c>
       <c r="M23" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="P23" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B24" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="I24">
         <v>2020</v>
       </c>
       <c r="J24" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>163</v>
+        <v>98</v>
       </c>
       <c r="M24" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="P24" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="B25" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>120</v>
+        <v>157</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="I25">
         <v>2020</v>
       </c>
       <c r="J25" t="s">
         <v>70</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>88</v>
+        <v>173</v>
       </c>
       <c r="M25" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="P25" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="B26" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="I26">
         <v>2020</v>
       </c>
       <c r="J26" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="M26" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="P26" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B27" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C27" t="s">
-        <v>176</v>
+        <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>177</v>
+        <v>130</v>
       </c>
       <c r="E27" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>178</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
+        <v>2002</v>
+      </c>
+      <c r="I27">
+        <v>2020</v>
+      </c>
+      <c r="J27" t="s">
+        <v>80</v>
+      </c>
+      <c r="K27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" t="s">
+        <v>98</v>
+      </c>
+      <c r="M27" t="s">
+        <v>99</v>
+      </c>
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
+        <v>182</v>
+      </c>
+      <c r="P27" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>184</v>
+      </c>
+      <c r="B28" t="s">
+        <v>185</v>
+      </c>
+      <c r="C28" t="s">
+        <v>56</v>
+      </c>
+      <c r="D28" t="s">
+        <v>186</v>
+      </c>
+      <c r="E28" t="s">
+        <v>58</v>
+      </c>
+      <c r="F28" t="s">
+        <v>187</v>
+      </c>
+      <c r="G28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H28">
         <v>2016</v>
       </c>
-      <c r="I27">
+      <c r="I28">
         <v>2017</v>
       </c>
-      <c r="J27" t="s">
-[...18 lines deleted...]
-        <v>184</v>
+      <c r="J28" t="s">
+        <v>70</v>
+      </c>
+      <c r="K28" t="s">
+        <v>188</v>
+      </c>
+      <c r="L28" t="s">
+        <v>189</v>
+      </c>
+      <c r="M28" t="s">
+        <v>190</v>
+      </c>
+      <c r="N28" t="s">
+        <v>191</v>
+      </c>
+      <c r="O28" t="s">
+        <v>192</v>
+      </c>
+      <c r="P28" t="s">
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">