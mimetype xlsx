--- v0 (2025-11-26)
+++ v1 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -101,62 +101,92 @@
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>National Agency for Energy Conservation (ANME)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/directive-2010-30-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32012R0874</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Law 2004-72 and Decree 2004-2145; Amended by Law 2009-07</t>
   </si>
   <si>
     <t>In the framework of the ENPI CBC programmes, including a privileged instrument of cooperation for the institutional capacity-building of ENPI countries, Tunisia decided to largely harmonize the product categories and label efficiency thresholds with those in place in the EU. Since September 2004, Tunisian law requires the display of an EU-style energy label for refrigerators, freezers, and refrigerator-freezers (with eight classes, the top one representing the recently added EU A+ and A++ classes) in a bilingual version (French and Arabic, and the numbers 1-8 indicating classes instead of letters). From January 2010 onwards, the lowest three energy classes (6,7 and 8) have been banned from the Tunisian market, followed in January 2011 7 with the banning of classes 5 and  January 2012 class 4 has been likewise banned from the Tunisian market.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>EN 153</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/law-2004-72-and-decree-2004-2145-amended-law-2009-07</t>
   </si>
   <si>
     <t>http://www.rcreee.org/sites/default/files/tunisia_ee_fact_sheet_print.pdf</t>
   </si>
   <si>
     <t>This policy covers cooling appliances: refrigerators and air conditioners. It requires the use of an EU-style energy label (with eight classes, the top one representing the recently added EU A+ and A++ classes) in a bilingual version (French and Arabic, and the numbers 1-8 indicating classes instead of letters) on refrigerators.</t>
   </si>
   <si>
     <t>Air Conditioning, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/law-2004-72-and-decree-2004-2145-amended-law-2009-07-0</t>
   </si>
   <si>
     <t>https://rise.esmap.org/data/files/library/tunisia/Energy%20Efficiency/Tunisia_Decree%20N%C2%B02004-2144%20Energy%20auditing%20-%20Fr.pdf</t>
@@ -252,53 +282,50 @@
     <t>https://cprc-clasp.ngo/policies/technical-regulation-rte-inen-036-energy-efficiency-compact-fluorescent-lamps-energy</t>
   </si>
   <si>
     <t>Tunisia Clothes Washer MEPS &amp; label</t>
   </si>
   <si>
     <t>Washing Machines</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tunisia-clothes-washer-meps-label</t>
   </si>
   <si>
     <t>http://130.226.56.176/sites/default/files/EE%20Labelling%20and%20MEPS%20Programmes%20for%20Household%20Appliances-Tunisia%20Case%20Study.pdf</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
@@ -629,73 +656,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P14"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1007.325" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="137.966" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="232.229" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -759,610 +786,656 @@
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2"/>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H3">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I3"/>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
-      <c r="L3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L3"/>
       <c r="M3" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="O3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G4" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="H4">
         <v>2004</v>
       </c>
       <c r="I4">
         <v>2010</v>
       </c>
       <c r="J4" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="M4" t="s">
         <v>25</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
       <c r="O4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="P4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="H5">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="I5">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>44</v>
+      </c>
       <c r="M5" t="s">
         <v>25</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
       <c r="O5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="G6" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="H6">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="I6">
         <v>2012</v>
       </c>
       <c r="J6" t="s">
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L6"/>
       <c r="M6" t="s">
         <v>25</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
       <c r="O6" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="P6" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B7" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>54</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H7">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I7"/>
+        <v>2010</v>
+      </c>
+      <c r="I7">
+        <v>2012</v>
+      </c>
       <c r="J7" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7"/>
+      <c r="L7" t="s">
+        <v>59</v>
+      </c>
       <c r="M7" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
+        <v>60</v>
+      </c>
+      <c r="P7" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C8" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H8">
         <v>2015</v>
       </c>
-      <c r="I8">
-[...1 lines deleted...]
-      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="P8" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" t="s">
+        <v>70</v>
+      </c>
+      <c r="C9" t="s">
         <v>63</v>
       </c>
-      <c r="B9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H9">
         <v>2015</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>2019</v>
+      </c>
       <c r="J9" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="P9" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B10" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="P10" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="B11" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
         <v>2014</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="P11" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" t="s">
         <v>70</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="P12" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B13" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C13" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H13"/>
+        <v>22</v>
+      </c>
+      <c r="H13">
+        <v>2010</v>
+      </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
       <c r="O13" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="P13" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B14" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="C14" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E14" t="s">
+        <v>84</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>85</v>
+      </c>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14" t="s">
+        <v>23</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14" t="s">
+        <v>25</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+      <c r="O14" t="s">
+        <v>86</v>
+      </c>
+      <c r="P14" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>88</v>
+      </c>
+      <c r="B15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" t="s">
+        <v>90</v>
+      </c>
+      <c r="E15" t="s">
         <v>20</v>
       </c>
-      <c r="F14" t="s">
-[...5 lines deleted...]
-      <c r="H14">
+      <c r="F15" t="s">
+        <v>91</v>
+      </c>
+      <c r="G15" t="s">
+        <v>43</v>
+      </c>
+      <c r="H15">
         <v>2016</v>
       </c>
-      <c r="I14">
+      <c r="I15">
         <v>2017</v>
       </c>
-      <c r="J14" t="s">
-[...18 lines deleted...]
-        <v>89</v>
+      <c r="J15" t="s">
+        <v>92</v>
+      </c>
+      <c r="K15" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" t="s">
+        <v>97</v>
+      </c>
+      <c r="P15" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">