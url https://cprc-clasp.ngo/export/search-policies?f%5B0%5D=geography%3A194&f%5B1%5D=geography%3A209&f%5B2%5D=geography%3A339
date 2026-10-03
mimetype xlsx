--- v0 (2025-11-28)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,113 +104,143 @@
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5:2018</t>
   </si>
   <si>
     <t>Botswana Bureau of Standards</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/botswana-standard-pico-solar-and-shs-kits-iec-ts-62257-9-5</t>
   </si>
   <si>
     <t>https://www.iec.ch/dyn/www/f?p=103:36:300860528604589::::FSP_ORG_ID,FSP_LANG_ID:1074,25</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Minimum Energy Performance Standards for Distribution Transformers (MEPS)</t>
   </si>
   <si>
     <t>This regulation applies to all distribution power transformers that are manufactured in, or imported into the country/region, and are either sold, installed, or put into service as standalone equipment or as a component of a system, and which meet the following criteria:</t>
   </si>
   <si>
     <t>Distribution Transformers</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>Under development</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>Botswana Energy Regulatory Authority (BERA)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-distribution-transformers-meps</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for refrigerating appliances (MEPS)</t>
   </si>
   <si>
     <t>This standard applies to all refrigerating appliances of the vapor compression type, with a rated volume at or above 10 Liters (L) and at or below 1,500 L, powered by electric mains and offered for sale or installed in any application. The standard specifies requirements for test methods and energy use calculation, daily energy use calculation, maximum energy use, functional performance, refrigerant and foam blowing agent, product information and declaration of conformity 1975 and its regulations</t>
   </si>
   <si>
     <t>Refrigeration</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62552:2015  part 1, 2 and 3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-refrigerating-appliances-meps</t>
   </si>
   <si>
     <t>RTS 23.01.01:15 Energy efficiency. Central, packaged, split air conditioners. Limits, test methods and labelling requirements</t>
   </si>
   <si>
     <t>This standard specifies the MEPS (in SEER) and labeling requirements for central, packaged, and split air conditioners, operated with electric power with frequency of 60 Hz and having cooling capacities from 8,800W to 19,050W. It does not apply to inverters.</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs, Central ACs</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>National Energy Council</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/rts-23010115-energy-efficiency-central-packaged-split-air-conditioners-limits-test-methods</t>
   </si>
   <si>
     <t>http://www.osartec.gob.sv/index.php?option=com_jdownloads&amp;Itemid=0&amp;view=finish&amp;cid=1398&amp;catid=4</t>
   </si>
   <si>
     <t>RTS 23.01.02:15 Energy efficiency. Room air-conditioners. Limits, test methods and labelling requirements</t>
   </si>
   <si>
     <t>This standard specifies the MEPS (in SEER) and labeling requirements for room air conditioners, with or without a heat pump, with air-cooled condensers and cooling capacities of up to 10,600W.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/rts-23010215-energy-efficiency-room-air-conditioners-limits-test-methods-and-labelling</t>
@@ -258,53 +288,50 @@
     <t>https://cprc-clasp.ngo/policies/rts-97020115-energy-efficiency-self-contained-commericial-refrigeration-equipment-limits</t>
   </si>
   <si>
     <t>http://www.osartec.gob.sv/index.php?option=com_jdownloads&amp;Itemid=0&amp;view=finish&amp;cid=1396&amp;catid=4</t>
   </si>
   <si>
     <t>RTS 29.01.01:15: Energy efficiency. Three-phase squirrel-cage AC induction motors with a rated output of 0.746 to 373 kW. Limits, test methods and labelling requirements</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for open- and closed-loop three-phase squirrel-cage electric AC induction motors with a rated output of 0.746 kW to 373 kW.</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/rts-29010115-energy-efficiency-three-phase-squirrel-cage-ac-induction-motors-rated-output</t>
   </si>
   <si>
     <t>https://osartec.gob.sv/?p=5614</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
   <si>
     <t>http://tbs.go.tz/uploads/files/LIST%20OF%20COMPULSORY%20TANZANIA%20STANDARD%20AS%20OF%20AUGUST%202020.pdf</t>
   </si>
 </sst>
 </file>
 
@@ -629,72 +656,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="592.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="124.97" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -761,452 +788,498 @@
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G3" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="H3"/>
+        <v>36</v>
+      </c>
+      <c r="H3">
+        <v>2026</v>
+      </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O3" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="P3"/>
+        <v>40</v>
+      </c>
+      <c r="P3" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E4" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
-      <c r="L4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L4"/>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="O4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" t="s">
+        <v>53</v>
+      </c>
+      <c r="E5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G5" t="s">
         <v>46</v>
       </c>
-      <c r="B5" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>55</v>
+      </c>
       <c r="M5" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="O5" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E6" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2019</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="N6" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="O6" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D7" t="s">
+        <v>68</v>
+      </c>
+      <c r="E7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2019</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="N7" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="O7" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="P7" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E8" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2019</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="N8" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="O8" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="P8" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D9" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="E9" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="F9" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>2019</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="N9" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="O9" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="P9" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B10" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="E10" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>2019</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="N10" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="O10" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="P10" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B11" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="C11" t="s">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="G11" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="H11">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I11"/>
       <c r="J11" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="K11" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
-        <v>87</v>
+        <v>63</v>
       </c>
       <c r="N11" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="O11" t="s">
         <v>88</v>
       </c>
       <c r="P11" t="s">
         <v>89</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>90</v>
+      </c>
+      <c r="B12" t="s">
+        <v>91</v>
+      </c>
+      <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" t="s">
+        <v>92</v>
+      </c>
+      <c r="H12">
+        <v>2016</v>
+      </c>
+      <c r="I12">
+        <v>2017</v>
+      </c>
+      <c r="J12" t="s">
+        <v>93</v>
+      </c>
+      <c r="K12" t="s">
+        <v>94</v>
+      </c>
+      <c r="L12" t="s">
+        <v>95</v>
+      </c>
+      <c r="M12" t="s">
+        <v>96</v>
+      </c>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
+        <v>97</v>
+      </c>
+      <c r="P12" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">