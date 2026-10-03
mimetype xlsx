--- v0 (2025-11-30)
+++ v1 (2026-10-03)
@@ -12,127 +12,160 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>RTS 23.01.01:15 Energy efficiency. Central, packaged, split air conditioners. Limits, test methods and labelling requirements</t>
   </si>
   <si>
     <t>This standard specifies the MEPS (in SEER) and labeling requirements for central, packaged, and split air conditioners, operated with electric power with frequency of 60 Hz and having cooling capacities from 8,800W to 19,050W. It does not apply to inverters.</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs, Central ACs</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>National Energy Council</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/rts-23010115-energy-efficiency-central-packaged-split-air-conditioners-limits-test-methods</t>
   </si>
   <si>
     <t>http://www.osartec.gob.sv/index.php?option=com_jdownloads&amp;Itemid=0&amp;view=finish&amp;cid=1398&amp;catid=4</t>
   </si>
   <si>
     <t>RTS 23.01.02:15 Energy efficiency. Room air-conditioners. Limits, test methods and labelling requirements</t>
   </si>
   <si>
     <t>This standard specifies the MEPS (in SEER) and labeling requirements for room air conditioners, with or without a heat pump, with air-cooled condensers and cooling capacities of up to 10,600W.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/rts-23010215-energy-efficiency-room-air-conditioners-limits-test-methods-and-labelling</t>
   </si>
   <si>
     <t>http://www.osartec.gob.sv/index.php?option=com_jdownloads&amp;Itemid=0&amp;view=finish&amp;cid=1400&amp;catid=4</t>
@@ -213,53 +246,50 @@
     <t>March 2022</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Senegal Standards Association (ASN)</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/senegalese-quality-standard-pico-solar-products-and-shs-kits</t>
   </si>
   <si>
     <t>https://www.iec.ch/ords/f?p=103:36:714836314153512::::FSP_ORG_ID,FSP_LANG_ID:1113,25</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
   <si>
     <t>http://tbs.go.tz/uploads/files/LIST%20OF%20COMPULSORY%20TANZANIA%20STANDARD%20AS%20OF%20AUGUST%202020.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -578,72 +608,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:P10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="314.923" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="42.418" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="124.97" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -677,399 +707,445 @@
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="I2"/>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2"/>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H3">
         <v>2019</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="O3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H4">
         <v>2019</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="O4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="P4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H5">
         <v>2019</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="O5" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B6" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H6">
         <v>2019</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="O6" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="P6" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H7">
         <v>2019</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="O7" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="P7" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B8" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="C8" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H8">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="K8" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="N8" t="s">
+        <v>37</v>
+      </c>
+      <c r="O8" t="s">
         <v>62</v>
       </c>
-      <c r="O8" t="s">
+      <c r="P8" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" t="s">
         <v>65</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>66</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="G9" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="H9">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I9"/>
       <c r="J9" t="s">
         <v>69</v>
       </c>
       <c r="K9" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="L9" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="M9" t="s">
+        <v>72</v>
+      </c>
+      <c r="N9" t="s">
+        <v>73</v>
+      </c>
+      <c r="O9" t="s">
+        <v>74</v>
+      </c>
+      <c r="P9" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" t="s">
+        <v>77</v>
+      </c>
+      <c r="C10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
+        <v>68</v>
+      </c>
+      <c r="G10" t="s">
+        <v>78</v>
+      </c>
+      <c r="H10">
+        <v>2016</v>
+      </c>
+      <c r="I10">
+        <v>2017</v>
+      </c>
+      <c r="J10" t="s">
+        <v>79</v>
+      </c>
+      <c r="K10" t="s">
         <v>70</v>
       </c>
-      <c r="N9" t="s">
-[...2 lines deleted...]
-      <c r="O9" t="s">
+      <c r="L10" t="s">
         <v>71</v>
       </c>
-      <c r="P9" t="s">
-        <v>72</v>
+      <c r="M10" t="s">
+        <v>80</v>
+      </c>
+      <c r="N10" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" t="s">
+        <v>81</v>
+      </c>
+      <c r="P10" t="s">
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">