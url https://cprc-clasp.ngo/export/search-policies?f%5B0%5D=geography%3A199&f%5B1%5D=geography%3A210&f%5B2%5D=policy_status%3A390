--- v0 (2026-03-07)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -110,118 +110,163 @@
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>ICS 23.080</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards and Quality</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
-    <t>Egyptian Organization for Standards &amp; Quality</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
     <t>NOM-003-ENER-2021</t>
   </si>
   <si>
     <t>This standard establishes the minimum levels of thermal efficiency that water heaters for domestic
 and commercial use must meet, the test methods used to verify said compliance, and the requirements that must be included in the user information label, as well as the procedure for evaluating the conformity of these products.
 This standard applies to water heaters for domestic and commercial use that use liquefied petroleum gas or natural gas as fuel, and provide only hot water in the liquid phase. Water heaters with a thermal load greater than 108.0 kW, absolute working pressures greater than 600 kPa or water temperatures greater than 87.0 °C (360.15 K) are excluded from the scope of application.   This policy applies to products that are imported, manufactured, or marketed within the United Mexican States.</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>Instantaneous Water Heaters, Storage Water Heaters</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
@@ -276,53 +321,50 @@
     <t>http://www.dof.gob.mx/nota_detalle.php?codigo=5529394&amp;fecha=28/06/2018</t>
   </si>
   <si>
     <t>NOM-027-ENER/SCFI-2018 - Solar water heaters</t>
   </si>
   <si>
     <t>Electricity, Gas, LPG, Solar</t>
   </si>
   <si>
     <t>NMX-ES-004-NORMEX-2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nom-027-enerscfi-2018-solar-water-heaters</t>
   </si>
   <si>
     <t>https://www.gob.mx/cms/uploads/attachment/file/386123/nom-027-enerscfi.pdf</t>
   </si>
   <si>
     <t>NOM-029-ENER-2017, Energy efficiency of external power supplies</t>
   </si>
   <si>
     <t>This standard aims to establish the minimum values ​​of energy efficiency in operation, the maximum limits of electrical power in no-load or empty mode, the test methods for their evaluation and the specifications of the minimum information to be marked on external power supplies (FAE) that are intended to convert the alternating current (AC) line voltage to a single fixed output voltage level in direct current (DC) at a time and with a maximum output power less than or equal to 250.0 W, as well as those that have a switch that allows the user to manually choose between different output voltage levels.</t>
   </si>
   <si>
     <t>External Power Supply</t>
-  </si>
-[...1 lines deleted...]
-    <t>New</t>
   </si>
   <si>
     <t>NMX-I-281-NYCE-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nom-029-ener-2017-energy-efficiency-external-power-supplies</t>
   </si>
   <si>
     <t>https://www.dof.gob.mx/nota_detalle_popup.php?codigo=5502802</t>
   </si>
   <si>
     <t>NOM-031-ENER-2019 - LED luminaires for Lighting Roads and Public Outdoor Areas</t>
   </si>
   <si>
     <t>This policy applies to luminaires with light-emitting diodes (LED) intended for lighting roads and public outdoor areas. Products in scope include those that use the electrical energy of the service for their public supply, as well as other sources of energy, such as cells, batteries, accumulators, and self-generation, in alternating current and/or direct current, with a nominal voltage up to 480V in alternating current and up to 100 V direct current. This policy excludes decorative or ornamental lighting of public outdoor areas; signaling, color-changing light, or monochromatic light (green, red, yellow, blue, etc.); and lighting that is intended for installation on the floor, under water, or in classified or dangerous areas.</t>
   </si>
   <si>
     <t>Streetlighting</t>
   </si>
   <si>
     <t>NMX-J-507/2-ANCE-2013
 ,   
                     NMX-J-610/4-5-ANCE-2013</t>
   </si>
   <si>
@@ -841,73 +883,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P21"/>
+  <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="192.239" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="869.359" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="139.109" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="101.404" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -969,946 +1011,1084 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B3"/>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="H3">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
+        <v>34</v>
+      </c>
+      <c r="M3" t="s">
+        <v>26</v>
+      </c>
+      <c r="N3" t="s">
         <v>35</v>
       </c>
-      <c r="M3" t="s">
+      <c r="O3" t="s">
         <v>36</v>
       </c>
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B4"/>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H4">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="B5"/>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H5">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="M5" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O5" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="P5" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="B6" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="C6" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="F6" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H6">
         <v>2021</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="K6" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="L6"/>
+        <v>24</v>
+      </c>
+      <c r="L6" t="s">
+        <v>53</v>
+      </c>
       <c r="M6" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="N6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O6" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="M7" t="s">
         <v>61</v>
       </c>
       <c r="N7" t="s">
+        <v>35</v>
+      </c>
+      <c r="O7" t="s">
+        <v>62</v>
+      </c>
+      <c r="P7" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="B8" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="C8" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="M8" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="N8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O8" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="P8" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>69</v>
+      </c>
+      <c r="B9" t="s">
+        <v>70</v>
+      </c>
       <c r="C9" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K9" t="s">
+        <v>75</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9" t="s">
+        <v>76</v>
+      </c>
+      <c r="N9" t="s">
+        <v>35</v>
+      </c>
+      <c r="O9" t="s">
         <v>77</v>
       </c>
-      <c r="L9" t="s">
+      <c r="P9" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>79</v>
+      </c>
+      <c r="B10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" t="s">
+        <v>71</v>
+      </c>
+      <c r="D10" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="G10" t="s">
-        <v>84</v>
+        <v>22</v>
       </c>
       <c r="H10">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M10" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="N10" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O10" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="P10" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B11" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C11" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="D11" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="M11" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="N11" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O11" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="P11" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B12"/>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="D12" t="s">
-        <v>96</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L12"/>
+        <v>92</v>
+      </c>
+      <c r="L12" t="s">
+        <v>93</v>
+      </c>
       <c r="M12" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="O12" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="P12" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B13" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="D13" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="H13">
-        <v>2025</v>
+        <v>2017</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="M13" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="N13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O13" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="P13" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B14" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="D14" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="M14" t="s">
-        <v>112</v>
+        <v>76</v>
       </c>
       <c r="N14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O14" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="P14" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="B15" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="D15" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="N15" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="P15"/>
+        <v>112</v>
+      </c>
+      <c r="P15" t="s">
+        <v>113</v>
+      </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="B16" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="C16" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="D16" t="s">
-        <v>90</v>
+        <v>116</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>109</v>
+        <v>73</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H16">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>118</v>
+        <v>74</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="M16" t="s">
-        <v>120</v>
+        <v>76</v>
       </c>
       <c r="N16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O16" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="P16"/>
+        <v>118</v>
+      </c>
+      <c r="P16" t="s">
+        <v>119</v>
+      </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="B17" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="C17" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="D17" t="s">
-        <v>57</v>
+        <v>122</v>
       </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="F17" t="s">
-        <v>58</v>
+        <v>123</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2011</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" t="s">
+        <v>125</v>
+      </c>
+      <c r="M17" t="s">
+        <v>126</v>
+      </c>
+      <c r="N17" t="s">
+        <v>35</v>
+      </c>
+      <c r="O17" t="s">
+        <v>127</v>
+      </c>
+      <c r="P17" t="s">
         <v>128</v>
-      </c>
-[...13 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B18" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C18" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="D18" t="s">
-        <v>72</v>
+        <v>131</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="F18" t="s">
-        <v>58</v>
+        <v>123</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>110</v>
+        <v>132</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
+        <v>133</v>
+      </c>
+      <c r="M18" t="s">
         <v>134</v>
       </c>
-      <c r="M18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N18" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O18" t="s">
         <v>135</v>
       </c>
-      <c r="P18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>136</v>
+      </c>
+      <c r="B19" t="s">
         <v>137</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="D19" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="F19" t="s">
-        <v>58</v>
+        <v>123</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>2013</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>73</v>
+        <v>132</v>
       </c>
       <c r="K19" t="s">
-        <v>128</v>
+        <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="M19" t="s">
-        <v>61</v>
+        <v>134</v>
       </c>
       <c r="N19" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="O19" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B20" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="D20" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
+        <v>142</v>
       </c>
       <c r="L20" t="s">
+        <v>143</v>
+      </c>
+      <c r="M20" t="s">
+        <v>76</v>
+      </c>
+      <c r="N20" t="s">
+        <v>35</v>
+      </c>
+      <c r="O20" t="s">
+        <v>144</v>
+      </c>
+      <c r="P20" t="s">
         <v>145</v>
-      </c>
-[...10 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B21" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="D21" t="s">
-        <v>150</v>
+        <v>87</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
+        <v>148</v>
+      </c>
+      <c r="M21" t="s">
+        <v>76</v>
+      </c>
+      <c r="N21" t="s">
+        <v>35</v>
+      </c>
+      <c r="O21" t="s">
+        <v>149</v>
+      </c>
+      <c r="P21" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
         <v>151</v>
       </c>
-      <c r="M21" t="s">
-[...5 lines deleted...]
-      <c r="O21" t="s">
+      <c r="B22" t="s">
         <v>152</v>
       </c>
-      <c r="P21" t="s">
+      <c r="C22" t="s">
+        <v>71</v>
+      </c>
+      <c r="D22" t="s">
         <v>153</v>
+      </c>
+      <c r="E22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" t="s">
+        <v>73</v>
+      </c>
+      <c r="G22" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22">
+        <v>2013</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>88</v>
+      </c>
+      <c r="K22" t="s">
+        <v>142</v>
+      </c>
+      <c r="L22" t="s">
+        <v>154</v>
+      </c>
+      <c r="M22" t="s">
+        <v>76</v>
+      </c>
+      <c r="N22" t="s">
+        <v>35</v>
+      </c>
+      <c r="O22" t="s">
+        <v>155</v>
+      </c>
+      <c r="P22" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>157</v>
+      </c>
+      <c r="B23" t="s">
+        <v>158</v>
+      </c>
+      <c r="C23" t="s">
+        <v>71</v>
+      </c>
+      <c r="D23" t="s">
+        <v>104</v>
+      </c>
+      <c r="E23" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23">
+        <v>2012</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23" t="s">
+        <v>124</v>
+      </c>
+      <c r="K23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" t="s">
+        <v>159</v>
+      </c>
+      <c r="M23" t="s">
+        <v>76</v>
+      </c>
+      <c r="N23" t="s">
+        <v>35</v>
+      </c>
+      <c r="O23" t="s">
+        <v>160</v>
+      </c>
+      <c r="P23" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>162</v>
+      </c>
+      <c r="B24" t="s">
+        <v>163</v>
+      </c>
+      <c r="C24" t="s">
+        <v>71</v>
+      </c>
+      <c r="D24" t="s">
+        <v>164</v>
+      </c>
+      <c r="E24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F24" t="s">
+        <v>73</v>
+      </c>
+      <c r="G24" t="s">
+        <v>22</v>
+      </c>
+      <c r="H24">
+        <v>2014</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24" t="s">
+        <v>124</v>
+      </c>
+      <c r="K24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
+        <v>165</v>
+      </c>
+      <c r="M24" t="s">
+        <v>76</v>
+      </c>
+      <c r="N24" t="s">
+        <v>35</v>
+      </c>
+      <c r="O24" t="s">
+        <v>166</v>
+      </c>
+      <c r="P24" t="s">
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">